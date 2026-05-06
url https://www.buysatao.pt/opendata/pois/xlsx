--- v0 (2025-12-14)
+++ v1 (2026-05-06)
@@ -200,51 +200,51 @@
   <si>
     <t>Convento de Santa Eufemia</t>
   </si>
   <si>
     <t>Couvent de Sainte-Euphémie</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/portfolio/67fe27009b19b1744709376.jpg</t>
   </si>
   <si>
     <t>Santuário de Nosso Sr. da Agonia</t>
   </si>
   <si>
     <t>Sanctuary of Our Lord of Agony</t>
   </si>
   <si>
     <t>Santuario de Nuestro Señor de la Agonía</t>
   </si>
   <si>
     <t>Sanctuaire de Notre Seigneur de l’Agonie</t>
   </si>
   <si>
     <t>Rio de Moinhos</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/portfolio/67fe279d0c8e81744709533.jpg</t>
+    <t>https://www.buysatao.pt/files/images/portfolio/69ef8e70495c31777307248.jpg</t>
   </si>
   <si>
     <t>Santuário de Nossa Senhora dos Prazeres</t>
   </si>
   <si>
     <t>Sanctuary of Our Lady of Pleasures</t>
   </si>
   <si>
     <t>Santuario de Nuestra Señora de los Placeres</t>
   </si>
   <si>
     <t>Sanctuaire de Notre-Dame des Plaisirs</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/portfolio/67fe28e2a73191744709858.jpg</t>
   </si>
   <si>
     <t>Museu de Arte Naïf</t>
   </si>
   <si>
     <t>Museum of Naïve Art</t>
   </si>
   <si>
     <t>Museo de Arte Naif</t>
   </si>