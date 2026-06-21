--- v1 (2026-05-06)
+++ v2 (2026-06-21)
@@ -12,311 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Household</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Assessment</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Category (pt)</t>
   </si>
   <si>
     <t>Category (en)</t>
   </si>
   <si>
     <t>Category (es)</t>
   </si>
   <si>
     <t>Category (fr)</t>
   </si>
   <si>
-    <t>Abrunhosa, Sátão</t>
+    <t>Abrunhosa</t>
   </si>
   <si>
     <t>Sátão</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/portfolio/67fe1ca8ac0b81744706728.webp</t>
-[...11 lines deleted...]
-    <t>Chapelle Notre-Dame de l’’Espérance</t>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fc9ba04e0831778162592.png</t>
+  </si>
+  <si>
+    <t>Capela de Nossa Senhora da Esperança</t>
+  </si>
+  <si>
+    <t>Chapel of Nossa Senhora da Esperança</t>
+  </si>
+  <si>
+    <t>Capilla de Nossa Senhora da Esperança</t>
+  </si>
+  <si>
+    <t>Chapelle de Nossa Senhora da Esperança</t>
   </si>
   <si>
     <t>Igrejas e Conventos</t>
   </si>
   <si>
     <t>Churches and Convents</t>
   </si>
   <si>
     <t>Iglesias y Conventos</t>
   </si>
   <si>
     <t>Églises et couvents</t>
   </si>
   <si>
-    <t>Rãs do Trabule, Praia</t>
-[...2 lines deleted...]
-    <t>https://www.buysatao.pt/files/images/portfolio/67fe21aca662a1744708012.jpg</t>
+    <t>Praia do Trabulo</t>
+  </si>
+  <si>
+    <t>Romãs</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fb62466d8221778082374.png</t>
   </si>
   <si>
     <t>Praia Fluvial do Trabulo</t>
   </si>
   <si>
     <t>Trabulo River Beach</t>
   </si>
   <si>
-    <t>Playa del río Trabulo</t>
+    <t>Playa Fluvial de Trabulo</t>
   </si>
   <si>
     <t>Plage de la rivière Trabulo</t>
   </si>
   <si>
     <t>Praias e Lagoas</t>
   </si>
   <si>
     <t>Beaches and Lagoons</t>
   </si>
   <si>
     <t>Playas y Lagunas</t>
   </si>
   <si>
     <t>Plages et lagons</t>
   </si>
   <si>
-    <t>Romãs</t>
-[...14 lines deleted...]
-    <t>Sanctuaire de Notre Seigneur des Chemins</t>
+    <t>Santuário de Nosso Senhor dos Caminhos</t>
+  </si>
+  <si>
+    <t>Rãs, Sátão</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fda95db0c5e1778231645.png</t>
+  </si>
+  <si>
+    <t>Sanctuary of Nosso Senhor dos Caminhos</t>
+  </si>
+  <si>
+    <t>Santuario de Nosso Senhor dos Caminhos</t>
+  </si>
+  <si>
+    <t>Sanctuaire de Nosso Senhor dos Caminhos</t>
   </si>
   <si>
     <t>Santuário do Convento do Senhor Santo Cristo da Fraga</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/portfolio/686beefe24d031751903998.png</t>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fc4d36ec15c1778142518.png</t>
   </si>
   <si>
     <t>Convento do Senhor Santo Cristo da Fraga</t>
   </si>
   <si>
-    <t>Convent of the Lord Holy Christ of Fraga</t>
-[...44 lines deleted...]
-    <t>https://www.buysatao.pt/files/images/portfolio/69ef8e70495c31777307248.jpg</t>
+    <t>Convent of Senhor Santo Cristo da Fraga</t>
+  </si>
+  <si>
+    <t>Convento del Señor Santo Cristo da Fraga</t>
+  </si>
+  <si>
+    <t>Couvent du Senhor Santo Cristo da Fraga</t>
+  </si>
+  <si>
+    <t>CM1397</t>
+  </si>
+  <si>
+    <t>Convento, Ferreira de Aves</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fcb21e797601778168350.png</t>
+  </si>
+  <si>
+    <t>Convento de Santa Eufémia</t>
+  </si>
+  <si>
+    <t>Convent of Santa Eufémia</t>
+  </si>
+  <si>
+    <t>Couvent de Santa Eufémia</t>
+  </si>
+  <si>
+    <t>Q85C+FH, Santuário de Nosso Senhor da Agonia</t>
+  </si>
+  <si>
+    <t>Avelal, Sátão</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fdcc4beaeae1778240587.png</t>
+  </si>
+  <si>
+    <t>Santuário de Nosso Senhor da Agonia</t>
+  </si>
+  <si>
+    <t>Sanctuary of Nosso Senhor da Agonia</t>
+  </si>
+  <si>
+    <t>Santuario de Nosso Senhor da Agonia</t>
+  </si>
+  <si>
+    <t>Sanctuaire de Nosso Senhor da Agonia</t>
+  </si>
+  <si>
+    <t>Rua de Nossa Sra. dos Prazeres</t>
+  </si>
+  <si>
+    <t>Casal De Cima - Rio de Moinhos</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fc748d06ef41778152589.png</t>
   </si>
   <si>
     <t>Santuário de Nossa Senhora dos Prazeres</t>
   </si>
   <si>
-    <t>Sanctuary of Our Lady of Pleasures</t>
-[...20 lines deleted...]
-    <t>Musée d’art naïf</t>
+    <t>Sanctuary of Nossa Senhora dos Prazeres</t>
+  </si>
+  <si>
+    <t>Santuario de Nossa Senhora dos Prazeres</t>
+  </si>
+  <si>
+    <t>Sanctuaire de Nossa Senhora dos Prazeres</t>
+  </si>
+  <si>
+    <t>Avenida Principal</t>
+  </si>
+  <si>
+    <t>Pedrosas</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fca57838c371778165112.png</t>
+  </si>
+  <si>
+    <t>Museu de Pintura Naïf</t>
+  </si>
+  <si>
+    <t>Naïf Painting Museum</t>
+  </si>
+  <si>
+    <t>Museo de Pintura Naïf</t>
+  </si>
+  <si>
+    <t>Musée de Peinture Naïf</t>
   </si>
   <si>
     <t>Museus</t>
   </si>
   <si>
     <t>Museums</t>
   </si>
   <si>
     <t>Museos</t>
   </si>
   <si>
     <t>Musées</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/portfolio/67fe2c7065a1f1744710768.jpg</t>
-[...11 lines deleted...]
-    <t>Notre-Dame de Barrocal</t>
+    <t>P9Q4+FG Romãs</t>
+  </si>
+  <si>
+    <t>Romãs, Sátão</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fdff70e9bd91778253680.png</t>
+  </si>
+  <si>
+    <t>Nossa Senhora do Barrocal</t>
+  </si>
+  <si>
+    <t>Sanctuary of Senhora do Barrocal</t>
+  </si>
+  <si>
+    <t>Santuario de Nossa Senhora do Barrocal</t>
+  </si>
+  <si>
+    <t>Sanctuaire de Nossa Senhora do Barrocal</t>
   </si>
   <si>
     <t>Edifícios Históricos</t>
   </si>
   <si>
     <t>Historical Buildings</t>
   </si>
   <si>
     <t>Edificios Históricos</t>
   </si>
   <si>
     <t>Bâtiments historiques</t>
   </si>
   <si>
     <t>Carvalhal</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/portfolio/67fe2f531b4df1744711507.png</t>
+    <t>https://www.buysatao.pt/files/images/portfolio/69fe068d097c91778255501.png</t>
   </si>
   <si>
     <t>Capela/Miradouro de Santa Bárbara</t>
   </si>
   <si>
     <t>Chapel/Viewpoint of Santa Barbara</t>
   </si>
   <si>
     <t>Capilla/Mirador de Santa Bárbara</t>
   </si>
   <si>
     <t>Chapelle/Point de vue de Santa Barbara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -700,472 +724,499 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
+      <c r="D2">
+        <v>232980000</v>
+      </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2">
         <v>40.70622979315593</v>
       </c>
       <c r="H2">
         <v>-7.73894548416138</v>
       </c>
       <c r="I2" t="s">
         <v>20</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
+      <c r="D3">
+        <v>232980000</v>
+      </c>
       <c r="E3">
         <v>5.0</v>
       </c>
       <c r="F3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G3">
         <v>40.7724773</v>
       </c>
       <c r="H3">
         <v>-7.6515585</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
+      <c r="D4">
+        <v>232980000</v>
+      </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G4">
         <v>40.7724773</v>
       </c>
       <c r="H4">
         <v>-7.64502026629999</v>
       </c>
       <c r="I4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
         <v>24</v>
       </c>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
         <v>26</v>
       </c>
       <c r="P4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5">
         <v>232980000</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G5">
         <v>40.8185964</v>
       </c>
       <c r="H5">
         <v>-7.627054</v>
       </c>
       <c r="I5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M5" t="s">
         <v>24</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
         <v>26</v>
       </c>
       <c r="P5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
+      <c r="D6">
+        <v>232980000</v>
+      </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G6">
         <v>40.78451089448697</v>
       </c>
       <c r="H6">
         <v>-7.67583931636048</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
         <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
         <v>24</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
         <v>26</v>
       </c>
       <c r="P6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
+      <c r="D7">
+        <v>232980000</v>
+      </c>
       <c r="F7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G7">
         <v>40.76262846519637</v>
       </c>
       <c r="H7">
         <v>-7.68406283432563</v>
       </c>
       <c r="I7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M7" t="s">
         <v>24</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
         <v>26</v>
       </c>
       <c r="P7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
+      <c r="D8">
+        <v>232980000</v>
+      </c>
       <c r="F8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="G8">
         <v>40.71312760000001</v>
       </c>
       <c r="H8">
         <v>-7.7032882</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
         <v>24</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
         <v>26</v>
       </c>
       <c r="P8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
+      <c r="D9">
+        <v>232980000</v>
+      </c>
       <c r="F9" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G9">
         <v>40.74505</v>
       </c>
       <c r="H9">
         <v>-7.771223</v>
       </c>
       <c r="I9" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="J9" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L9" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O9" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
+      <c r="D10">
+        <v>232980000</v>
+      </c>
       <c r="F10" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G10">
         <v>40.73870429999999</v>
       </c>
       <c r="H10">
         <v>-7.6437392</v>
       </c>
       <c r="I10" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="L10" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N10" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="O10" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="P10" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
+      <c r="D11">
+        <v>232980000</v>
+      </c>
       <c r="F11" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="G11">
         <v>40.8060075</v>
       </c>
       <c r="H11">
         <v>-7.6916475</v>
       </c>
       <c r="I11" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="J11" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="K11" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="L11" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="M11" t="s">
         <v>24</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
         <v>26</v>
       </c>
       <c r="P11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>