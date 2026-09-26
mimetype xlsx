--- v5 (2026-08-08)
+++ v6 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1059">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1112">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,67 +71,230 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticia_abertura_de_incricoes_26_27_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Escola Municipal de Teatro de Sátão com inscrições abertas</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa que se encontram abertas inscrições para a Escola Municipal de Teatro, com a professora Florbela Cunha.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que se encontram abertas inscri&amp;ccedil;&amp;otilde;es para a Escola Municipal de Teatro, com a professora Florbela Cunha.&lt;/p&gt; &lt;p&gt;As aulas iniciam no dia 17 de outubro de 2026, no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o e ter&amp;atilde;o o seguinte hor&amp;aacute;rio:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;S&amp;aacute;bados, das 10h00 &amp;agrave;s 13h00.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;A mensalidade tem o valor de 12,00&amp;euro; (doze euros).&lt;/p&gt; &lt;p&gt;Para se inscrever dever&amp;aacute; descarregar, preencher e entregar no GAM(Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal) ou enviar para &lt;a href="mailto:geral@cm-satao.pt" target="_blank" target="_blank"&gt;geral@cm-satao.pt&lt;/a&gt; os documentos seguinte:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1777/ficha_de_inscricao_escola_de_teatro.pdf" target="_blank" target="_blank"&gt;&amp;#128203; Ficha de inscri&amp;ccedil;&amp;atilde;o&lt;/a&gt;;&lt;/li&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1774/anexo_ix_minuta_prestacao_de_consentimento__directa.pdf" target="_blank" target="_blank"&gt;&amp;#128221; Presta&amp;ccedil;&amp;atilde;o de consentimento direta nos termos do RGPD&lt;/a&gt;.&lt;/li&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1776/anexo_xi_minuta_prestacao_de_consentimento_menor.pdf" target="_blank" target="_blank"&gt;&amp;#128221; Presta&amp;ccedil;&amp;atilde;o de consentimento parental nos termos do RGPD&lt;/a&gt;. (Caso o aluno seja menor)&lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Sátão"}]</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticias_site_inscricoes_26_27_copiar_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Escola Municipal de dança de Sátão com inscrições abertas</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa que se encontram abertas inscrições para a Escola Municipal de Dança, nas modalidades de Ballet e Hip-Hop, com o professor Yaroslav Babchuk.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que se encontram abertas inscri&amp;ccedil;&amp;otilde;es para a Escola Municipal de Dan&amp;ccedil;a, nas modalidades de Ballet e Hip-Hop, com o professor Yaroslav Babchuk.&lt;/p&gt; &lt;p&gt;As aulas iniciam no dia 01 de outubro de 2026, no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o e ter&amp;atilde;o os seguintes hor&amp;aacute;rios:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Ballet &amp;agrave;s ter&amp;ccedil;as-feiras, das 17h15 &amp;agrave;s 18h10 (doa 4 aos 7 anos de idade) e 18h20 &amp;agrave;s 19h30 (+ de 8 anos de idade);&lt;/li&gt; &lt;li&gt;Hip-Hop &amp;agrave;s ter&amp;ccedil;as-feiras: das 18h15 &amp;agrave;s 19h15 (dos 7 aos 10 anos de idade) e &amp;agrave;s quintas-feiras, das 17h15 &amp;agrave;s 18h05 (dos 4 aos 6 anos de idade), 18h15 &amp;agrave;s 19h25 (dos 7 aos 10 anos de idade) e das 19h30 &amp;agrave;s 21h00 (+ de 12 anos de idade).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;A mensalidade de uma modalidade tem o valor de 15,00&amp;euro; (quinze euros).&lt;/p&gt; &lt;p&gt;Se se inscrever nas duas modalidades o valor &amp;eacute; de 25&amp;euro; (vinte e cinco euros).&lt;/p&gt; &lt;p&gt;Para se inscrever dever&amp;aacute; descarregar, preencher e entregar no GAM(Gabinete de Atendimento ao Mun&amp;iacute;cipe) ou enviar para &lt;a href="mailto:geral@cm-satao.pt" target="_blank" target="_blank"&gt;geral@cm-satao.pt&lt;/a&gt; os documentos seguinte:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1775/ficha_de_inscricao_da_escola_danca.pdf" target="_blank" target="_blank"&gt;&amp;#128203; Ficha de inscri&amp;ccedil;&amp;atilde;o&lt;/a&gt;;&lt;/li&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1774/anexo_ix_minuta_prestacao_de_consentimento__directa.pdf" target="_blank" target="_blank"&gt;&amp;#128221; Presta&amp;ccedil;&amp;atilde;o de consentimento direta nos termos do RGPD&lt;/a&gt;.&lt;/li&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1776/anexo_xi_minuta_prestacao_de_consentimento_menor.pdf" target="_blank" target="_blank"&gt;&amp;#128221; Presta&amp;ccedil;&amp;atilde;o de consentimento parental nos termos do RGPD&lt;/a&gt;. (Caso o aluno seja menor)&lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/escola_de_acrobacia_26_27_cartaz_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Escola Municipal de Acrobacia Aérea de Sátão com inscrições abertas</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa que se encontram abertas inscrições para a Escola Municipal de Acrobacia Aérea, com a professora Emanuela Schirripa, nas modalidades de Acrobacia aérea em tecidos verticais e Yoga aérea.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que se encontram abertas inscri&amp;ccedil;&amp;otilde;es para a Escola Municipal de Acrobacia A&amp;eacute;rea, com a professora Emanuela Schirripa, nas modalidades de Acrobacia a&amp;eacute;rea em tecidos verticais e Yoga a&amp;eacute;rea.&lt;/p&gt; &lt;p&gt;As aulas iniciam no dia 06 de outubro de 2026, no Pavilh&amp;atilde;o Gimnodesportivo da Escola Secund&amp;aacute;ria de S&amp;aacute;t&amp;atilde;o e ter&amp;atilde;o os seguintes hor&amp;aacute;rios:&lt;/p&gt; &lt;p&gt;segundas, ter&amp;ccedil;as e quintas feiras, das 17h15 &amp;agrave;s 18h30 (Miniflyers dos 6 aos 10 anos de idade), e das 18h30 &amp;agrave;s 19h45 (Acroflyers a partir dos 11 anos de idade).&lt;/p&gt; &lt;p&gt;No dia 1 de outubro decorre ainda uma aula aberta das 17h15 &amp;agrave;s 19h45.&lt;/p&gt; &lt;p&gt;A mensalidade tem o valor de 12,00&amp;euro; (doze euros) e as inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o realizadas no Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal.&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Para se inscrever dever&amp;aacute; descarregar, preencher e entregar no GAM(Gabinete de Atendimento ao Mun&amp;iacute;cipe) ou enviar para &lt;a href="mailto:geral@cm-satao.pt" target="_blank"&gt;geral@cm-satao.pt&lt;/a&gt; os documentos seguintes:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1771/ficha_de_inscricao_escola_de_acrobacia_aerea.pdf" target="_blank" target="_blank"&gt;&amp;#128203; Ficha de inscri&amp;ccedil;&amp;atilde;o&lt;/a&gt;;&lt;/li&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1772/anexo_ix_minuta_prestacao_de_consentimento_directa.pdf" target="_blank" target="_blank"&gt;&amp;#128221; Presta&amp;ccedil;&amp;atilde;o de consentimento direta nos termos do RGPD&lt;/a&gt;;&lt;/li&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1773/anexo_xi_minuta_prestacao_de_consentimento_menor.pdf" target="_blank" target="_blank"&gt;&amp;#128221; Presta&amp;ccedil;&amp;atilde;o de consentimento parental nos termos do RGPD&lt;/a&gt; (Caso o aluno seja menor).&lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/img_0238_1_2500_2500.JPG</t>
+  </si>
+  <si>
+    <t>Cerimónia de Entrega de Equipamentos para Gestão de Combustíveis decorreu em Sátão</t>
+  </si>
+  <si>
+    <t>Decorreu no dia 23 de setembro de 2026, no Largo de Sátão Bernardo em Sátão, a cerimónia de Entrega de Equipamentos para Gestão de Combustíveis, iniciativa promovida pelo Ministério da Agricultura e Mar e pelo Instituto da Conservação da Natureza e das Florestas (ICNF).</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu no dia 23 de setembro de 2026, no Largo de S&amp;aacute;t&amp;atilde;o Bernardo em S&amp;aacute;t&amp;atilde;o, a cerim&amp;oacute;nia de Entrega de Equipamentos para Gest&amp;atilde;o de Combust&amp;iacute;veis, iniciativa promovida pelo Minist&amp;eacute;rio da Agricultura e Mar e pelo Instituto da Conserva&amp;ccedil;&amp;atilde;o da Natureza e das Florestas (ICNF). Fizeram parte da mesa de honra o Sr. Secret&amp;aacute;rio de Estado das Florestas, Rui Ladeira, o Sr. Presidente da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o, Alexandre Vaz, o Sr. Presidente da Assembleia Municipal de S&amp;aacute;t&amp;atilde;o, Paulo Santos e o Sr. Presidente do Conselho Diretivo do ICNF, Nuno Banza. Estiveram presentes autarcas, demais entidades civis, militares e comunica&amp;ccedil;&amp;atilde;o social.&lt;/p&gt; &lt;p&gt;Do programa constou a assinatura dos protocolos de ced&amp;ecirc;ncia de maquinaria e entrega dos tratores aos munic&amp;iacute;pios da regi&amp;atilde;o de Viseu D&amp;atilde;o Laf&amp;otilde;es. S&amp;aacute;t&amp;atilde;o disp&amp;otilde;e agora de um novo trator equipado com corta matos de correntes e destro&amp;ccedil;ador de martelos fixos, que vai refor&amp;ccedil;ar os meios ao servi&amp;ccedil;o da gest&amp;atilde;o do territ&amp;oacute;rio e da preven&amp;ccedil;&amp;atilde;o dos inc&amp;ecirc;ndios rurais. A disponibiliza&amp;ccedil;&amp;atilde;o destes meios integra o Programa de Mecaniza&amp;ccedil;&amp;atilde;o para a Gest&amp;atilde;o de Combust&amp;iacute;vel, financiado pelo Plano de Recupera&amp;ccedil;&amp;atilde;o e Resili&amp;ecirc;ncia (PRR).&lt;/p&gt; &lt;div&gt; &lt;ul&gt; &lt;li&gt; &lt;div&gt; &lt;p&gt;Entrega de Equipamentos para Gest&amp;atilde;o de Combust&amp;iacute;veis&lt;/p&gt; &amp;nbsp;&lt;/div&gt; &lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/cartazdivulgacao_cartaz_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Desafio fotográfico "Mundo Rural: Olhares do Centro"</t>
+  </si>
+  <si>
+    <t>A CCDR Centro lançou o desafio fotográfico «Mundo Rural: Olhares do Centro», um convite público a fotógrafos amadores e profissionais para partilharem o seu olhar sobre os territórios rurais da Região Centro.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a href="https://www.cm-satao.pt/thumbs/cmsatao/uploads/writer_file/image/1071/cartazdivulgacao_cartaz_1_150_150.jpg" target="_blank" target="_blank"&gt; &lt;/a&gt;A CCDR Centro lan&amp;ccedil;ou o desafio fotogr&amp;aacute;fico &amp;laquo;Mundo Rural: Olhares do Centro&amp;raquo;, um convite p&amp;uacute;blico a fot&amp;oacute;grafos amadores e profissionais para partilharem o seu olhar sobre os territ&amp;oacute;rios rurais da Regi&amp;atilde;o Centro.&lt;/p&gt; &lt;p&gt;As fotografias selecionadas integrar&amp;atilde;o uma mostra digital apresentada a 27 de outubro, no Dia Nacional do AKIS - Sistema de Conhecimento e Inova&amp;ccedil;&amp;atilde;o Agr&amp;iacute;cola, que se assinala pela primeira vez em 2026.&lt;/p&gt; &lt;p&gt;&lt;a href="https://forms.gle/iuGkakroCNvZmrmh9" target="_blank" target="_blank"&gt;Veja nesta link como participar!&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/leonor_rodrigues_face_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>Município de Sátão Ofereceu Passeio Gratuito aos Seniores do Concelho</t>
+  </si>
+  <si>
+    <t>🚌🎉 O Município de Sátão promoveu, no passado domingo, mais uma edição do Passeio Sénior, assinalando o Dia Internacional do Idoso com uma viagem à Quinta da Malafaia.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;#128652;&amp;#127881; O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o promoveu, no passado domingo, mais uma edi&amp;ccedil;&amp;atilde;o do Passeio S&amp;eacute;nior, assinalando o Dia Internacional do Idoso com uma viagem &amp;agrave; Quinta da Malafaia.&lt;/p&gt;
+&lt;p&gt;Esta iniciativa anual tem como objetivo central proporcionar momentos de conv&amp;iacute;vio e lazer, valorizando a popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior e combatendo o isolamento social.&lt;/p&gt;
+&lt;p&gt;Ao promover o envelhecimento ativo, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o reafirma o seu compromisso cont&amp;iacute;nuo no investimento nas pessoas e no bem-estar da comunidade.&lt;/p&gt;
+&lt;p&gt;&lt;iframe src="https://www.youtube-nocookie.com/embed/U5XIAbpJ1wE?cc_load_policy=1?si=trYfj-XnkqqNFf8B" title="YouTube video player" frameborder="0" allow="accelerometer; autoplay; clipboard-write; encrypted-media; gyroscope; picture-in-picture; web-share" referrerpolicy="strict-origin-when-cross-origin" allowfullscreen="" data-responsive=""&gt;&lt;/iframe&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_agua_1_2500_2500_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>*AVISO À POPULAÇÃO*</t>
+  </si>
+  <si>
+    <t>CORTE TEMPORÁRIO NO ABASTECIMENTO DE ÁGUA O Município da Sátão informa a população que na Zona de Abastecimento do Vouga, devido à ocorrência de uma rotura na conduta principal de distribuição poderá ocorrer a interrupção temporária do fornecimento de água no período entre as 09:00 e as 12:00 do dia 26 de agosto.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;CORTE TEMPOR&amp;Aacute;RIO NO ABASTECIMENTO DE &amp;Aacute;GUA&lt;/p&gt;
+&lt;p&gt;O Munic&amp;iacute;pio da S&amp;aacute;t&amp;atilde;o informa a popula&amp;ccedil;&amp;atilde;o que na Zona de Abastecimento do Vouga, devido &amp;agrave; ocorr&amp;ecirc;ncia de uma rotura na conduta principal de distribui&amp;ccedil;&amp;atilde;o poder&amp;aacute; ocorrer a interrup&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria do fornecimento de &amp;aacute;gua no per&amp;iacute;odo entre as 09:00 e as 12:00 do dia 26 de agosto.&lt;/p&gt;
+&lt;p&gt;Agradecemos a compreens&amp;atilde;o e colabora&amp;ccedil;&amp;atilde;o de todos os mun&amp;iacute;cipes, lamentando os inc&amp;oacute;modos causados.&lt;/p&gt;
+&lt;p&gt;S&amp;aacute;t&amp;atilde;o, 25 de agosto de 2026&lt;/p&gt;
+&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-a-populacao" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/557/noticias_slide_corte_de_agua_1_2500_2500.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/banner_website_1_2500_2500.png</t>
+  </si>
+  <si>
+    <t>Festas de São Bernardo voltam a trazer milhares de pessoas ao Sátão</t>
+  </si>
+  <si>
+    <t>Durante cinco dias, Sátão foi palco de um programa diversificado que juntou cultura, desporto, gastronomia, música, animação e tradição.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Durante cinco dias, S&amp;aacute;t&amp;atilde;o foi palco de um programa diversificado que juntou cultura, desporto, gastronomia, m&amp;uacute;sica, anima&amp;ccedil;&amp;atilde;o e tradi&amp;ccedil;&amp;atilde;o. Promovidas pelo Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o e pela Associa&amp;ccedil;&amp;atilde;o dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o, as Festas de S&amp;atilde;o Bernardo, que decorreram de 16 a 20 de agosto, voltaram a afirmar-se como uma refer&amp;ecirc;ncia regional, atraindo milhares de visitantes ao concelho e contribuindo para dinamizar a economia local.&lt;/p&gt; &lt;p&gt;O Presidente da C&amp;acirc;mara Municipal agradece a todos os vereadores e trabalhadores do Munic&amp;iacute;pio pelo empenho, profissionalismo e dedica&amp;ccedil;&amp;atilde;o demonstrados na prepara&amp;ccedil;&amp;atilde;o e concretiza&amp;ccedil;&amp;atilde;o do evento. Uma palavra de especial reconhecimento &amp;eacute; igualmente dirigida &amp;agrave; Guarda Nacional Republicana de S&amp;aacute;t&amp;atilde;o, aos volunt&amp;aacute;rios, &amp;agrave;s associa&amp;ccedil;&amp;otilde;es, entidades parceiras e a todos aqueles que, de forma direta ou indireta, contribu&amp;iacute;ram para o sucesso destas Festas. O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece ainda a compreens&amp;atilde;o da popula&amp;ccedil;&amp;atilde;o relativamente aos constrangimentos provocados pelas altera&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias de tr&amp;acirc;nsito, indispens&amp;aacute;veis para garantir a seguran&amp;ccedil;a e o normal funcionamento das diversas iniciativas.&lt;/p&gt; &lt;p&gt;&lt;iframe src="https://www.youtube-nocookie.com/embed/O0vRsteYLYw?cc_load_policy=1?si=2seGR29vh9oP8-gJ" title="YouTube video player" frameborder="0" allow="accelerometer; autoplay; clipboard-write; encrypted-media; gyroscope; picture-in-picture; web-share" referrerpolicy="strict-origin-when-cross-origin" allowfullscreen="" data-responsive=""&gt;&lt;/iframe&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/ouro_vertical_1_2500_2500.svg</t>
+  </si>
+  <si>
+    <t>Município de Sátão distinguido com o Selo Ouro da ARTE: Um site sem barreiras digitais</t>
+  </si>
+  <si>
+    <t>O Município de Sátão alcançou o Selo Ouro de Usabilidade e Acessibilidade da ARTE (Agência Para A Reforma Tecnológica Do Estado) — a mais alta distinção nacional em acessibilidade digital.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o alcan&amp;ccedil;ou o Selo Ouro de Usabilidade e Acessibilidade da ARTE (Ag&amp;ecirc;ncia Para A Reforma Tecnol&amp;oacute;gica Do Estado) &amp;mdash; a mais alta distin&amp;ccedil;&amp;atilde;o nacional em acessibilidade digital. Esta conquista &amp;eacute; o resultado de um trabalho rigoroso: avalia&amp;ccedil;&amp;atilde;o profunda do design e dos conte&amp;uacute;dos, corre&amp;ccedil;&amp;otilde;es alinhadas com as normas WCAG 2.1 e testes com pessoas reais para validar, na pr&amp;aacute;tica, a qualidade das melhorias.&lt;/p&gt; &lt;p&gt;A atribui&amp;ccedil;&amp;atilde;o do Selo Ouro confirma que o nosso site cumpre os mais elevados padr&amp;otilde;es de acessibilidade digital em Portugal. Mais do que cumprir a lei, foi um exerc&amp;iacute;cio de responsabilidade p&amp;uacute;blica: garantir que todos os cidad&amp;atilde;os &amp;mdash; incluindo pessoas com defici&amp;ecirc;ncia, idosos e quem tem menor literacia digital &amp;mdash; conseguem aceder, perceber e usar o site com autonomia.&lt;/p&gt; &lt;p&gt;O trabalho realizado passou por tr&amp;ecirc;s fases essenciais:&lt;/p&gt; &lt;ol&gt; &lt;li&gt;Avalia&amp;ccedil;&amp;atilde;o profunda do design e dos conte&amp;uacute;dos, identificando barreiras como cores com baixo contraste, imagens sem descri&amp;ccedil;&amp;atilde;o ou menus complexos.&lt;/li&gt; &lt;li&gt;Corre&amp;ccedil;&amp;otilde;es alinhadas com as normas WCAG 2.1, que incluem boas pr&amp;aacute;ticas como: cores de alto contraste, textos alternativos em imagens, navega&amp;ccedil;&amp;atilde;o apenas por teclado e formul&amp;aacute;rios claros e compreens&amp;iacute;veis.&lt;/li&gt; &lt;li&gt;Testes com pessoas reais, incluindo cidad&amp;atilde;os com defici&amp;ecirc;ncia e utilizadores com diferentes n&amp;iacute;veis de literacia digital, para validar a efic&amp;aacute;cia das melhorias.&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;Este ciclo de &lt;strong&gt;avaliar &amp;rarr; corrigir &amp;rarr; testar &amp;rarr; refinar&lt;/strong&gt; foi repetido at&amp;eacute; cumprirmos os crit&amp;eacute;rios de excel&amp;ecirc;ncia necess&amp;aacute;rios ao Selo Ouro.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;O que isto significa para a comunidade&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Um site acess&amp;iacute;vel beneficia todos: melhora a leitura em telem&amp;oacute;veis, acelera tarefas, reduz erros em formul&amp;aacute;rios e aumenta a confian&amp;ccedil;a nos servi&amp;ccedil;os p&amp;uacute;blicos. Na perspetiva da autarquia, refor&amp;ccedil;a a transpar&amp;ecirc;ncia, melhora a efici&amp;ecirc;ncia do&lt;/p&gt; &lt;p&gt;Public&amp;aacute;mos a &lt;strong&gt;Declara&amp;ccedil;&amp;atilde;o de Acessibilidade&lt;/strong&gt;, onde descrevemos o estado de conformidade e um canal simples para &lt;strong&gt;feedback&lt;/strong&gt; dos cidad&amp;atilde;os. Afinal, a acessibilidade &amp;eacute; um percurso cont&amp;iacute;nuo e vamos manter &lt;strong&gt;monitoriza&amp;ccedil;&amp;atilde;o regular&lt;/strong&gt;, forma&amp;ccedil;&amp;atilde;o interna e ciclos de melhoria para garantir que o site evolui com as necessidades de quem o usa.&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-satao.pt/pages/1496" target="_blank" target="_blank"&gt;FAQs de Acessibilidade&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/cartaz_eclipse_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Recomendações da DGS para o eclipse solar.</t>
+  </si>
+  <si>
+    <t>Ações recomendadas: Divulgar recomendações à população sobre a observação segura do eclipse, nomeadamente: Nunca olhar diretamente para o sol sem a proteção adequada (óculos certificados); Verificar os óculos para observação do eclipse: Utilizar apenas óculos certificados (marcação CE e norma ISO 12312-2 visível nos óculos); Confirmar que os óculos não apresentam riscos, furos, fissuras ou outros danos; Não utilizar óculos danificados ou cuja origem seja desconhecida; Não utilizar alternativas aos óculos certificados: Os óculos de sol, mesmo muito escuros, não protegem contra os danos causados pela observação direta do Sol; Não observar o Sol através de telescópios, binóculos, máquinas fotográficas ou outros equipamentos óticos sem filtros solares especificamente concebidos para esse efeito; Observar o eclipse em segurança: Colocar os óculos antes de olhar para o Sol; Manter os óculos colocados durante toda a observação, mesmo na fase de eclipse total; Retirar os óculos apenas depois de desviar completamente o olhar do Sol; Proteger as crianças: As crianças pequenas ou bebés não devem observar diretamente o eclipse, mesmo utilizando óculos certificados, uma vez que podem retirá-los inadvertidamente; Privilegiar métodos indiretos de observação, como a projeção da imagem do Sol ou a visualização através de transmissões em direto (p.e. televisivas ou digitais); Nas crianças mais velhas, explicar previamente a forma correta de utilização dos óculos e assegurar supervisão permanente durante a observação; Estar atento a sintomas após a observação: A observação direta pode provocar lesões sem dor, pois a retina não tem recetores da dor; Os sintomas podem-se manifestar horas a dias depois; A queimadura solar pode provocar, entre outros: visão turva ou desfocada; aparecimento de uma mancha ou ponto cego no centro da visão; alteração da perceção das cores; sensibilidade anormal à luz; Em caso de sintomas deve ser contactado o SNS 24 para devido aconselhamento e encaminhamento.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A&amp;ccedil;&amp;otilde;es recomendadas:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Divulgar recomenda&amp;ccedil;&amp;otilde;es &amp;agrave; popula&amp;ccedil;&amp;atilde;o sobre a observa&amp;ccedil;&amp;atilde;o segura do eclipse, nomeadamente:&lt;/li&gt; &lt;li&gt;Nunca olhar diretamente para o sol sem a prote&amp;ccedil;&amp;atilde;o adequada (&amp;oacute;culos certificados);&lt;/li&gt; &lt;li&gt;Verificar os &amp;oacute;culos para observa&amp;ccedil;&amp;atilde;o do eclipse: &lt;ul&gt; &lt;li&gt;Utilizar apenas &amp;oacute;culos certificados (marca&amp;ccedil;&amp;atilde;o CE e norma ISO 12312-2 vis&amp;iacute;vel nos &amp;oacute;culos);&lt;/li&gt; &lt;li&gt;Confirmar que os &amp;oacute;culos n&amp;atilde;o apresentam riscos, furos, fissuras ou outros danos;&lt;/li&gt; &lt;li&gt;N&amp;atilde;o utilizar &amp;oacute;culos danificados ou cuja origem seja desconhecida;&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;li&gt;N&amp;atilde;o utilizar alternativas aos &amp;oacute;culos certificados: &lt;ul&gt; &lt;li&gt;Os &amp;oacute;culos de sol, mesmo muito escuros, n&amp;atilde;o protegem contra os danos causados pela observa&amp;ccedil;&amp;atilde;o direta do Sol;&lt;/li&gt; &lt;li&gt;N&amp;atilde;o observar o Sol atrav&amp;eacute;s de telesc&amp;oacute;pios, bin&amp;oacute;culos, m&amp;aacute;quinas fotogr&amp;aacute;ficas ou outros equipamentos &amp;oacute;ticos sem filtros solares especificamente concebidos para esse efeito;&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;li&gt;Observar o eclipse em seguran&amp;ccedil;a: &lt;ul&gt; &lt;li&gt;Colocar os &amp;oacute;culos antes de olhar para o Sol;&lt;/li&gt; &lt;li&gt;Manter os &amp;oacute;culos colocados durante toda a observa&amp;ccedil;&amp;atilde;o, mesmo na fase de eclipse total;&lt;/li&gt; &lt;li&gt;Retirar os &amp;oacute;culos apenas depois de desviar completamente o olhar do Sol;&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;li&gt;Proteger as crian&amp;ccedil;as: &lt;ul&gt; &lt;li&gt;As crian&amp;ccedil;as pequenas ou beb&amp;eacute;s n&amp;atilde;o devem observar diretamente o eclipse, mesmo utilizando &amp;oacute;culos certificados, uma vez que podem retir&amp;aacute;-los inadvertidamente;&lt;/li&gt; &lt;li&gt;Privilegiar m&amp;eacute;todos indiretos de observa&amp;ccedil;&amp;atilde;o, como a proje&amp;ccedil;&amp;atilde;o da imagem do Sol ou a visualiza&amp;ccedil;&amp;atilde;o atrav&amp;eacute;s de transmiss&amp;otilde;es em direto (p.e. televisivas ou digitais);&lt;/li&gt; &lt;li&gt;Nas crian&amp;ccedil;as mais velhas, explicar previamente a forma correta de utiliza&amp;ccedil;&amp;atilde;o dos &amp;oacute;culos e assegurar supervis&amp;atilde;o permanente durante a observa&amp;ccedil;&amp;atilde;o;&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;li&gt;Estar atento a sintomas ap&amp;oacute;s a observa&amp;ccedil;&amp;atilde;o: &lt;ul&gt; &lt;li&gt;A observa&amp;ccedil;&amp;atilde;o direta pode provocar les&amp;otilde;es sem dor, pois a retina n&amp;atilde;o tem recetores da dor;&lt;/li&gt; &lt;li&gt;Os sintomas podem-se manifestar horas a dias depois;&lt;/li&gt; &lt;li&gt;A queimadura solar pode provocar, entre outros: &lt;ul&gt; &lt;li&gt;vis&amp;atilde;o turva ou desfocada;&lt;/li&gt; &lt;li&gt;aparecimento de uma mancha ou ponto cego no centro da vis&amp;atilde;o;&lt;/li&gt; &lt;li&gt;altera&amp;ccedil;&amp;atilde;o da perce&amp;ccedil;&amp;atilde;o das cores;&lt;/li&gt; &lt;li&gt;sensibilidade anormal &amp;agrave; luz;&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;li&gt;Em caso de sintomas deve ser contactado o SNS 24 para devido aconselhamento e encaminhamento.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Nos locais onde estejam previstas concentra&amp;ccedil;&amp;otilde;es de pessoas para observa&amp;ccedil;&amp;atilde;o do eclipse, considerar:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;afixar informa&amp;ccedil;&amp;atilde;o vis&amp;iacute;vel com as principais recomenda&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a;&lt;/li&gt; &lt;li&gt;emitir avisos sonoros, refor&amp;ccedil;ando a necessidade de utilizar prote&amp;ccedil;&amp;atilde;o ocular adequada;&lt;/li&gt; &lt;li&gt;assegurar que os organizadores e colaboradores conhecem as recomenda&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a, de forma a poderem prestar informa&amp;ccedil;&amp;atilde;o correta ao p&amp;uacute;blico.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Para apoiar esta divulga&amp;ccedil;&amp;atilde;o, disponibilizam-se os seguintes materiais de comunica&amp;ccedil;&amp;atilde;o:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1749/guia_pop.pdf" target="blank" target="_blank"&gt;Guia para a popula&amp;ccedil;&amp;atilde;o;&lt;/a&gt;&lt;/li&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1750/guia_trab.pdf" target="_blank" target="_blank"&gt;Guia para trabalhadores;&lt;/a&gt;&lt;/li&gt; &lt;li&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1748/cartaz_eclipse.pdf" target="_blank" target="_blank"&gt;Cartaz.&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/incricoes_creche_de_lamas_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Creche de Lamas abre portas no ano letivo 2026/2027</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sátão informa que a Creche de Lamas abrirá portas no próximo dia 15 de setembro, assinalando o início da sua atividade no ano letivo 2026/2027.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a href="https://www.cm-satao.pt/thumbs/cmsatao/uploads/writer_file/image/1055/incricoes_creche_de_lamas_1_150_150.jpg" target="_self" target="_blank"&gt; &lt;/a&gt;A C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o informa que a Creche de Lamas abrir&amp;aacute; portas no pr&amp;oacute;ximo dia 15 de setembro, assinalando o in&amp;iacute;cio da sua atividade no ano letivo 2026/2027.&lt;/p&gt; &lt;p&gt;Este novo equipamento representa um importante refor&amp;ccedil;o da resposta social e educativa do concelho, proporcionando &amp;agrave;s fam&amp;iacute;lias um espa&amp;ccedil;o moderno, seguro e preparado para acolher as crian&amp;ccedil;as nos primeiros anos de vida.&lt;/p&gt; &lt;p&gt;Os encarregados de educa&amp;ccedil;&amp;atilde;o interessados em inscrever os seus filhos na Creche de Lamas poder&amp;atilde;o efetuar a candidatura a partir do dia 10 de agosto, atrav&amp;eacute;s da plataforma da &lt;a href="https://www.seg-social.pt/ptss/pssd/home" target="_blank" target="_blank"&gt;Seguran&amp;ccedil;a Social Direta&lt;/a&gt;.&lt;/p&gt; &lt;p&gt;Para efetuar a inscri&amp;ccedil;&amp;atilde;o, basta aceder &amp;agrave; plataforma, pesquisar a Creche de Lamas, selecionar a resposta social pretendida, indicar a data prevista de entrada da crian&amp;ccedil;a e submeter a candidatura.&lt;/p&gt; &lt;p&gt;O sistema permite ainda selecionar at&amp;eacute; tr&amp;ecirc;s op&amp;ccedil;&amp;otilde;es de creche, caso assim o pretendam.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio convida todos os interessados a efetuarem a candidatura dentro dos prazos definidos, garantindo o acesso a esta nova resposta de apoio &amp;agrave;s fam&amp;iacute;lias do concelho.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Ainda dispomos de vagas nas 3 salas:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Dos 4 meses &amp;agrave; aquisi&amp;ccedil;&amp;atilde;o de marcha;&lt;/li&gt; &lt;li&gt;Da aquisi&amp;ccedil;&amp;atilde;o de marcha aos 24 meses;&lt;/li&gt; &lt;li&gt;Dos 24 meses aos 36 meses.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;A Creche ter&amp;aacute; o seu hor&amp;aacute;rio de funcionamento das 07h30 &amp;agrave;s 19h00.&lt;/p&gt; &lt;p&gt;Os Encarregados de Educa&amp;ccedil;&amp;atilde;o que necessitem de ajuda ou tenham d&amp;uacute;vidas na inscri&amp;ccedil;&amp;atilde;o do seu educando, poder&amp;atilde;o faz&amp;ecirc;-lo de prefer&amp;ecirc;ncia para o e-mail: &lt;a href="mailto:creche.fa@cm-satao.pt" target="_blank"&gt;creche.fa@cm-satao.pt&lt;/a&gt; ou pelo &lt;a href="tel:232%20980%20000" target="_blank"&gt;contacto telef&amp;oacute;nico 232 980 000&lt;/a&gt; e solicitar o reencaminhamento da chamada para as t&amp;eacute;cnicas respons&amp;aacute;veis.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-08-07</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_agua_1_2500_2500_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>AVISO - S. Miguel de Vila Boa</t>
   </si>
   <si>
     <t>Considerando a intervenção de uma Entidade Externa na conduta de abastecimento ao Reservatório de Vila Garcia avisa-se a população da Zona de Abastecimento de S. Miguel de Vila Boa que haverá a possibilidade de interrupção no abastecimento da água do sistema público na tarde de hoje (07/08/2026).</t>
   </si>
   <si>
     <t>&lt;p&gt;Considerando a interven&amp;ccedil;&amp;atilde;o de uma Entidade Externa na conduta de abastecimento ao Reservat&amp;oacute;rio de Vila Garcia avisa-se a popula&amp;ccedil;&amp;atilde;o da Zona de Abastecimento de S. Miguel de Vila Boa que haver&amp;aacute; a possibilidade de interrup&amp;ccedil;&amp;atilde;o no abastecimento da &amp;aacute;gua do sistema p&amp;uacute;blico na tarde de hoje (07/08/2026).&lt;/p&gt;
 &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apela &amp;agrave; compreens&amp;atilde;o de toda a popula&amp;ccedil;&amp;atilde;o eventualmente afectada e assegura o acompanhamento da situa&amp;ccedil;&amp;atilde;o para que se resolva no menor prazo poss&amp;iacute;vel.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-s-miguel-de-vila-boa" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/552/noticias_slide_corte_de_agua_1_2500_2500.jpg"&gt;&lt;/a&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>[{"name":"CM-Sátão"}]</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/img_20260801_wa0014_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>O Mapa de Pedrosas - O Começo do Mundo ganhou vida no Museu de Pintura Naïf</t>
   </si>
   <si>
     <t>No passado sábado, 1 de agosto, apresentámos, no Museu de Pintura Naïf, o Mapa de Pedrosas – o Começo do Mundo, um projeto desenvolvido pelas crianças do Jardim de Infância de Pedrosas, no âmbito do DigitAtelier, em parceria com o Cine Clube de Viseu.</t>
   </si>
   <si>
     <t>&lt;p&gt;No passado s&amp;aacute;bado, 1 de agosto, apresent&amp;aacute;mos, no Museu de Pintura Na&amp;iuml;f, o Mapa de Pedrosas &amp;ndash; o Come&amp;ccedil;o do Mundo, um projeto desenvolvido pelas crian&amp;ccedil;as do Jardim de Inf&amp;acirc;ncia de Pedrosas, no &amp;acirc;mbito do DigitAtelier, em parceria com o Cine Clube de Viseu.&lt;/p&gt;
 &lt;p&gt;Este mapa resulta da descoberta do territ&amp;oacute;rio pelas crian&amp;ccedil;as, reunindo mem&amp;oacute;rias, patrim&amp;oacute;nio e hist&amp;oacute;rias da comunidade atrav&amp;eacute;s da criatividade e da express&amp;atilde;o art&amp;iacute;stica.&lt;/p&gt;
 &lt;p&gt;O Mapa de Pedrosas &amp;ndash; O Come&amp;ccedil;o do Mundo estar&amp;aacute; em exposi&amp;ccedil;&amp;atilde;o at&amp;eacute; 30 de agosto.&lt;/p&gt;
 &lt;p&gt;Agradecemos a todos os que estiveram presentes e partilharam connosco este momento especial.&lt;/p&gt;
 &lt;p&gt;Conhecer o lugar onde vivemos &amp;eacute; o primeiro passo para o valorizar e preservar.&lt;/p&gt;
 &lt;p&gt;Venha visitar-nos!&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;a href="https://www.cm-satao.pt/rss-feed/noticia/o-mapa-de-pedrosas-o-comeco-do-mundo-ganhou-vida-no-museu-de-pintura-naif" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/551/img_20260801_wa0014.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/eclipse_solar_2026_01_1_2500_2500.jpg</t>
@@ -549,50 +712,56 @@
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que, al&amp;eacute;m do m&amp;ecirc;s de julho, est&amp;atilde;o abertas as inscri&amp;ccedil;&amp;otilde;es para as atividades n&amp;atilde;o letivas de 03 de agosto a 4 de setembro (dias &amp;uacute;teis).&lt;/p&gt;
 &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es decorrem de 29 de junho a 10 de julho, no Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal ou atrav&amp;eacute;s do email &lt;a href="mailto:educacao@cm-satao.pt" target="_blank" target="_blank"&gt;educacao@cm-satao.pt&lt;/a&gt;. A ficha de inscri&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel &lt;a href="https://www.cm-satao.pt/pages/1474" target="_self" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;As interrup&amp;ccedil;&amp;otilde;es letivas decorrer&amp;atilde;o no hor&amp;aacute;rio das 7h30 &amp;agrave;s 19h00, no Jardim de Inf&amp;acirc;ncia de S&amp;aacute;t&amp;atilde;o e Lamas (para os alunos com idade compreendida entre os 3 e 5 anos), sendo que ter&amp;aacute; de haver um n&amp;uacute;mero m&amp;iacute;nimo de 5 crian&amp;ccedil;as para o funcionamento do servi&amp;ccedil;o. Os transportes s&amp;atilde;o da responsabilidade dos pais/encarregados de educa&amp;ccedil;&amp;atilde;o. A frequ&amp;ecirc;ncia nas atividades n&amp;atilde;o letivas implicam o pagamento de um valor fixo de 12,00&amp;euro; por semana de frequ&amp;ecirc;ncia, para al&amp;eacute;m do pagamento das refei&amp;ccedil;&amp;otilde;es, consoante o escal&amp;atilde;o e o valor das comparticipa&amp;ccedil;&amp;otilde;es pela antecipa&amp;ccedil;&amp;atilde;o e/ou prolongamento de hor&amp;aacute;rio. Os encarregados de educa&amp;ccedil;&amp;atilde;o ter&amp;atilde;o que entregar declara&amp;ccedil;&amp;atilde;o da entidade patronal com o hor&amp;aacute;rio de trabalho e referir que n&amp;atilde;o se encontram de f&amp;eacute;rias.&lt;/p&gt;
 &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem dirigir-se aos servi&amp;ccedil;os de Educa&amp;ccedil;&amp;atilde;o da C&amp;acirc;mara Municipal.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/2_oficinasacrobaticas___11_03_1_2500_2500.JPG</t>
   </si>
   <si>
     <t>As oficinas acrobáticas da Escola Municipal de Acrobacia Aérea de Sátão foram um sucesso, preenchendo a quase totalidade das vagas disponíveis.</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;As oficinas acrob&amp;aacute;ticas da Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o foram um sucesso, preenchendo a quase totalidade das vagas dispon&amp;iacute;veis. Al&amp;eacute;m de algumas alunas da Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o, as oficinas acrob&amp;aacute;ticas tamb&amp;eacute;m contaram com a participa&amp;ccedil;&amp;atilde;o de pessoas que vieram de Castelo Branco, Viseu e Mangualde. Tiveram lugar no Pavilh&amp;atilde;o Gimnodesportivo da Escola Secund&amp;aacute;ria Frei Rosa Viterbo, nos dias 09 e 23 de maio e 13 de junho de 2026.&lt;/p&gt; &lt;p&gt;No primeiro dia, decorreu a oficina &amp;ldquo;T&amp;eacute;cnica Din&amp;acirc;mica A&amp;eacute;rea Tecidos e Cordas&amp;rdquo;, com a formadora Serena Tassone. No segundo dia, foi a vez do formador Victor Abreu realizar a oficina &amp;ldquo;Dan&amp;ccedil;a Acrob&amp;aacute;tica&amp;rdquo;. E o terceiro e &amp;uacute;ltimo dia, esteve a cargo da formadora Nathalia Furlan, com a oficina &amp;ldquo;O Corpo Suspenso &amp;ndash; Lira e Trap&amp;eacute;zio&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Com a orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Shirripa, esta Escola Municipal continua a ser uma aposta ganha pelo Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, proporcionando aos seus alunos a possibilidade de melhorarem a coordena&amp;ccedil;&amp;atilde;o motora, a for&amp;ccedil;a muscular e a flexibilidade, combinando o exerc&amp;iacute;cio e a arte.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>Prémio Literário “Cónego Albano Martins de Sousa”</t>
   </si>
   <si>
     <t>O Município de Sátão já tem os resultados do Prémio Literário Cónego Albano Martins de Sousa, modalidade prosa, edição 2026.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o j&amp;aacute; tem os resultados do Pr&amp;eacute;mio Liter&amp;aacute;rio C&amp;oacute;nego Albano Martins de Sousa, modalidade prosa, edi&amp;ccedil;&amp;atilde;o 2026. Paulo Viegas sagrou-se vencedor com a obra Aroma do Fim. A Men&amp;ccedil;&amp;atilde;o Honrosa foi atribu&amp;iacute;da a Telma Alexandra Mingacho, com a obra Na Bruma de N.&amp;ordf; Sr.&amp;ordf; da Oliva, a Igreja que Guardava Segredos.&lt;/p&gt;
 &lt;p&gt;A cerim&amp;oacute;nia de entrega do Pr&amp;eacute;mio Liter&amp;aacute;rio ter&amp;aacute; lugar no dia 20 de agosto de 2026, &amp;agrave;s 15h00, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho.&lt;/p&gt;
 &lt;p&gt;O concurso premeia trabalhos in&amp;eacute;ditos na modalidade de prosa ou poesia, que alternam anualmente. Este ano, a iniciativa contou com a participa&amp;ccedil;&amp;atilde;o de oito obras. O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece a participa&amp;ccedil;&amp;atilde;o de todos e felicita os vencedores.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que, al&amp;eacute;m do m&amp;ecirc;s de julho, est&amp;atilde;o abertas as inscri&amp;ccedil;&amp;otilde;es para as atividades n&amp;atilde;o letivas de 03 de agosto a 4 de setembro (dias &amp;uacute;teis).&lt;/p&gt;
+&lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es decorrem de 29 de junho a 10 de julho, no Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal ou atrav&amp;eacute;s do email &lt;a href="mailto:educacao@cm-satao.pt" target="_blank" target="_blank"&gt;educacao@cm-satao.pt&lt;/a&gt;. A ficha de inscri&amp;ccedil;&amp;atilde;o estar&amp;aacute; dispon&amp;iacute;vel &lt;a href="https://www.cm-satao.pt/pages/1474" target="_self" target="_blank"&gt;neste sitio do Municipio&lt;/a&gt;&amp;nbsp;durante o prazo das inscri&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p&gt;As interrup&amp;ccedil;&amp;otilde;es letivas decorrer&amp;atilde;o no hor&amp;aacute;rio das 7h30 &amp;agrave;s 19h00, no Jardim de Inf&amp;acirc;ncia de S&amp;aacute;t&amp;atilde;o e Lamas (para os alunos com idade compreendida entre os 3 e 5 anos), sendo que ter&amp;aacute; de haver um n&amp;uacute;mero m&amp;iacute;nimo de 5 crian&amp;ccedil;as para o funcionamento do servi&amp;ccedil;o. Os transportes s&amp;atilde;o da responsabilidade dos pais/encarregados de educa&amp;ccedil;&amp;atilde;o. A frequ&amp;ecirc;ncia nas atividades n&amp;atilde;o letivas implicam o pagamento de um valor fixo de 12,00&amp;euro; por semana de frequ&amp;ecirc;ncia, para al&amp;eacute;m do pagamento das refei&amp;ccedil;&amp;otilde;es, consoante o escal&amp;atilde;o e o valor das comparticipa&amp;ccedil;&amp;otilde;es pela antecipa&amp;ccedil;&amp;atilde;o e/ou prolongamento de hor&amp;aacute;rio. Os encarregados de educa&amp;ccedil;&amp;atilde;o ter&amp;atilde;o que entregar declara&amp;ccedil;&amp;atilde;o da entidade patronal com o hor&amp;aacute;rio de trabalho e referir que n&amp;atilde;o se encontram de f&amp;eacute;rias.&lt;/p&gt;
+&lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem dirigir-se aos servi&amp;ccedil;os de Educa&amp;ccedil;&amp;atilde;o da C&amp;acirc;mara Municipal.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/8df0883f_a250_465c_9e0c_c9ece8294a06_1_2500_2500.jpeg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe – "Mandala de Fios"</t>
   </si>
   <si>
     <t>Decorreu no passado dia 13 de junho, na Casa da Cultura de Sátão, mais uma atividade integrada na iniciativa “Pelas mãos de quem sabe”, desta vez dedicada à criação da "Mandala de Fios", orientada por Marta Martins.</t>
   </si>
   <si>
     <t>&lt;p&gt;Decorreu no passado dia 13 de junho, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, mais uma atividade integrada na iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, desta vez dedicada &amp;agrave; cria&amp;ccedil;&amp;atilde;o da "Mandala de Fios", orientada por Marta Martins.&lt;/p&gt; &lt;p&gt;Durante a manh&amp;atilde;, os participantes tiveram a oportunidade de conhecer e explorar esta t&amp;eacute;cnica artesanal, combinando criatividade, concentra&amp;ccedil;&amp;atilde;o e express&amp;atilde;o art&amp;iacute;stica atrav&amp;eacute;s do entrela&amp;ccedil;ar de fios e cores. Cada mandala tornou-se uma pe&amp;ccedil;a &amp;uacute;nica, refletindo a sensibilidade e a imagina&amp;ccedil;&amp;atilde;o de quem a criou.&lt;/p&gt; &lt;p&gt;O workshop proporcionou momentos de aprendizagem, conv&amp;iacute;vio e partilha de saberes, valorizando o trabalho manual e promovendo a descoberta de novas formas de express&amp;atilde;o criativa.&lt;/p&gt; &lt;p&gt;Agradecemos a Marta Martins pela dedica&amp;ccedil;&amp;atilde;o e partilha de conhecimentos, bem como a todos os participantes pelo entusiasmo, empenho e criatividade demonstrados ao longo da atividade.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/post__incricoes_ano_letivo_26_27__1_2500_2500.jpg</t>
   </si>
   <si>
     <t>As matrículas para a Universidade Sénior de Sátão estão abertas de 15 a 30 de junho</t>
   </si>
@@ -4455,51 +4624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S285"/>
+  <dimension ref="A1:S297"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4559,2901 +4728,2892 @@
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>24</v>
       </c>
       <c r="R2" t="s">
         <v>24</v>
       </c>
       <c r="S2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>24</v>
       </c>
       <c r="Q3" t="s">
         <v>24</v>
       </c>
       <c r="R3" t="s">
         <v>24</v>
       </c>
       <c r="S3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="H4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="P4" t="s">
         <v>24</v>
       </c>
       <c r="Q4" t="s">
         <v>24</v>
       </c>
       <c r="R4" t="s">
         <v>24</v>
       </c>
       <c r="S4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5">
+        <v>96</v>
+      </c>
+      <c r="C5" t="s">
         <v>34</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>35</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>36</v>
       </c>
-      <c r="H5" t="s">
+      <c r="L5" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P5" t="s">
         <v>24</v>
       </c>
       <c r="Q5" t="s">
         <v>24</v>
       </c>
       <c r="R5" t="s">
         <v>24</v>
       </c>
       <c r="S5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
         <v>39</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>40</v>
       </c>
-      <c r="D6" t="s">
+      <c r="H6" t="s">
         <v>41</v>
       </c>
-      <c r="H6" t="s">
+      <c r="L6" t="s">
         <v>42</v>
       </c>
-      <c r="L6" t="s">
+      <c r="P6" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>24</v>
+      </c>
+      <c r="R6" t="s">
+        <v>24</v>
+      </c>
+      <c r="S6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="D7" t="s">
         <v>43</v>
       </c>
-      <c r="P6" t="s">
-[...13 lines deleted...]
-      <c r="A7" t="s">
+      <c r="E7">
+        <v>98</v>
+      </c>
+      <c r="F7" t="s">
         <v>44</v>
       </c>
-      <c r="B7">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="G7" t="s">
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>47</v>
-[...13 lines deleted...]
-      <c r="S7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B8">
         <v>60</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="P8" t="s">
         <v>24</v>
       </c>
       <c r="Q8" t="s">
         <v>24</v>
       </c>
       <c r="R8" t="s">
         <v>24</v>
       </c>
       <c r="S8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B9">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P9" t="s">
         <v>24</v>
       </c>
       <c r="Q9" t="s">
         <v>24</v>
       </c>
       <c r="R9" t="s">
         <v>24</v>
       </c>
       <c r="S9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10">
-        <v>60</v>
+        <v>77</v>
+      </c>
+      <c r="C10" t="s">
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="P10" t="s">
         <v>24</v>
       </c>
       <c r="Q10" t="s">
         <v>24</v>
       </c>
       <c r="R10" t="s">
         <v>24</v>
       </c>
       <c r="S10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11">
+        <v>139</v>
+      </c>
+      <c r="C11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" t="s">
         <v>62</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="L11" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="P11" t="s">
         <v>24</v>
       </c>
       <c r="Q11" t="s">
         <v>24</v>
       </c>
       <c r="R11" t="s">
         <v>24</v>
       </c>
       <c r="S11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12">
+        <v>261</v>
+      </c>
+      <c r="C12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="P12" t="s">
         <v>24</v>
       </c>
       <c r="Q12" t="s">
         <v>24</v>
       </c>
       <c r="R12" t="s">
         <v>24</v>
       </c>
       <c r="S12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B13">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
       <c r="P13" t="s">
         <v>24</v>
       </c>
       <c r="Q13" t="s">
         <v>24</v>
       </c>
       <c r="R13" t="s">
         <v>24</v>
       </c>
       <c r="S13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B14">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
+        <v>74</v>
+      </c>
+      <c r="H14" t="s">
+        <v>75</v>
+      </c>
+      <c r="L14" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
       <c r="Q14" t="s">
         <v>24</v>
       </c>
       <c r="R14" t="s">
         <v>24</v>
       </c>
       <c r="S14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="B15">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" t="s">
         <v>80</v>
       </c>
-      <c r="D15" t="s">
+      <c r="L15" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P15" t="s">
         <v>24</v>
       </c>
       <c r="Q15" t="s">
         <v>24</v>
       </c>
       <c r="R15" t="s">
         <v>24</v>
       </c>
       <c r="S15" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16">
+        <v>98</v>
+      </c>
+      <c r="C16" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" t="s">
+        <v>83</v>
+      </c>
+      <c r="H16" t="s">
         <v>84</v>
       </c>
-      <c r="B16">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="L16" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P16" t="s">
         <v>24</v>
       </c>
       <c r="Q16" t="s">
         <v>24</v>
       </c>
       <c r="R16" t="s">
         <v>24</v>
       </c>
       <c r="S16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B17">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
         <v>87</v>
       </c>
       <c r="D17" t="s">
         <v>88</v>
       </c>
       <c r="H17" t="s">
         <v>89</v>
       </c>
       <c r="L17" t="s">
         <v>90</v>
       </c>
       <c r="P17" t="s">
         <v>24</v>
       </c>
       <c r="Q17" t="s">
         <v>24</v>
       </c>
       <c r="R17" t="s">
         <v>24</v>
       </c>
       <c r="S17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B18">
         <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="D18" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P18" t="s">
         <v>24</v>
       </c>
       <c r="Q18" t="s">
         <v>24</v>
       </c>
       <c r="R18" t="s">
         <v>24</v>
       </c>
       <c r="S18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="B19">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="D19" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="H19" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="L19" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="P19" t="s">
         <v>24</v>
       </c>
       <c r="Q19" t="s">
         <v>24</v>
       </c>
       <c r="R19" t="s">
         <v>24</v>
       </c>
       <c r="S19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="B20">
         <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D20" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H20" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="L20" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="P20" t="s">
         <v>24</v>
       </c>
       <c r="Q20" t="s">
         <v>24</v>
       </c>
       <c r="R20" t="s">
         <v>24</v>
       </c>
       <c r="S20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="B21">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="L21" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="P21" t="s">
         <v>24</v>
       </c>
       <c r="Q21" t="s">
         <v>24</v>
       </c>
       <c r="R21" t="s">
         <v>24</v>
       </c>
       <c r="S21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B22">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H22" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="L22" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="P22" t="s">
         <v>24</v>
       </c>
       <c r="Q22" t="s">
         <v>24</v>
       </c>
       <c r="R22" t="s">
         <v>24</v>
       </c>
       <c r="S22" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="B23">
-        <v>129</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="D23" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="H23" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="L23" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23" t="s">
         <v>24</v>
       </c>
       <c r="R23" t="s">
         <v>24</v>
       </c>
       <c r="S23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B24">
-        <v>76</v>
+        <v>203</v>
       </c>
       <c r="C24" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="D24" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="H24" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="L24" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="P24" t="s">
         <v>24</v>
       </c>
       <c r="Q24" t="s">
         <v>24</v>
       </c>
       <c r="R24" t="s">
         <v>24</v>
       </c>
       <c r="S24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B25">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="H25" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="L25" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25" t="s">
         <v>24</v>
       </c>
       <c r="R25" t="s">
         <v>24</v>
       </c>
       <c r="S25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B26">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="D26" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="H26" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="L26" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="P26" t="s">
         <v>24</v>
       </c>
       <c r="Q26" t="s">
         <v>24</v>
       </c>
       <c r="R26" t="s">
         <v>24</v>
       </c>
       <c r="S26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B27">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>132</v>
       </c>
       <c r="D27" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="L27" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="P27" t="s">
         <v>24</v>
       </c>
       <c r="Q27" t="s">
         <v>24</v>
       </c>
       <c r="R27" t="s">
         <v>24</v>
       </c>
       <c r="S27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="B28">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="D28" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="L28" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="P28" t="s">
         <v>24</v>
       </c>
       <c r="Q28" t="s">
         <v>24</v>
       </c>
       <c r="R28" t="s">
         <v>24</v>
       </c>
       <c r="S28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="B29">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="D29" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="L29" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="P29" t="s">
         <v>24</v>
       </c>
       <c r="Q29" t="s">
         <v>24</v>
       </c>
       <c r="R29" t="s">
         <v>24</v>
       </c>
       <c r="S29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="B30">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="L30" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="P30" t="s">
         <v>24</v>
       </c>
       <c r="Q30" t="s">
         <v>24</v>
       </c>
       <c r="R30" t="s">
         <v>24</v>
       </c>
       <c r="S30" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="B31">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
+        <v>124</v>
+      </c>
+      <c r="D31" t="s">
+        <v>146</v>
+      </c>
+      <c r="H31" t="s">
         <v>126</v>
       </c>
-      <c r="D31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L31" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="P31" t="s">
         <v>24</v>
       </c>
       <c r="Q31" t="s">
         <v>24</v>
       </c>
       <c r="R31" t="s">
         <v>24</v>
       </c>
       <c r="S31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B32">
-        <v>99</v>
+        <v>60</v>
+      </c>
+      <c r="C32" t="s">
+        <v>148</v>
       </c>
       <c r="D32" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="L32" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="P32" t="s">
         <v>24</v>
       </c>
       <c r="Q32" t="s">
         <v>24</v>
       </c>
       <c r="R32" t="s">
         <v>24</v>
       </c>
       <c r="S32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33">
+        <v>70</v>
+      </c>
+      <c r="C33" t="s">
+        <v>152</v>
+      </c>
+      <c r="D33" t="s">
+        <v>153</v>
+      </c>
+      <c r="H33" t="s">
         <v>130</v>
       </c>
-      <c r="B33">
-[...10 lines deleted...]
-      </c>
       <c r="L33" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="P33" t="s">
         <v>24</v>
       </c>
       <c r="Q33" t="s">
         <v>24</v>
       </c>
       <c r="R33" t="s">
         <v>24</v>
       </c>
       <c r="S33" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="B34">
-        <v>60</v>
+        <v>90</v>
+      </c>
+      <c r="C34" t="s">
+        <v>156</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="L34" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="P34" t="s">
         <v>24</v>
       </c>
       <c r="Q34" t="s">
         <v>24</v>
       </c>
       <c r="R34" t="s">
         <v>24</v>
       </c>
       <c r="S34" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="B35">
-        <v>99</v>
+        <v>129</v>
+      </c>
+      <c r="C35" t="s">
+        <v>160</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
       <c r="H35" t="s">
-        <v>132</v>
+        <v>162</v>
       </c>
       <c r="L35" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="P35" t="s">
         <v>24</v>
       </c>
       <c r="Q35" t="s">
         <v>24</v>
       </c>
       <c r="R35" t="s">
         <v>24</v>
       </c>
       <c r="S35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="B36">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C36" t="s">
-        <v>134</v>
+        <v>165</v>
       </c>
       <c r="D36" t="s">
-        <v>73</v>
+        <v>166</v>
       </c>
       <c r="H36" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="L36" t="s">
-        <v>136</v>
+        <v>168</v>
       </c>
       <c r="P36" t="s">
         <v>24</v>
       </c>
       <c r="Q36" t="s">
         <v>24</v>
       </c>
       <c r="R36" t="s">
         <v>24</v>
       </c>
       <c r="S36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="B37">
-        <v>60</v>
+        <v>69</v>
+      </c>
+      <c r="C37" t="s">
+        <v>169</v>
       </c>
       <c r="D37" t="s">
-        <v>137</v>
+        <v>170</v>
       </c>
       <c r="H37" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="L37" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="P37" t="s">
         <v>24</v>
       </c>
       <c r="Q37" t="s">
         <v>24</v>
       </c>
       <c r="R37" t="s">
         <v>24</v>
       </c>
       <c r="S37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="B38">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="C38" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
       <c r="D38" t="s">
-        <v>142</v>
+        <v>174</v>
       </c>
       <c r="H38" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="L38" t="s">
-        <v>144</v>
+        <v>176</v>
       </c>
       <c r="P38" t="s">
         <v>24</v>
       </c>
       <c r="Q38" t="s">
         <v>24</v>
       </c>
       <c r="R38" t="s">
         <v>24</v>
       </c>
       <c r="S38" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="B39">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="C39" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>143</v>
+        <v>167</v>
       </c>
       <c r="L39" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="P39" t="s">
         <v>24</v>
       </c>
       <c r="Q39" t="s">
         <v>24</v>
       </c>
       <c r="R39" t="s">
         <v>24</v>
       </c>
       <c r="S39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="B40">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C40" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="D40" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="H40" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="L40" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="P40" t="s">
         <v>24</v>
       </c>
       <c r="Q40" t="s">
         <v>24</v>
       </c>
       <c r="R40" t="s">
         <v>24</v>
       </c>
       <c r="S40" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="B41">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="H41" t="s">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="L41" t="s">
-        <v>149</v>
+        <v>176</v>
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41" t="s">
         <v>24</v>
       </c>
       <c r="R41" t="s">
         <v>24</v>
       </c>
       <c r="S41" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="B42">
-        <v>79</v>
+        <v>64</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
       </c>
       <c r="D42" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="L42" t="s">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42" t="s">
         <v>24</v>
       </c>
       <c r="R42" t="s">
         <v>24</v>
       </c>
       <c r="S42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="B43">
-        <v>79</v>
+        <v>64</v>
+      </c>
+      <c r="C43" t="s">
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="P43" t="s">
         <v>24</v>
       </c>
       <c r="Q43" t="s">
         <v>24</v>
       </c>
       <c r="R43" t="s">
         <v>24</v>
       </c>
       <c r="S43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
       <c r="B44">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>157</v>
+        <v>184</v>
       </c>
       <c r="L44" t="s">
-        <v>158</v>
+        <v>185</v>
       </c>
       <c r="P44" t="s">
         <v>24</v>
       </c>
       <c r="Q44" t="s">
         <v>24</v>
       </c>
       <c r="R44" t="s">
         <v>24</v>
       </c>
       <c r="S44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
       <c r="B45">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C45" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
       <c r="D45" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="H45" t="s">
-        <v>157</v>
+        <v>187</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="P45" t="s">
         <v>24</v>
       </c>
       <c r="Q45" t="s">
         <v>24</v>
       </c>
       <c r="R45" t="s">
         <v>24</v>
       </c>
       <c r="S45" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="B46">
         <v>60</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="H46" t="s">
-        <v>162</v>
+        <v>190</v>
       </c>
       <c r="L46" t="s">
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="P46" t="s">
         <v>24</v>
       </c>
       <c r="Q46" t="s">
         <v>24</v>
       </c>
       <c r="R46" t="s">
         <v>24</v>
       </c>
       <c r="S46" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="B47">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="D47" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="H47" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="L47" t="s">
-        <v>166</v>
+        <v>192</v>
       </c>
       <c r="P47" t="s">
         <v>24</v>
       </c>
       <c r="Q47" t="s">
         <v>24</v>
       </c>
       <c r="R47" t="s">
         <v>24</v>
       </c>
       <c r="S47" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="B48">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C48" t="s">
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="D48" t="s">
-        <v>161</v>
+        <v>125</v>
       </c>
       <c r="H48" t="s">
-        <v>162</v>
+        <v>187</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="P48" t="s">
         <v>24</v>
       </c>
       <c r="Q48" t="s">
         <v>24</v>
       </c>
       <c r="R48" t="s">
         <v>24</v>
       </c>
       <c r="S48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="B49">
         <v>60</v>
       </c>
       <c r="D49" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="H49" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>191</v>
       </c>
       <c r="P49" t="s">
         <v>24</v>
       </c>
       <c r="Q49" t="s">
         <v>24</v>
       </c>
       <c r="R49" t="s">
         <v>24</v>
       </c>
       <c r="S49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="B50">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C50" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="D50" t="s">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="H50" t="s">
-        <v>170</v>
+        <v>196</v>
       </c>
       <c r="L50" t="s">
-        <v>171</v>
+        <v>197</v>
       </c>
       <c r="P50" t="s">
         <v>24</v>
       </c>
       <c r="Q50" t="s">
         <v>24</v>
       </c>
       <c r="R50" t="s">
         <v>24</v>
       </c>
       <c r="S50" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="B51">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C51" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="D51" t="s">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="H51" t="s">
-        <v>170</v>
+        <v>196</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>197</v>
       </c>
       <c r="P51" t="s">
         <v>24</v>
       </c>
       <c r="Q51" t="s">
         <v>24</v>
       </c>
       <c r="R51" t="s">
         <v>24</v>
       </c>
       <c r="S51" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>198</v>
       </c>
       <c r="B52">
         <v>60</v>
       </c>
       <c r="C52" t="s">
-        <v>174</v>
+        <v>199</v>
       </c>
       <c r="D52" t="s">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="H52" t="s">
-        <v>176</v>
+        <v>201</v>
       </c>
       <c r="L52" t="s">
-        <v>177</v>
+        <v>202</v>
       </c>
       <c r="P52" t="s">
         <v>24</v>
       </c>
       <c r="Q52" t="s">
         <v>24</v>
       </c>
       <c r="R52" t="s">
         <v>24</v>
       </c>
       <c r="S52" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>173</v>
+        <v>198</v>
       </c>
       <c r="B53">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="D53" t="s">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="H53" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="L53" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="P53" t="s">
         <v>24</v>
       </c>
       <c r="Q53" t="s">
         <v>24</v>
       </c>
       <c r="R53" t="s">
         <v>24</v>
       </c>
       <c r="S53" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="B54">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>79</v>
       </c>
       <c r="D54" t="s">
-        <v>175</v>
+        <v>204</v>
       </c>
       <c r="H54" t="s">
-        <v>176</v>
+        <v>205</v>
       </c>
       <c r="L54" t="s">
-        <v>182</v>
+        <v>206</v>
       </c>
       <c r="P54" t="s">
         <v>24</v>
       </c>
       <c r="Q54" t="s">
         <v>24</v>
       </c>
       <c r="R54" t="s">
         <v>24</v>
       </c>
       <c r="S54" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="B55">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>79</v>
       </c>
       <c r="D55" t="s">
-        <v>179</v>
+        <v>204</v>
       </c>
       <c r="H55" t="s">
-        <v>180</v>
+        <v>205</v>
       </c>
       <c r="L55" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="P55" t="s">
         <v>24</v>
       </c>
       <c r="Q55" t="s">
         <v>24</v>
       </c>
       <c r="R55" t="s">
         <v>24</v>
       </c>
       <c r="S55" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="B56">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="D56" t="s">
-        <v>186</v>
+        <v>209</v>
       </c>
       <c r="H56" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="L56" t="s">
-        <v>188</v>
+        <v>211</v>
       </c>
       <c r="P56" t="s">
         <v>24</v>
       </c>
       <c r="Q56" t="s">
         <v>24</v>
       </c>
       <c r="R56" t="s">
         <v>24</v>
       </c>
       <c r="S56" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="B57">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="C57" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="D57" t="s">
-        <v>186</v>
+        <v>209</v>
       </c>
       <c r="H57" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="L57" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
       <c r="P57" t="s">
         <v>24</v>
       </c>
       <c r="Q57" t="s">
         <v>24</v>
       </c>
       <c r="R57" t="s">
         <v>24</v>
       </c>
       <c r="S57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>212</v>
       </c>
       <c r="B58">
         <v>60</v>
       </c>
       <c r="C58" t="s">
-        <v>191</v>
+        <v>213</v>
       </c>
       <c r="D58" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
       <c r="H58" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
       <c r="L58" t="s">
-        <v>194</v>
+        <v>216</v>
       </c>
       <c r="P58" t="s">
         <v>24</v>
       </c>
       <c r="Q58" t="s">
         <v>24</v>
       </c>
       <c r="R58" t="s">
         <v>24</v>
       </c>
       <c r="S58" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>212</v>
       </c>
       <c r="B59">
         <v>60</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="H59" t="s">
-        <v>193</v>
+        <v>218</v>
       </c>
       <c r="L59" t="s">
-        <v>195</v>
+        <v>219</v>
       </c>
       <c r="P59" t="s">
         <v>24</v>
       </c>
       <c r="Q59" t="s">
         <v>24</v>
       </c>
       <c r="R59" t="s">
         <v>24</v>
       </c>
       <c r="S59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="B60">
         <v>60</v>
       </c>
       <c r="C60" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="D60" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="H60" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="L60" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="P60" t="s">
         <v>24</v>
       </c>
       <c r="Q60" t="s">
         <v>24</v>
       </c>
       <c r="R60" t="s">
         <v>24</v>
       </c>
       <c r="S60" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="B61">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>60</v>
       </c>
       <c r="D61" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="H61" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="L61" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="P61" t="s">
         <v>24</v>
       </c>
       <c r="Q61" t="s">
         <v>24</v>
       </c>
       <c r="R61" t="s">
         <v>24</v>
       </c>
       <c r="S61" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="B62">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C62" t="s">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="D62" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="H62" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="L62" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="P62" t="s">
         <v>24</v>
       </c>
       <c r="Q62" t="s">
         <v>24</v>
       </c>
       <c r="R62" t="s">
         <v>24</v>
       </c>
       <c r="S62" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="B63">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C63" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="D63" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="H63" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="L63" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="P63" t="s">
         <v>24</v>
       </c>
       <c r="Q63" t="s">
         <v>24</v>
       </c>
       <c r="R63" t="s">
         <v>24</v>
       </c>
       <c r="S63" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="B64">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="C64" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="D64" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="H64" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="L64" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="P64" t="s">
         <v>24</v>
       </c>
       <c r="Q64" t="s">
         <v>24</v>
       </c>
       <c r="R64" t="s">
         <v>24</v>
       </c>
       <c r="S64" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="B65">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="C65" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="D65" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="H65" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="L65" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65" t="s">
         <v>24</v>
       </c>
       <c r="R65" t="s">
         <v>24</v>
       </c>
       <c r="S65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="B66">
         <v>60</v>
       </c>
       <c r="C66" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="D66" t="s">
-        <v>209</v>
+        <v>228</v>
       </c>
       <c r="H66" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66" t="s">
         <v>24</v>
       </c>
       <c r="R66" t="s">
         <v>24</v>
       </c>
       <c r="S66" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="B67">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="C67" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="D67" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="H67" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="L67" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="P67" t="s">
         <v>24</v>
       </c>
       <c r="Q67" t="s">
         <v>24</v>
       </c>
       <c r="R67" t="s">
         <v>24</v>
       </c>
       <c r="S67" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>207</v>
+        <v>237</v>
       </c>
       <c r="B68">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C68" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="D68" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
       <c r="H68" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="L68" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="P68" t="s">
         <v>24</v>
       </c>
       <c r="Q68" t="s">
         <v>24</v>
       </c>
       <c r="R68" t="s">
         <v>24</v>
       </c>
       <c r="S68" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B69">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="C69" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D69" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="H69" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="L69" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="P69" t="s">
         <v>24</v>
       </c>
       <c r="Q69" t="s">
         <v>24</v>
       </c>
       <c r="R69" t="s">
         <v>24</v>
       </c>
       <c r="S69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="B70">
         <v>60</v>
       </c>
       <c r="C70" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="D70" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="H70" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="L70" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="P70" t="s">
         <v>24</v>
       </c>
       <c r="Q70" t="s">
         <v>24</v>
       </c>
       <c r="R70" t="s">
         <v>24</v>
       </c>
       <c r="S70" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="B71">
         <v>60</v>
       </c>
       <c r="C71" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D71" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="H71" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="L71" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="P71" t="s">
         <v>24</v>
       </c>
       <c r="Q71" t="s">
         <v>24</v>
       </c>
       <c r="R71" t="s">
         <v>24</v>
       </c>
       <c r="S71" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
       <c r="B72">
         <v>60</v>
       </c>
       <c r="C72" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="D72" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="H72" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="L72" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="P72" t="s">
         <v>24</v>
       </c>
       <c r="Q72" t="s">
         <v>24</v>
       </c>
       <c r="R72" t="s">
         <v>24</v>
       </c>
       <c r="S72" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="B73">
         <v>65</v>
       </c>
       <c r="C73" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="D73" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="H73" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="L73" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="P73" t="s">
         <v>24</v>
       </c>
       <c r="Q73" t="s">
         <v>24</v>
       </c>
       <c r="R73" t="s">
         <v>24</v>
       </c>
       <c r="S73" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="B74">
         <v>65</v>
       </c>
       <c r="C74" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="D74" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="H74" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="L74" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="P74" t="s">
         <v>24</v>
       </c>
       <c r="Q74" t="s">
         <v>24</v>
       </c>
       <c r="R74" t="s">
         <v>24</v>
       </c>
       <c r="S74" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>260</v>
       </c>
       <c r="B75">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C75" t="s">
-        <v>236</v>
+        <v>261</v>
       </c>
       <c r="D75" t="s">
-        <v>237</v>
+        <v>262</v>
       </c>
       <c r="H75" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="L75" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="P75" t="s">
         <v>24</v>
       </c>
       <c r="Q75" t="s">
         <v>24</v>
       </c>
       <c r="R75" t="s">
         <v>24</v>
       </c>
       <c r="S75" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>235</v>
+        <v>260</v>
       </c>
       <c r="B76">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="C76" t="s">
-        <v>240</v>
+        <v>265</v>
       </c>
       <c r="D76" t="s">
-        <v>241</v>
+        <v>266</v>
       </c>
       <c r="H76" t="s">
-        <v>242</v>
+        <v>267</v>
       </c>
       <c r="L76" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="P76" t="s">
         <v>24</v>
       </c>
       <c r="Q76" t="s">
         <v>24</v>
       </c>
       <c r="R76" t="s">
         <v>24</v>
       </c>
       <c r="S76" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="B77">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="C77" t="s">
-        <v>247</v>
+        <v>269</v>
       </c>
       <c r="D77" t="s">
-        <v>248</v>
+        <v>270</v>
       </c>
       <c r="H77" t="s">
-        <v>249</v>
+        <v>271</v>
       </c>
       <c r="L77" t="s">
-        <v>250</v>
+        <v>272</v>
       </c>
       <c r="P77" t="s">
         <v>24</v>
       </c>
       <c r="Q77" t="s">
         <v>24</v>
       </c>
       <c r="R77" t="s">
         <v>24</v>
       </c>
       <c r="S77" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="B78">
         <v>60</v>
       </c>
       <c r="C78" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="D78" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="H78" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="L78" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="P78" t="s">
         <v>24</v>
       </c>
       <c r="Q78" t="s">
         <v>24</v>
       </c>
       <c r="R78" t="s">
         <v>24</v>
       </c>
       <c r="S78" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="B79">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C79" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="D79" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="H79" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="L79" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="P79" t="s">
         <v>24</v>
       </c>
       <c r="Q79" t="s">
         <v>24</v>
       </c>
       <c r="R79" t="s">
         <v>24</v>
       </c>
       <c r="S79" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="B80">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="C80" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="D80" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="H80" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="L80" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>24</v>
       </c>
       <c r="R80" t="s">
         <v>24</v>
       </c>
       <c r="S80" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="B81">
         <v>60</v>
       </c>
       <c r="C81" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="D81" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="H81" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="L81" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="P81" t="s">
         <v>24</v>
       </c>
       <c r="Q81" t="s">
         <v>24</v>
       </c>
       <c r="R81" t="s">
         <v>24</v>
       </c>
       <c r="S81" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="B82">
         <v>60</v>
       </c>
       <c r="C82" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="D82" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="H82" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="L82" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>24</v>
       </c>
       <c r="R82" t="s">
         <v>24</v>
       </c>
       <c r="S82" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="B83">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C83" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="D83" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="H83" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="P83" t="s">
         <v>24</v>
       </c>
       <c r="Q83" t="s">
         <v>24</v>
       </c>
       <c r="R83" t="s">
         <v>24</v>
       </c>
       <c r="S83" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="B84">
         <v>60</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>283</v>
       </c>
       <c r="D84" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="H84" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="L84" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="P84" t="s">
         <v>24</v>
       </c>
       <c r="Q84" t="s">
         <v>24</v>
       </c>
       <c r="R84" t="s">
         <v>24</v>
       </c>
       <c r="S84" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="B85">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C85" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="D85" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="H85" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="L85" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="P85" t="s">
         <v>24</v>
       </c>
       <c r="Q85" t="s">
         <v>24</v>
       </c>
       <c r="R85" t="s">
         <v>24</v>
       </c>
       <c r="S85" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B86">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C86" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="D86" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="H86" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="L86" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="P86" t="s">
         <v>24</v>
       </c>
       <c r="Q86" t="s">
         <v>24</v>
       </c>
       <c r="R86" t="s">
         <v>24</v>
       </c>
       <c r="S86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B87">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C87" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D87" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="H87" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="L87" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="P87" t="s">
         <v>24</v>
       </c>
       <c r="Q87" t="s">
         <v>24</v>
       </c>
       <c r="R87" t="s">
         <v>24</v>
       </c>
       <c r="S87" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B88">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C88" t="s">
-        <v>50</v>
+        <v>293</v>
       </c>
       <c r="D88" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="H88" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="L88" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="P88" t="s">
         <v>24</v>
       </c>
       <c r="Q88" t="s">
         <v>24</v>
       </c>
       <c r="R88" t="s">
         <v>24</v>
       </c>
       <c r="S88" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="B89">
         <v>60</v>
       </c>
       <c r="C89" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D89" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="H89" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="L89" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="P89" t="s">
         <v>24</v>
       </c>
       <c r="Q89" t="s">
         <v>24</v>
       </c>
       <c r="R89" t="s">
         <v>24</v>
       </c>
       <c r="S89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>299</v>
       </c>
       <c r="B90">
         <v>60</v>
       </c>
       <c r="C90" t="s">
         <v>300</v>
       </c>
       <c r="D90" t="s">
         <v>301</v>
       </c>
+      <c r="H90" t="s">
+        <v>302</v>
+      </c>
       <c r="L90" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="P90" t="s">
         <v>24</v>
       </c>
       <c r="Q90" t="s">
         <v>24</v>
       </c>
       <c r="R90" t="s">
         <v>24</v>
       </c>
       <c r="S90" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="B91">
         <v>60</v>
       </c>
       <c r="C91" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D91" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="H91" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="L91" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91" t="s">
         <v>24</v>
       </c>
       <c r="R91" t="s">
         <v>24</v>
       </c>
       <c r="S91" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
+        <v>305</v>
+      </c>
+      <c r="B92">
+        <v>60</v>
+      </c>
+      <c r="C92" t="s">
         <v>306</v>
       </c>
-      <c r="B92">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>307</v>
       </c>
-      <c r="D92" t="s">
+      <c r="H92" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="L92" t="s">
         <v>310</v>
       </c>
       <c r="P92" t="s">
         <v>24</v>
       </c>
       <c r="Q92" t="s">
         <v>24</v>
       </c>
       <c r="R92" t="s">
         <v>24</v>
       </c>
       <c r="S92" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>311</v>
       </c>
       <c r="B93">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C93" t="s">
         <v>312</v>
       </c>
       <c r="D93" t="s">
         <v>313</v>
       </c>
       <c r="H93" t="s">
         <v>314</v>
       </c>
       <c r="L93" t="s">
         <v>315</v>
       </c>
       <c r="P93" t="s">
         <v>24</v>
       </c>
       <c r="Q93" t="s">
         <v>24</v>
       </c>
       <c r="R93" t="s">
         <v>24</v>
       </c>
       <c r="S93" t="s">
         <v>24</v>
       </c>
@@ -7473,147 +7633,147 @@
       </c>
       <c r="H94" t="s">
         <v>319</v>
       </c>
       <c r="L94" t="s">
         <v>320</v>
       </c>
       <c r="P94" t="s">
         <v>24</v>
       </c>
       <c r="Q94" t="s">
         <v>24</v>
       </c>
       <c r="R94" t="s">
         <v>24</v>
       </c>
       <c r="S94" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>321</v>
       </c>
       <c r="B95">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C95" t="s">
         <v>322</v>
       </c>
       <c r="D95" t="s">
         <v>323</v>
       </c>
       <c r="H95" t="s">
         <v>324</v>
       </c>
       <c r="L95" t="s">
         <v>325</v>
       </c>
       <c r="P95" t="s">
         <v>24</v>
       </c>
       <c r="Q95" t="s">
         <v>24</v>
       </c>
       <c r="R95" t="s">
         <v>24</v>
       </c>
       <c r="S95" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B96">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="C96" t="s">
-        <v>326</v>
+        <v>87</v>
       </c>
       <c r="D96" t="s">
         <v>327</v>
       </c>
       <c r="H96" t="s">
         <v>328</v>
       </c>
       <c r="L96" t="s">
         <v>329</v>
       </c>
       <c r="P96" t="s">
         <v>24</v>
       </c>
       <c r="Q96" t="s">
         <v>24</v>
       </c>
       <c r="R96" t="s">
         <v>24</v>
       </c>
       <c r="S96" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B97">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="C97" t="s">
         <v>330</v>
       </c>
       <c r="D97" t="s">
         <v>331</v>
       </c>
       <c r="H97" t="s">
         <v>332</v>
       </c>
       <c r="L97" t="s">
         <v>333</v>
       </c>
       <c r="P97" t="s">
         <v>24</v>
       </c>
       <c r="Q97" t="s">
         <v>24</v>
       </c>
       <c r="R97" t="s">
         <v>24</v>
       </c>
       <c r="S97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>334</v>
       </c>
       <c r="B98">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C98" t="s">
         <v>335</v>
       </c>
       <c r="D98" t="s">
         <v>336</v>
       </c>
       <c r="H98" t="s">
         <v>337</v>
       </c>
       <c r="L98" t="s">
         <v>338</v>
       </c>
       <c r="P98" t="s">
         <v>24</v>
       </c>
       <c r="Q98" t="s">
         <v>24</v>
       </c>
       <c r="R98" t="s">
         <v>24</v>
       </c>
       <c r="S98" t="s">
         <v>24</v>
       </c>
@@ -7635,50 +7795,53 @@
         <v>342</v>
       </c>
       <c r="L99" t="s">
         <v>343</v>
       </c>
       <c r="P99" t="s">
         <v>24</v>
       </c>
       <c r="Q99" t="s">
         <v>24</v>
       </c>
       <c r="R99" t="s">
         <v>24</v>
       </c>
       <c r="S99" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>344</v>
       </c>
       <c r="B100">
         <v>60</v>
       </c>
+      <c r="C100" t="s">
+        <v>102</v>
+      </c>
       <c r="D100" t="s">
         <v>345</v>
       </c>
       <c r="H100" t="s">
         <v>346</v>
       </c>
       <c r="L100" t="s">
         <v>347</v>
       </c>
       <c r="P100" t="s">
         <v>24</v>
       </c>
       <c r="Q100" t="s">
         <v>24</v>
       </c>
       <c r="R100" t="s">
         <v>24</v>
       </c>
       <c r="S100" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>344</v>
@@ -7691,5868 +7854,6246 @@
       </c>
       <c r="D101" t="s">
         <v>349</v>
       </c>
       <c r="H101" t="s">
         <v>350</v>
       </c>
       <c r="L101" t="s">
         <v>351</v>
       </c>
       <c r="P101" t="s">
         <v>24</v>
       </c>
       <c r="Q101" t="s">
         <v>24</v>
       </c>
       <c r="R101" t="s">
         <v>24</v>
       </c>
       <c r="S101" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="B102">
         <v>60</v>
       </c>
       <c r="C102" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D102" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="H102" t="s">
         <v>354</v>
       </c>
       <c r="L102" t="s">
         <v>355</v>
       </c>
       <c r="P102" t="s">
         <v>24</v>
       </c>
       <c r="Q102" t="s">
         <v>24</v>
       </c>
       <c r="R102" t="s">
         <v>24</v>
       </c>
       <c r="S102" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="B103">
         <v>60</v>
       </c>
       <c r="C103" t="s">
         <v>356</v>
       </c>
       <c r="D103" t="s">
+        <v>345</v>
+      </c>
+      <c r="H103" t="s">
         <v>357</v>
       </c>
-      <c r="H103" t="s">
+      <c r="L103" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="P103" t="s">
         <v>24</v>
       </c>
       <c r="Q103" t="s">
         <v>24</v>
       </c>
       <c r="R103" t="s">
         <v>24</v>
       </c>
       <c r="S103" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
+        <v>359</v>
+      </c>
+      <c r="B104">
+        <v>60</v>
+      </c>
+      <c r="C104" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D104" t="s">
         <v>361</v>
       </c>
       <c r="H104" t="s">
         <v>362</v>
       </c>
       <c r="L104" t="s">
         <v>363</v>
       </c>
       <c r="P104" t="s">
         <v>24</v>
       </c>
       <c r="Q104" t="s">
         <v>24</v>
       </c>
       <c r="R104" t="s">
         <v>24</v>
       </c>
       <c r="S104" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>364</v>
       </c>
       <c r="B105">
-        <v>142</v>
+        <v>95</v>
+      </c>
+      <c r="C105" t="s">
+        <v>365</v>
       </c>
       <c r="D105" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H105" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="L105" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="P105" t="s">
         <v>24</v>
       </c>
       <c r="Q105" t="s">
         <v>24</v>
       </c>
       <c r="R105" t="s">
         <v>24</v>
       </c>
       <c r="S105" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B106">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C106" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D106" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="H106" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="L106" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="P106" t="s">
         <v>24</v>
       </c>
       <c r="Q106" t="s">
         <v>24</v>
       </c>
       <c r="R106" t="s">
         <v>24</v>
       </c>
       <c r="S106" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="B107">
-        <v>60</v>
+        <v>90</v>
+      </c>
+      <c r="C107" t="s">
+        <v>375</v>
       </c>
       <c r="D107" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="H107" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="L107" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="P107" t="s">
         <v>24</v>
       </c>
       <c r="Q107" t="s">
         <v>24</v>
       </c>
       <c r="R107" t="s">
         <v>24</v>
       </c>
       <c r="S107" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B108">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="C108" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D108" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H108" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="L108" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="P108" t="s">
         <v>24</v>
       </c>
       <c r="Q108" t="s">
         <v>24</v>
       </c>
       <c r="R108" t="s">
         <v>24</v>
       </c>
       <c r="S108" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B109">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="C109" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D109" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="H109" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="L109" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="P109" t="s">
         <v>24</v>
       </c>
       <c r="Q109" t="s">
         <v>24</v>
       </c>
       <c r="R109" t="s">
         <v>24</v>
       </c>
       <c r="S109" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B110">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="C110" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D110" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H110" t="s">
-        <v>218</v>
+        <v>390</v>
       </c>
       <c r="L110" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="P110" t="s">
         <v>24</v>
       </c>
       <c r="Q110" t="s">
         <v>24</v>
       </c>
       <c r="R110" t="s">
         <v>24</v>
       </c>
       <c r="S110" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B111">
         <v>60</v>
       </c>
+      <c r="C111" t="s">
+        <v>393</v>
+      </c>
       <c r="D111" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="H111" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="L111" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="P111" t="s">
         <v>24</v>
       </c>
       <c r="Q111" t="s">
         <v>24</v>
       </c>
       <c r="R111" t="s">
         <v>24</v>
       </c>
       <c r="S111" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="B112">
         <v>60</v>
       </c>
       <c r="D112" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H112" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="L112" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="P112" t="s">
         <v>24</v>
       </c>
       <c r="Q112" t="s">
         <v>24</v>
       </c>
       <c r="R112" t="s">
         <v>24</v>
       </c>
       <c r="S112" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="B113">
         <v>60</v>
       </c>
+      <c r="C113" t="s">
+        <v>401</v>
+      </c>
       <c r="D113" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="H113" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="L113" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="P113" t="s">
         <v>24</v>
       </c>
       <c r="Q113" t="s">
         <v>24</v>
       </c>
       <c r="R113" t="s">
         <v>24</v>
       </c>
       <c r="S113" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B114">
         <v>60</v>
       </c>
+      <c r="C114" t="s">
+        <v>405</v>
+      </c>
       <c r="D114" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="H114" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="L114" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="P114" t="s">
         <v>24</v>
       </c>
       <c r="Q114" t="s">
         <v>24</v>
       </c>
       <c r="R114" t="s">
         <v>24</v>
       </c>
       <c r="S114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B115">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="C115" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="D115" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="H115" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="L115" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="P115" t="s">
         <v>24</v>
       </c>
       <c r="Q115" t="s">
         <v>24</v>
       </c>
       <c r="R115" t="s">
         <v>24</v>
       </c>
       <c r="S115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="B116">
         <v>60</v>
       </c>
-      <c r="C116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="H116" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="L116" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="P116" t="s">
         <v>24</v>
       </c>
       <c r="Q116" t="s">
         <v>24</v>
       </c>
       <c r="R116" t="s">
         <v>24</v>
       </c>
       <c r="S116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="B117">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>142</v>
       </c>
       <c r="D117" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="H117" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="L117" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="P117" t="s">
         <v>24</v>
       </c>
       <c r="Q117" t="s">
         <v>24</v>
       </c>
       <c r="R117" t="s">
         <v>24</v>
       </c>
       <c r="S117" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B118">
-        <v>125</v>
+        <v>90</v>
+      </c>
+      <c r="C118" t="s">
+        <v>421</v>
       </c>
       <c r="D118" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="H118" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="L118" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="P118" t="s">
         <v>24</v>
       </c>
       <c r="Q118" t="s">
         <v>24</v>
       </c>
       <c r="R118" t="s">
         <v>24</v>
       </c>
       <c r="S118" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B119">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>60</v>
       </c>
       <c r="D119" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="H119" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="L119" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="P119" t="s">
         <v>24</v>
       </c>
       <c r="Q119" t="s">
         <v>24</v>
       </c>
       <c r="R119" t="s">
         <v>24</v>
       </c>
       <c r="S119" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="B120">
-        <v>217</v>
+        <v>60</v>
       </c>
       <c r="C120" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="D120" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="H120" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="L120" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="P120" t="s">
         <v>24</v>
       </c>
       <c r="Q120" t="s">
         <v>24</v>
       </c>
       <c r="R120" t="s">
         <v>24</v>
       </c>
       <c r="S120" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="B121">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="C121" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="D121" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="H121" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="L121" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="P121" t="s">
         <v>24</v>
       </c>
       <c r="Q121" t="s">
         <v>24</v>
       </c>
       <c r="R121" t="s">
         <v>24</v>
       </c>
       <c r="S121" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B122">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="C122" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="D122" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="H122" t="s">
-        <v>435</v>
+        <v>271</v>
       </c>
       <c r="L122" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="P122" t="s">
         <v>24</v>
       </c>
       <c r="Q122" t="s">
         <v>24</v>
       </c>
       <c r="R122" t="s">
         <v>24</v>
       </c>
       <c r="S122" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="B123">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>60</v>
       </c>
       <c r="D123" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="H123" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="L123" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="P123" t="s">
         <v>24</v>
       </c>
       <c r="Q123" t="s">
         <v>24</v>
       </c>
       <c r="R123" t="s">
         <v>24</v>
       </c>
       <c r="S123" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="B124">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D124" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="H124" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="L124" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="P124" t="s">
         <v>24</v>
       </c>
       <c r="Q124" t="s">
         <v>24</v>
       </c>
       <c r="R124" t="s">
         <v>24</v>
       </c>
       <c r="S124" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B125">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>60</v>
       </c>
       <c r="D125" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="H125" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="L125" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="P125" t="s">
         <v>24</v>
       </c>
       <c r="Q125" t="s">
         <v>24</v>
       </c>
       <c r="R125" t="s">
         <v>24</v>
       </c>
       <c r="S125" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B126">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>60</v>
       </c>
       <c r="D126" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H126" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="L126" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="P126" t="s">
         <v>24</v>
       </c>
       <c r="Q126" t="s">
         <v>24</v>
       </c>
       <c r="R126" t="s">
         <v>24</v>
       </c>
       <c r="S126" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B127">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="C127" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D127" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="H127" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="L127" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="P127" t="s">
         <v>24</v>
       </c>
       <c r="Q127" t="s">
         <v>24</v>
       </c>
       <c r="R127" t="s">
         <v>24</v>
       </c>
       <c r="S127" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B128">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C128" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D128" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="H128" t="s">
-        <v>271</v>
+        <v>463</v>
       </c>
       <c r="L128" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="P128" t="s">
         <v>24</v>
       </c>
       <c r="Q128" t="s">
         <v>24</v>
       </c>
       <c r="R128" t="s">
         <v>24</v>
       </c>
       <c r="S128" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B129">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C129" t="s">
+        <v>461</v>
+      </c>
+      <c r="D129" t="s">
+        <v>466</v>
+      </c>
+      <c r="H129" t="s">
         <v>463</v>
       </c>
-      <c r="D129" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L129" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="P129" t="s">
         <v>24</v>
       </c>
       <c r="Q129" t="s">
         <v>24</v>
       </c>
       <c r="R129" t="s">
         <v>24</v>
       </c>
       <c r="S129" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="B130">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>125</v>
       </c>
       <c r="D130" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H130" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="L130" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="P130" t="s">
         <v>24</v>
       </c>
       <c r="Q130" t="s">
         <v>24</v>
       </c>
       <c r="R130" t="s">
         <v>24</v>
       </c>
       <c r="S130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="B131">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="C131" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D131" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="H131" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="L131" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="P131" t="s">
         <v>24</v>
       </c>
       <c r="Q131" t="s">
         <v>24</v>
       </c>
       <c r="R131" t="s">
         <v>24</v>
       </c>
       <c r="S131" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B132">
-        <v>60</v>
+        <v>217</v>
       </c>
       <c r="C132" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D132" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H132" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="L132" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="P132" t="s">
         <v>24</v>
       </c>
       <c r="Q132" t="s">
         <v>24</v>
       </c>
       <c r="R132" t="s">
         <v>24</v>
       </c>
       <c r="S132" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="B133">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="C133" t="s">
         <v>481</v>
       </c>
       <c r="D133" t="s">
         <v>482</v>
       </c>
       <c r="H133" t="s">
         <v>483</v>
       </c>
       <c r="L133" t="s">
         <v>484</v>
       </c>
       <c r="P133" t="s">
         <v>24</v>
       </c>
       <c r="Q133" t="s">
         <v>24</v>
       </c>
       <c r="R133" t="s">
         <v>24</v>
       </c>
       <c r="S133" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
         <v>485</v>
       </c>
       <c r="B134">
-        <v>60</v>
+        <v>74</v>
+      </c>
+      <c r="C134" t="s">
+        <v>486</v>
       </c>
       <c r="D134" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H134" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="L134" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="P134" t="s">
         <v>24</v>
       </c>
       <c r="Q134" t="s">
         <v>24</v>
       </c>
       <c r="R134" t="s">
         <v>24</v>
       </c>
       <c r="S134" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B135">
-        <v>82</v>
+        <v>218</v>
       </c>
       <c r="C135" t="s">
         <v>490</v>
       </c>
       <c r="D135" t="s">
         <v>491</v>
       </c>
       <c r="H135" t="s">
         <v>492</v>
       </c>
       <c r="L135" t="s">
         <v>493</v>
       </c>
       <c r="P135" t="s">
         <v>24</v>
       </c>
       <c r="Q135" t="s">
         <v>24</v>
       </c>
       <c r="R135" t="s">
         <v>24</v>
       </c>
       <c r="S135" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
+        <v>485</v>
+      </c>
+      <c r="B136">
+        <v>67</v>
+      </c>
+      <c r="D136" t="s">
         <v>494</v>
       </c>
-      <c r="B136">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="H136" t="s">
         <v>495</v>
       </c>
-      <c r="D136" t="s">
+      <c r="L136" t="s">
         <v>496</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="P136" t="s">
         <v>24</v>
       </c>
       <c r="Q136" t="s">
         <v>24</v>
       </c>
       <c r="R136" t="s">
         <v>24</v>
       </c>
       <c r="S136" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
+        <v>497</v>
+      </c>
+      <c r="B137">
+        <v>233</v>
+      </c>
+      <c r="C137" t="s">
+        <v>498</v>
+      </c>
+      <c r="D137" t="s">
         <v>499</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="D137" t="s">
+      <c r="H137" t="s">
         <v>500</v>
       </c>
-      <c r="H137" t="s">
+      <c r="L137" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="P137" t="s">
         <v>24</v>
       </c>
       <c r="Q137" t="s">
         <v>24</v>
       </c>
       <c r="R137" t="s">
         <v>24</v>
       </c>
       <c r="S137" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B138">
-        <v>60</v>
+        <v>234</v>
+      </c>
+      <c r="C138" t="s">
+        <v>503</v>
       </c>
       <c r="D138" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H138" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="L138" t="s">
         <v>505</v>
       </c>
       <c r="P138" t="s">
         <v>24</v>
       </c>
       <c r="Q138" t="s">
         <v>24</v>
       </c>
       <c r="R138" t="s">
         <v>24</v>
       </c>
       <c r="S138" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B139">
-        <v>60</v>
+        <v>98</v>
+      </c>
+      <c r="C139" t="s">
+        <v>507</v>
       </c>
       <c r="D139" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="H139" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="L139" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="P139" t="s">
         <v>24</v>
       </c>
       <c r="Q139" t="s">
         <v>24</v>
       </c>
       <c r="R139" t="s">
         <v>24</v>
       </c>
       <c r="S139" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B140">
-        <v>60</v>
+        <v>95</v>
+      </c>
+      <c r="C140" t="s">
+        <v>512</v>
       </c>
       <c r="D140" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="H140" t="s">
-        <v>511</v>
+        <v>324</v>
       </c>
       <c r="L140" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="P140" t="s">
         <v>24</v>
       </c>
       <c r="Q140" t="s">
         <v>24</v>
       </c>
       <c r="R140" t="s">
         <v>24</v>
       </c>
       <c r="S140" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="B141">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="C141" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="D141" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="H141" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="L141" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="P141" t="s">
         <v>24</v>
       </c>
       <c r="Q141" t="s">
         <v>24</v>
       </c>
       <c r="R141" t="s">
         <v>24</v>
       </c>
       <c r="S141" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B142">
-        <v>60</v>
+        <v>240</v>
       </c>
       <c r="C142" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D142" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="H142" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="L142" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="P142" t="s">
         <v>24</v>
       </c>
       <c r="Q142" t="s">
         <v>24</v>
       </c>
       <c r="R142" t="s">
         <v>24</v>
       </c>
       <c r="S142" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="B143">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="C143" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D143" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H143" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="L143" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="P143" t="s">
         <v>24</v>
       </c>
       <c r="Q143" t="s">
         <v>24</v>
       </c>
       <c r="R143" t="s">
         <v>24</v>
       </c>
       <c r="S143" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B144">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C144" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D144" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H144" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="L144" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="P144" t="s">
         <v>24</v>
       </c>
       <c r="Q144" t="s">
         <v>24</v>
       </c>
       <c r="R144" t="s">
         <v>24</v>
       </c>
       <c r="S144" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B145">
-        <v>60</v>
+        <v>128</v>
+      </c>
+      <c r="C145" t="s">
+        <v>534</v>
       </c>
       <c r="D145" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="H145" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="L145" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="P145" t="s">
         <v>24</v>
       </c>
       <c r="Q145" t="s">
         <v>24</v>
       </c>
       <c r="R145" t="s">
         <v>24</v>
       </c>
       <c r="S145" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B146">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>60</v>
       </c>
       <c r="D146" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H146" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="L146" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="P146" t="s">
         <v>24</v>
       </c>
       <c r="Q146" t="s">
         <v>24</v>
       </c>
       <c r="R146" t="s">
         <v>24</v>
       </c>
       <c r="S146" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B147">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="C147" t="s">
-        <v>50</v>
+        <v>543</v>
       </c>
       <c r="D147" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="H147" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="L147" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="P147" t="s">
         <v>24</v>
       </c>
       <c r="Q147" t="s">
         <v>24</v>
       </c>
       <c r="R147" t="s">
         <v>24</v>
       </c>
       <c r="S147" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B148">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C148" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D148" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H148" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="L148" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="P148" t="s">
         <v>24</v>
       </c>
       <c r="Q148" t="s">
         <v>24</v>
       </c>
       <c r="R148" t="s">
         <v>24</v>
       </c>
       <c r="S148" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="B149">
         <v>60</v>
       </c>
-      <c r="C149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D149" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="H149" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="L149" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="P149" t="s">
         <v>24</v>
       </c>
       <c r="Q149" t="s">
         <v>24</v>
       </c>
       <c r="R149" t="s">
         <v>24</v>
       </c>
       <c r="S149" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B150">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>60</v>
       </c>
       <c r="D150" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="H150" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="L150" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="P150" t="s">
         <v>24</v>
       </c>
       <c r="Q150" t="s">
         <v>24</v>
       </c>
       <c r="R150" t="s">
         <v>24</v>
       </c>
       <c r="S150" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B151">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="D151" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="H151" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="L151" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="P151" t="s">
         <v>24</v>
       </c>
       <c r="Q151" t="s">
         <v>24</v>
       </c>
       <c r="R151" t="s">
         <v>24</v>
       </c>
       <c r="S151" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="B152">
         <v>60</v>
       </c>
-      <c r="C152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="H152" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="L152" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="P152" t="s">
         <v>24</v>
       </c>
       <c r="Q152" t="s">
         <v>24</v>
       </c>
       <c r="R152" t="s">
         <v>24</v>
       </c>
       <c r="S152" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="B153">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C153" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="D153" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="H153" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="L153" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="P153" t="s">
         <v>24</v>
       </c>
       <c r="Q153" t="s">
         <v>24</v>
       </c>
       <c r="R153" t="s">
         <v>24</v>
       </c>
       <c r="S153" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="B154">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C154" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="D154" t="s">
-        <v>386</v>
+        <v>572</v>
       </c>
       <c r="H154" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="L154" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="P154" t="s">
         <v>24</v>
       </c>
       <c r="Q154" t="s">
         <v>24</v>
       </c>
       <c r="R154" t="s">
         <v>24</v>
       </c>
       <c r="S154" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>561</v>
+        <v>575</v>
       </c>
       <c r="B155">
-        <v>128</v>
+        <v>80</v>
       </c>
       <c r="C155" t="s">
-        <v>562</v>
+        <v>576</v>
       </c>
       <c r="D155" t="s">
-        <v>386</v>
+        <v>577</v>
       </c>
       <c r="H155" t="s">
-        <v>563</v>
+        <v>578</v>
       </c>
       <c r="L155" t="s">
-        <v>565</v>
+        <v>579</v>
       </c>
       <c r="P155" t="s">
         <v>24</v>
       </c>
       <c r="Q155" t="s">
         <v>24</v>
       </c>
       <c r="R155" t="s">
         <v>24</v>
       </c>
       <c r="S155" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>566</v>
+        <v>580</v>
       </c>
       <c r="B156">
-        <v>60</v>
+        <v>73</v>
+      </c>
+      <c r="C156" t="s">
+        <v>581</v>
       </c>
       <c r="D156" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
       <c r="H156" t="s">
-        <v>568</v>
+        <v>583</v>
       </c>
       <c r="L156" t="s">
-        <v>569</v>
+        <v>584</v>
       </c>
       <c r="P156" t="s">
         <v>24</v>
       </c>
       <c r="Q156" t="s">
         <v>24</v>
       </c>
       <c r="R156" t="s">
         <v>24</v>
       </c>
       <c r="S156" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>566</v>
+        <v>585</v>
       </c>
       <c r="B157">
         <v>60</v>
       </c>
       <c r="D157" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
       <c r="H157" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="L157" t="s">
-        <v>569</v>
+        <v>588</v>
       </c>
       <c r="P157" t="s">
         <v>24</v>
       </c>
       <c r="Q157" t="s">
         <v>24</v>
       </c>
       <c r="R157" t="s">
         <v>24</v>
       </c>
       <c r="S157" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="B158">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C158" t="s">
-        <v>571</v>
+        <v>590</v>
       </c>
       <c r="D158" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
       <c r="H158" t="s">
-        <v>573</v>
+        <v>592</v>
       </c>
       <c r="L158" t="s">
-        <v>574</v>
+        <v>593</v>
       </c>
       <c r="P158" t="s">
         <v>24</v>
       </c>
       <c r="Q158" t="s">
         <v>24</v>
       </c>
       <c r="R158" t="s">
         <v>24</v>
       </c>
       <c r="S158" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="B159">
         <v>60</v>
       </c>
       <c r="C159" t="s">
-        <v>575</v>
+        <v>102</v>
       </c>
       <c r="D159" t="s">
-        <v>477</v>
+        <v>595</v>
       </c>
       <c r="H159" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="L159" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
       <c r="P159" t="s">
         <v>24</v>
       </c>
       <c r="Q159" t="s">
         <v>24</v>
       </c>
       <c r="R159" t="s">
         <v>24</v>
       </c>
       <c r="S159" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>570</v>
+        <v>598</v>
       </c>
       <c r="B160">
         <v>60</v>
       </c>
       <c r="C160" t="s">
-        <v>571</v>
+        <v>599</v>
       </c>
       <c r="D160" t="s">
-        <v>572</v>
+        <v>600</v>
       </c>
       <c r="H160" t="s">
-        <v>573</v>
+        <v>601</v>
       </c>
       <c r="L160" t="s">
-        <v>574</v>
+        <v>602</v>
       </c>
       <c r="P160" t="s">
         <v>24</v>
       </c>
       <c r="Q160" t="s">
         <v>24</v>
       </c>
       <c r="R160" t="s">
         <v>24</v>
       </c>
       <c r="S160" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>570</v>
+        <v>598</v>
       </c>
       <c r="B161">
         <v>60</v>
       </c>
       <c r="C161" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="D161" t="s">
-        <v>477</v>
+        <v>600</v>
       </c>
       <c r="H161" t="s">
-        <v>576</v>
+        <v>601</v>
       </c>
       <c r="L161" t="s">
-        <v>577</v>
+        <v>602</v>
       </c>
       <c r="P161" t="s">
         <v>24</v>
       </c>
       <c r="Q161" t="s">
         <v>24</v>
       </c>
       <c r="R161" t="s">
         <v>24</v>
       </c>
       <c r="S161" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>578</v>
+        <v>603</v>
       </c>
       <c r="B162">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C162" t="s">
-        <v>551</v>
+        <v>604</v>
       </c>
       <c r="D162" t="s">
-        <v>579</v>
+        <v>605</v>
       </c>
       <c r="H162" t="s">
-        <v>580</v>
+        <v>606</v>
       </c>
       <c r="L162" t="s">
-        <v>581</v>
+        <v>607</v>
       </c>
       <c r="P162" t="s">
         <v>24</v>
       </c>
       <c r="Q162" t="s">
         <v>24</v>
       </c>
       <c r="R162" t="s">
         <v>24</v>
       </c>
       <c r="S162" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>578</v>
+        <v>603</v>
       </c>
       <c r="B163">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>83</v>
       </c>
       <c r="D163" t="s">
-        <v>579</v>
+        <v>605</v>
       </c>
       <c r="H163" t="s">
-        <v>580</v>
+        <v>606</v>
       </c>
       <c r="L163" t="s">
-        <v>582</v>
+        <v>607</v>
       </c>
       <c r="P163" t="s">
         <v>24</v>
       </c>
       <c r="Q163" t="s">
         <v>24</v>
       </c>
       <c r="R163" t="s">
         <v>24</v>
       </c>
       <c r="S163" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>583</v>
+        <v>608</v>
       </c>
       <c r="B164">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C164" t="s">
-        <v>584</v>
+        <v>609</v>
       </c>
       <c r="D164" t="s">
-        <v>585</v>
+        <v>610</v>
       </c>
       <c r="H164" t="s">
-        <v>563</v>
+        <v>611</v>
       </c>
       <c r="L164" t="s">
-        <v>586</v>
+        <v>612</v>
       </c>
       <c r="P164" t="s">
         <v>24</v>
       </c>
       <c r="Q164" t="s">
         <v>24</v>
       </c>
       <c r="R164" t="s">
         <v>24</v>
       </c>
       <c r="S164" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>583</v>
+        <v>608</v>
       </c>
       <c r="B165">
         <v>60</v>
       </c>
       <c r="C165" t="s">
-        <v>587</v>
+        <v>609</v>
       </c>
       <c r="D165" t="s">
-        <v>588</v>
+        <v>610</v>
       </c>
       <c r="H165" t="s">
-        <v>589</v>
+        <v>611</v>
       </c>
       <c r="L165" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="P165" t="s">
         <v>24</v>
       </c>
       <c r="Q165" t="s">
         <v>24</v>
       </c>
       <c r="R165" t="s">
         <v>24</v>
       </c>
       <c r="S165" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>583</v>
+        <v>614</v>
       </c>
       <c r="B166">
         <v>128</v>
       </c>
       <c r="C166" t="s">
-        <v>584</v>
+        <v>615</v>
       </c>
       <c r="D166" t="s">
-        <v>585</v>
+        <v>439</v>
       </c>
       <c r="H166" t="s">
-        <v>563</v>
+        <v>616</v>
       </c>
       <c r="L166" t="s">
-        <v>591</v>
+        <v>617</v>
       </c>
       <c r="P166" t="s">
         <v>24</v>
       </c>
       <c r="Q166" t="s">
         <v>24</v>
       </c>
       <c r="R166" t="s">
         <v>24</v>
       </c>
       <c r="S166" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>583</v>
+        <v>614</v>
       </c>
       <c r="B167">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C167" t="s">
-        <v>587</v>
+        <v>615</v>
       </c>
       <c r="D167" t="s">
-        <v>588</v>
+        <v>439</v>
       </c>
       <c r="H167" t="s">
-        <v>589</v>
+        <v>616</v>
       </c>
       <c r="L167" t="s">
-        <v>592</v>
+        <v>618</v>
       </c>
       <c r="P167" t="s">
         <v>24</v>
       </c>
       <c r="Q167" t="s">
         <v>24</v>
       </c>
       <c r="R167" t="s">
         <v>24</v>
       </c>
       <c r="S167" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
-        <v>593</v>
+        <v>619</v>
       </c>
       <c r="B168">
         <v>60</v>
       </c>
-      <c r="C168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D168" t="s">
-        <v>595</v>
+        <v>620</v>
       </c>
       <c r="H168" t="s">
-        <v>596</v>
+        <v>621</v>
       </c>
       <c r="L168" t="s">
-        <v>597</v>
+        <v>622</v>
       </c>
       <c r="P168" t="s">
         <v>24</v>
       </c>
       <c r="Q168" t="s">
         <v>24</v>
       </c>
       <c r="R168" t="s">
         <v>24</v>
       </c>
       <c r="S168" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>593</v>
+        <v>619</v>
       </c>
       <c r="B169">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>60</v>
       </c>
       <c r="D169" t="s">
-        <v>599</v>
+        <v>620</v>
       </c>
       <c r="H169" t="s">
-        <v>563</v>
+        <v>621</v>
       </c>
       <c r="L169" t="s">
-        <v>600</v>
+        <v>622</v>
       </c>
       <c r="P169" t="s">
         <v>24</v>
       </c>
       <c r="Q169" t="s">
         <v>24</v>
       </c>
       <c r="R169" t="s">
         <v>24</v>
       </c>
       <c r="S169" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>593</v>
+        <v>623</v>
       </c>
       <c r="B170">
         <v>60</v>
       </c>
       <c r="C170" t="s">
-        <v>594</v>
+        <v>624</v>
       </c>
       <c r="D170" t="s">
-        <v>595</v>
+        <v>625</v>
       </c>
       <c r="H170" t="s">
-        <v>596</v>
+        <v>626</v>
       </c>
       <c r="L170" t="s">
-        <v>601</v>
+        <v>627</v>
       </c>
       <c r="P170" t="s">
         <v>24</v>
       </c>
       <c r="Q170" t="s">
         <v>24</v>
       </c>
       <c r="R170" t="s">
         <v>24</v>
       </c>
       <c r="S170" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>593</v>
+        <v>623</v>
       </c>
       <c r="B171">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C171" t="s">
-        <v>598</v>
+        <v>628</v>
       </c>
       <c r="D171" t="s">
-        <v>599</v>
+        <v>530</v>
       </c>
       <c r="H171" t="s">
-        <v>563</v>
+        <v>629</v>
       </c>
       <c r="L171" t="s">
-        <v>602</v>
+        <v>630</v>
       </c>
       <c r="P171" t="s">
         <v>24</v>
       </c>
       <c r="Q171" t="s">
         <v>24</v>
       </c>
       <c r="R171" t="s">
         <v>24</v>
       </c>
       <c r="S171" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="B172">
         <v>60</v>
       </c>
       <c r="C172" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="D172" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="H172" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="L172" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
       <c r="P172" t="s">
         <v>24</v>
       </c>
       <c r="Q172" t="s">
         <v>24</v>
       </c>
       <c r="R172" t="s">
         <v>24</v>
       </c>
       <c r="S172" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="B173">
         <v>60</v>
       </c>
       <c r="C173" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
       <c r="D173" t="s">
-        <v>605</v>
+        <v>530</v>
       </c>
       <c r="H173" t="s">
-        <v>606</v>
+        <v>629</v>
       </c>
       <c r="L173" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="P173" t="s">
         <v>24</v>
       </c>
       <c r="Q173" t="s">
         <v>24</v>
       </c>
       <c r="R173" t="s">
         <v>24</v>
       </c>
       <c r="S173" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>609</v>
+        <v>631</v>
       </c>
       <c r="B174">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="C174" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="D174" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
       <c r="H174" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
       <c r="L174" t="s">
-        <v>613</v>
+        <v>634</v>
       </c>
       <c r="P174" t="s">
         <v>24</v>
       </c>
       <c r="Q174" t="s">
         <v>24</v>
       </c>
       <c r="R174" t="s">
         <v>24</v>
       </c>
       <c r="S174" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>609</v>
+        <v>631</v>
       </c>
       <c r="B175">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="C175" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="D175" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
       <c r="H175" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
       <c r="L175" t="s">
-        <v>614</v>
+        <v>635</v>
       </c>
       <c r="P175" t="s">
         <v>24</v>
       </c>
       <c r="Q175" t="s">
         <v>24</v>
       </c>
       <c r="R175" t="s">
         <v>24</v>
       </c>
       <c r="S175" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
-        <v>615</v>
+        <v>636</v>
       </c>
       <c r="B176">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C176" t="s">
-        <v>303</v>
+        <v>637</v>
       </c>
       <c r="D176" t="s">
+        <v>638</v>
+      </c>
+      <c r="H176" t="s">
         <v>616</v>
       </c>
-      <c r="H176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L176" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="P176" t="s">
         <v>24</v>
       </c>
       <c r="Q176" t="s">
         <v>24</v>
       </c>
       <c r="R176" t="s">
         <v>24</v>
       </c>
       <c r="S176" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>615</v>
+        <v>636</v>
       </c>
       <c r="B177">
         <v>60</v>
       </c>
       <c r="C177" t="s">
-        <v>303</v>
+        <v>640</v>
       </c>
       <c r="D177" t="s">
-        <v>616</v>
+        <v>641</v>
       </c>
       <c r="H177" t="s">
-        <v>617</v>
+        <v>642</v>
       </c>
       <c r="L177" t="s">
-        <v>619</v>
+        <v>643</v>
       </c>
       <c r="P177" t="s">
         <v>24</v>
       </c>
       <c r="Q177" t="s">
         <v>24</v>
       </c>
       <c r="R177" t="s">
         <v>24</v>
       </c>
       <c r="S177" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="B178">
         <v>128</v>
       </c>
       <c r="C178" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="D178" t="s">
-        <v>622</v>
+        <v>638</v>
       </c>
       <c r="H178" t="s">
-        <v>563</v>
+        <v>616</v>
       </c>
       <c r="L178" t="s">
-        <v>623</v>
+        <v>644</v>
       </c>
       <c r="P178" t="s">
         <v>24</v>
       </c>
       <c r="Q178" t="s">
         <v>24</v>
       </c>
       <c r="R178" t="s">
         <v>24</v>
       </c>
       <c r="S178" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="B179">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C179" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
       <c r="D179" t="s">
-        <v>622</v>
+        <v>641</v>
       </c>
       <c r="H179" t="s">
-        <v>563</v>
+        <v>642</v>
       </c>
       <c r="L179" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="P179" t="s">
         <v>24</v>
       </c>
       <c r="Q179" t="s">
         <v>24</v>
       </c>
       <c r="R179" t="s">
         <v>24</v>
       </c>
       <c r="S179" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="B180">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C180" t="s">
-        <v>551</v>
+        <v>647</v>
       </c>
       <c r="D180" t="s">
-        <v>579</v>
+        <v>648</v>
       </c>
       <c r="H180" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="L180" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
       <c r="P180" t="s">
         <v>24</v>
       </c>
       <c r="Q180" t="s">
         <v>24</v>
       </c>
       <c r="R180" t="s">
         <v>24</v>
       </c>
       <c r="S180" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="B181">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="C181" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="D181" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="H181" t="s">
-        <v>630</v>
+        <v>616</v>
       </c>
       <c r="L181" t="s">
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="P181" t="s">
         <v>24</v>
       </c>
       <c r="Q181" t="s">
         <v>24</v>
       </c>
       <c r="R181" t="s">
         <v>24</v>
       </c>
       <c r="S181" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="B182">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C182" t="s">
-        <v>551</v>
+        <v>647</v>
       </c>
       <c r="D182" t="s">
-        <v>579</v>
+        <v>648</v>
       </c>
       <c r="H182" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="L182" t="s">
-        <v>632</v>
+        <v>654</v>
       </c>
       <c r="P182" t="s">
         <v>24</v>
       </c>
       <c r="Q182" t="s">
         <v>24</v>
       </c>
       <c r="R182" t="s">
         <v>24</v>
       </c>
       <c r="S182" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="B183">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="C183" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="D183" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="H183" t="s">
-        <v>630</v>
+        <v>616</v>
       </c>
       <c r="L183" t="s">
-        <v>633</v>
+        <v>655</v>
       </c>
       <c r="P183" t="s">
         <v>24</v>
       </c>
       <c r="Q183" t="s">
         <v>24</v>
       </c>
       <c r="R183" t="s">
         <v>24</v>
       </c>
       <c r="S183" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
       <c r="B184">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C184" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="D184" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="H184" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="L184" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="P184" t="s">
         <v>24</v>
       </c>
       <c r="Q184" t="s">
         <v>24</v>
       </c>
       <c r="R184" t="s">
         <v>24</v>
       </c>
       <c r="S184" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
       <c r="B185">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C185" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="D185" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="H185" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="L185" t="s">
-        <v>639</v>
+        <v>661</v>
       </c>
       <c r="P185" t="s">
         <v>24</v>
       </c>
       <c r="Q185" t="s">
         <v>24</v>
       </c>
       <c r="R185" t="s">
         <v>24</v>
       </c>
       <c r="S185" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="B186">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C186" t="s">
-        <v>551</v>
+        <v>663</v>
       </c>
       <c r="D186" t="s">
-        <v>641</v>
+        <v>664</v>
       </c>
       <c r="H186" t="s">
-        <v>642</v>
+        <v>665</v>
       </c>
       <c r="L186" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
       <c r="P186" t="s">
         <v>24</v>
       </c>
       <c r="Q186" t="s">
         <v>24</v>
       </c>
       <c r="R186" t="s">
         <v>24</v>
       </c>
       <c r="S186" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="B187">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C187" t="s">
-        <v>551</v>
+        <v>663</v>
       </c>
       <c r="D187" t="s">
-        <v>641</v>
+        <v>664</v>
       </c>
       <c r="H187" t="s">
-        <v>642</v>
+        <v>665</v>
       </c>
       <c r="L187" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
       <c r="P187" t="s">
         <v>24</v>
       </c>
       <c r="Q187" t="s">
         <v>24</v>
       </c>
       <c r="R187" t="s">
         <v>24</v>
       </c>
       <c r="S187" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>645</v>
+        <v>668</v>
       </c>
       <c r="B188">
         <v>60</v>
       </c>
       <c r="C188" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
       <c r="D188" t="s">
-        <v>646</v>
+        <v>669</v>
       </c>
       <c r="H188" t="s">
-        <v>647</v>
+        <v>670</v>
       </c>
       <c r="L188" t="s">
-        <v>648</v>
+        <v>671</v>
       </c>
       <c r="P188" t="s">
         <v>24</v>
       </c>
       <c r="Q188" t="s">
         <v>24</v>
       </c>
       <c r="R188" t="s">
         <v>24</v>
       </c>
       <c r="S188" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>645</v>
+        <v>668</v>
       </c>
       <c r="B189">
         <v>60</v>
       </c>
       <c r="C189" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
       <c r="D189" t="s">
-        <v>646</v>
+        <v>669</v>
       </c>
       <c r="H189" t="s">
-        <v>647</v>
+        <v>670</v>
       </c>
       <c r="L189" t="s">
-        <v>649</v>
+        <v>672</v>
       </c>
       <c r="P189" t="s">
         <v>24</v>
       </c>
       <c r="Q189" t="s">
         <v>24</v>
       </c>
       <c r="R189" t="s">
         <v>24</v>
       </c>
       <c r="S189" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>650</v>
+        <v>673</v>
       </c>
       <c r="B190">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C190" t="s">
-        <v>651</v>
+        <v>674</v>
       </c>
       <c r="D190" t="s">
-        <v>652</v>
+        <v>675</v>
       </c>
       <c r="H190" t="s">
-        <v>653</v>
+        <v>616</v>
       </c>
       <c r="L190" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="P190" t="s">
         <v>24</v>
       </c>
       <c r="Q190" t="s">
         <v>24</v>
       </c>
       <c r="R190" t="s">
         <v>24</v>
       </c>
       <c r="S190" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>650</v>
+        <v>673</v>
       </c>
       <c r="B191">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C191" t="s">
-        <v>651</v>
+        <v>674</v>
       </c>
       <c r="D191" t="s">
-        <v>652</v>
+        <v>675</v>
       </c>
       <c r="H191" t="s">
-        <v>653</v>
+        <v>616</v>
       </c>
       <c r="L191" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="P191" t="s">
         <v>24</v>
       </c>
       <c r="Q191" t="s">
         <v>24</v>
       </c>
       <c r="R191" t="s">
         <v>24</v>
       </c>
       <c r="S191" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
       <c r="B192">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C192" t="s">
-        <v>657</v>
+        <v>604</v>
       </c>
       <c r="D192" t="s">
-        <v>658</v>
+        <v>632</v>
       </c>
       <c r="H192" t="s">
-        <v>659</v>
+        <v>679</v>
       </c>
       <c r="L192" t="s">
-        <v>660</v>
+        <v>680</v>
       </c>
       <c r="P192" t="s">
         <v>24</v>
       </c>
       <c r="Q192" t="s">
         <v>24</v>
       </c>
       <c r="R192" t="s">
         <v>24</v>
       </c>
       <c r="S192" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
       <c r="B193">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C193" t="s">
-        <v>657</v>
+        <v>681</v>
       </c>
       <c r="D193" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="H193" t="s">
-        <v>659</v>
+        <v>683</v>
       </c>
       <c r="L193" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
       <c r="P193" t="s">
         <v>24</v>
       </c>
       <c r="Q193" t="s">
         <v>24</v>
       </c>
       <c r="R193" t="s">
         <v>24</v>
       </c>
       <c r="S193" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="B194">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C194" t="s">
-        <v>303</v>
+        <v>604</v>
       </c>
       <c r="D194" t="s">
-        <v>663</v>
+        <v>632</v>
       </c>
       <c r="H194" t="s">
-        <v>664</v>
+        <v>679</v>
       </c>
       <c r="L194" t="s">
-        <v>665</v>
+        <v>685</v>
       </c>
       <c r="P194" t="s">
         <v>24</v>
       </c>
       <c r="Q194" t="s">
         <v>24</v>
       </c>
       <c r="R194" t="s">
         <v>24</v>
       </c>
       <c r="S194" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="B195">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C195" t="s">
-        <v>551</v>
+        <v>681</v>
       </c>
       <c r="D195" t="s">
-        <v>533</v>
+        <v>682</v>
       </c>
       <c r="H195" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="L195" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
       <c r="P195" t="s">
         <v>24</v>
       </c>
       <c r="Q195" t="s">
         <v>24</v>
       </c>
       <c r="R195" t="s">
         <v>24</v>
       </c>
       <c r="S195" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="B196">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C196" t="s">
-        <v>303</v>
+        <v>688</v>
       </c>
       <c r="D196" t="s">
-        <v>663</v>
+        <v>689</v>
       </c>
       <c r="H196" t="s">
-        <v>664</v>
+        <v>690</v>
       </c>
       <c r="L196" t="s">
-        <v>668</v>
+        <v>691</v>
       </c>
       <c r="P196" t="s">
         <v>24</v>
       </c>
       <c r="Q196" t="s">
         <v>24</v>
       </c>
       <c r="R196" t="s">
         <v>24</v>
       </c>
       <c r="S196" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="B197">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C197" t="s">
-        <v>551</v>
+        <v>688</v>
       </c>
       <c r="D197" t="s">
-        <v>533</v>
+        <v>689</v>
       </c>
       <c r="H197" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
       <c r="L197" t="s">
-        <v>669</v>
+        <v>692</v>
       </c>
       <c r="P197" t="s">
         <v>24</v>
       </c>
       <c r="Q197" t="s">
         <v>24</v>
       </c>
       <c r="R197" t="s">
         <v>24</v>
       </c>
       <c r="S197" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
       <c r="B198">
         <v>60</v>
       </c>
       <c r="C198" t="s">
-        <v>35</v>
+        <v>604</v>
       </c>
       <c r="D198" t="s">
-        <v>671</v>
+        <v>694</v>
       </c>
       <c r="H198" t="s">
-        <v>672</v>
+        <v>695</v>
       </c>
       <c r="L198" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="P198" t="s">
         <v>24</v>
       </c>
       <c r="Q198" t="s">
         <v>24</v>
       </c>
       <c r="R198" t="s">
         <v>24</v>
       </c>
       <c r="S198" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
       <c r="B199">
         <v>60</v>
       </c>
       <c r="C199" t="s">
-        <v>35</v>
+        <v>604</v>
       </c>
       <c r="D199" t="s">
-        <v>671</v>
+        <v>694</v>
       </c>
       <c r="H199" t="s">
-        <v>672</v>
+        <v>695</v>
       </c>
       <c r="L199" t="s">
-        <v>674</v>
+        <v>697</v>
       </c>
       <c r="P199" t="s">
         <v>24</v>
       </c>
       <c r="Q199" t="s">
         <v>24</v>
       </c>
       <c r="R199" t="s">
         <v>24</v>
       </c>
       <c r="S199" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" t="s">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="B200">
         <v>60</v>
       </c>
       <c r="C200" t="s">
-        <v>676</v>
+        <v>330</v>
       </c>
       <c r="D200" t="s">
-        <v>677</v>
+        <v>699</v>
       </c>
       <c r="H200" t="s">
-        <v>678</v>
+        <v>700</v>
       </c>
       <c r="L200" t="s">
-        <v>679</v>
+        <v>701</v>
       </c>
       <c r="P200" t="s">
         <v>24</v>
       </c>
       <c r="Q200" t="s">
         <v>24</v>
       </c>
       <c r="R200" t="s">
         <v>24</v>
       </c>
       <c r="S200" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" t="s">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="B201">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="C201" t="s">
-        <v>680</v>
+        <v>330</v>
       </c>
       <c r="D201" t="s">
-        <v>681</v>
+        <v>699</v>
       </c>
       <c r="H201" t="s">
-        <v>682</v>
+        <v>700</v>
       </c>
       <c r="L201" t="s">
-        <v>683</v>
+        <v>702</v>
       </c>
       <c r="P201" t="s">
         <v>24</v>
       </c>
       <c r="Q201" t="s">
         <v>24</v>
       </c>
       <c r="R201" t="s">
         <v>24</v>
       </c>
       <c r="S201" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" t="s">
-        <v>675</v>
+        <v>703</v>
       </c>
       <c r="B202">
         <v>60</v>
       </c>
       <c r="C202" t="s">
-        <v>676</v>
+        <v>704</v>
       </c>
       <c r="D202" t="s">
-        <v>677</v>
+        <v>705</v>
       </c>
       <c r="H202" t="s">
-        <v>678</v>
+        <v>706</v>
       </c>
       <c r="L202" t="s">
-        <v>684</v>
+        <v>707</v>
       </c>
       <c r="P202" t="s">
         <v>24</v>
       </c>
       <c r="Q202" t="s">
         <v>24</v>
       </c>
       <c r="R202" t="s">
         <v>24</v>
       </c>
       <c r="S202" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" t="s">
-        <v>675</v>
+        <v>703</v>
       </c>
       <c r="B203">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="C203" t="s">
-        <v>680</v>
+        <v>704</v>
       </c>
       <c r="D203" t="s">
-        <v>681</v>
+        <v>705</v>
       </c>
       <c r="H203" t="s">
-        <v>682</v>
+        <v>706</v>
       </c>
       <c r="L203" t="s">
-        <v>685</v>
+        <v>708</v>
       </c>
       <c r="P203" t="s">
         <v>24</v>
       </c>
       <c r="Q203" t="s">
         <v>24</v>
       </c>
       <c r="R203" t="s">
         <v>24</v>
       </c>
       <c r="S203" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" t="s">
-        <v>686</v>
+        <v>709</v>
       </c>
       <c r="B204">
         <v>60</v>
       </c>
       <c r="C204" t="s">
-        <v>687</v>
+        <v>710</v>
       </c>
       <c r="D204" t="s">
-        <v>688</v>
+        <v>711</v>
+      </c>
+      <c r="H204" t="s">
+        <v>712</v>
       </c>
       <c r="L204" t="s">
-        <v>689</v>
+        <v>713</v>
       </c>
       <c r="P204" t="s">
         <v>24</v>
       </c>
       <c r="Q204" t="s">
         <v>24</v>
       </c>
       <c r="R204" t="s">
         <v>24</v>
       </c>
       <c r="S204" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" t="s">
-        <v>686</v>
+        <v>709</v>
       </c>
       <c r="B205">
         <v>60</v>
       </c>
       <c r="C205" t="s">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="D205" t="s">
-        <v>691</v>
+        <v>711</v>
+      </c>
+      <c r="H205" t="s">
+        <v>712</v>
       </c>
       <c r="L205" t="s">
-        <v>692</v>
+        <v>714</v>
       </c>
       <c r="P205" t="s">
         <v>24</v>
       </c>
       <c r="Q205" t="s">
         <v>24</v>
       </c>
       <c r="R205" t="s">
         <v>24</v>
       </c>
       <c r="S205" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" t="s">
-        <v>686</v>
+        <v>715</v>
       </c>
       <c r="B206">
         <v>60</v>
       </c>
       <c r="C206" t="s">
-        <v>693</v>
+        <v>356</v>
       </c>
       <c r="D206" t="s">
-        <v>694</v>
+        <v>716</v>
+      </c>
+      <c r="H206" t="s">
+        <v>717</v>
       </c>
       <c r="L206" t="s">
-        <v>695</v>
+        <v>718</v>
       </c>
       <c r="P206" t="s">
         <v>24</v>
       </c>
       <c r="Q206" t="s">
         <v>24</v>
       </c>
       <c r="R206" t="s">
         <v>24</v>
       </c>
       <c r="S206" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" t="s">
-        <v>686</v>
+        <v>715</v>
       </c>
       <c r="B207">
         <v>60</v>
       </c>
       <c r="C207" t="s">
-        <v>687</v>
+        <v>604</v>
       </c>
       <c r="D207" t="s">
-        <v>688</v>
+        <v>586</v>
+      </c>
+      <c r="H207" t="s">
+        <v>719</v>
       </c>
       <c r="L207" t="s">
-        <v>696</v>
+        <v>720</v>
       </c>
       <c r="P207" t="s">
         <v>24</v>
       </c>
       <c r="Q207" t="s">
         <v>24</v>
       </c>
       <c r="R207" t="s">
         <v>24</v>
       </c>
       <c r="S207" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" t="s">
-        <v>686</v>
+        <v>715</v>
       </c>
       <c r="B208">
         <v>60</v>
       </c>
       <c r="C208" t="s">
-        <v>690</v>
+        <v>356</v>
       </c>
       <c r="D208" t="s">
-        <v>691</v>
+        <v>716</v>
+      </c>
+      <c r="H208" t="s">
+        <v>717</v>
       </c>
       <c r="L208" t="s">
-        <v>697</v>
+        <v>721</v>
       </c>
       <c r="P208" t="s">
         <v>24</v>
       </c>
       <c r="Q208" t="s">
         <v>24</v>
       </c>
       <c r="R208" t="s">
         <v>24</v>
       </c>
       <c r="S208" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="B209">
-        <v>272</v>
+        <v>60</v>
       </c>
       <c r="C209" t="s">
-        <v>699</v>
+        <v>604</v>
       </c>
       <c r="D209" t="s">
-        <v>700</v>
+        <v>586</v>
       </c>
       <c r="H209" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="L209" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="P209" t="s">
         <v>24</v>
       </c>
       <c r="Q209" t="s">
         <v>24</v>
       </c>
       <c r="R209" t="s">
         <v>24</v>
       </c>
       <c r="S209" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" t="s">
-        <v>698</v>
+        <v>723</v>
       </c>
       <c r="B210">
         <v>60</v>
       </c>
       <c r="C210" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="D210" t="s">
-        <v>703</v>
+        <v>724</v>
       </c>
       <c r="H210" t="s">
-        <v>704</v>
+        <v>725</v>
       </c>
       <c r="L210" t="s">
-        <v>705</v>
+        <v>726</v>
       </c>
       <c r="P210" t="s">
         <v>24</v>
       </c>
       <c r="Q210" t="s">
         <v>24</v>
       </c>
       <c r="R210" t="s">
         <v>24</v>
       </c>
       <c r="S210" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="B211">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C211" t="s">
-        <v>277</v>
+        <v>87</v>
       </c>
       <c r="D211" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="H211" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="L211" t="s">
-        <v>709</v>
+        <v>727</v>
       </c>
       <c r="P211" t="s">
         <v>24</v>
       </c>
       <c r="Q211" t="s">
         <v>24</v>
       </c>
       <c r="R211" t="s">
         <v>24</v>
       </c>
       <c r="S211" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="B212">
         <v>60</v>
       </c>
       <c r="C212" t="s">
-        <v>277</v>
+        <v>729</v>
       </c>
       <c r="D212" t="s">
-        <v>710</v>
+        <v>730</v>
       </c>
       <c r="H212" t="s">
-        <v>711</v>
+        <v>731</v>
       </c>
       <c r="L212" t="s">
-        <v>712</v>
+        <v>732</v>
       </c>
       <c r="P212" t="s">
         <v>24</v>
       </c>
       <c r="Q212" t="s">
         <v>24</v>
       </c>
       <c r="R212" t="s">
         <v>24</v>
       </c>
       <c r="S212" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="B213">
-        <v>60</v>
+        <v>172</v>
       </c>
       <c r="C213" t="s">
-        <v>35</v>
+        <v>733</v>
       </c>
       <c r="D213" t="s">
-        <v>713</v>
+        <v>734</v>
       </c>
       <c r="H213" t="s">
-        <v>714</v>
+        <v>735</v>
       </c>
       <c r="L213" t="s">
-        <v>715</v>
+        <v>736</v>
       </c>
       <c r="P213" t="s">
         <v>24</v>
       </c>
       <c r="Q213" t="s">
         <v>24</v>
       </c>
       <c r="R213" t="s">
         <v>24</v>
       </c>
       <c r="S213" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="B214">
         <v>60</v>
       </c>
       <c r="C214" t="s">
-        <v>35</v>
+        <v>729</v>
       </c>
       <c r="D214" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="H214" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="L214" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="P214" t="s">
         <v>24</v>
       </c>
       <c r="Q214" t="s">
         <v>24</v>
       </c>
       <c r="R214" t="s">
         <v>24</v>
       </c>
       <c r="S214" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="B215">
-        <v>60</v>
+        <v>172</v>
       </c>
       <c r="C215" t="s">
-        <v>720</v>
+        <v>733</v>
       </c>
       <c r="D215" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="H215" t="s">
-        <v>722</v>
+        <v>735</v>
       </c>
       <c r="L215" t="s">
-        <v>723</v>
+        <v>738</v>
       </c>
       <c r="P215" t="s">
         <v>24</v>
       </c>
       <c r="Q215" t="s">
         <v>24</v>
       </c>
       <c r="R215" t="s">
         <v>24</v>
       </c>
       <c r="S215" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="B216">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C216" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="D216" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>741</v>
       </c>
       <c r="L216" t="s">
-        <v>727</v>
+        <v>742</v>
       </c>
       <c r="P216" t="s">
         <v>24</v>
       </c>
       <c r="Q216" t="s">
         <v>24</v>
       </c>
       <c r="R216" t="s">
         <v>24</v>
       </c>
       <c r="S216" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="B217">
         <v>60</v>
       </c>
       <c r="C217" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="D217" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="L217" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="P217" t="s">
         <v>24</v>
       </c>
       <c r="Q217" t="s">
         <v>24</v>
       </c>
       <c r="R217" t="s">
         <v>24</v>
       </c>
       <c r="S217" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="B218">
-        <v>278</v>
+        <v>60</v>
       </c>
       <c r="C218" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="D218" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="L218" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="P218" t="s">
         <v>24</v>
       </c>
       <c r="Q218" t="s">
         <v>24</v>
       </c>
       <c r="R218" t="s">
         <v>24</v>
       </c>
       <c r="S218" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B219">
-        <v>161</v>
+        <v>60</v>
       </c>
       <c r="C219" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="D219" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="L219" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="P219" t="s">
         <v>24</v>
       </c>
       <c r="Q219" t="s">
         <v>24</v>
       </c>
       <c r="R219" t="s">
         <v>24</v>
       </c>
       <c r="S219" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="B220">
         <v>60</v>
       </c>
       <c r="C220" t="s">
         <v>743</v>
       </c>
       <c r="D220" t="s">
         <v>744</v>
       </c>
-      <c r="H220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L220" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="P220" t="s">
         <v>24</v>
       </c>
       <c r="Q220" t="s">
         <v>24</v>
       </c>
       <c r="R220" t="s">
         <v>24</v>
       </c>
       <c r="S220" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:19">
       <c r="A221" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="B221">
-        <v>71</v>
+        <v>272</v>
       </c>
       <c r="C221" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="D221" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="H221" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="L221" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="P221" t="s">
         <v>24</v>
       </c>
       <c r="Q221" t="s">
         <v>24</v>
       </c>
       <c r="R221" t="s">
         <v>24</v>
       </c>
       <c r="S221" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="222" spans="1:19">
       <c r="A222" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="B222">
-        <v>202</v>
+        <v>60</v>
       </c>
       <c r="C222" t="s">
-        <v>752</v>
+        <v>87</v>
       </c>
       <c r="D222" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="H222" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="L222" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="P222" t="s">
         <v>24</v>
       </c>
       <c r="Q222" t="s">
         <v>24</v>
       </c>
       <c r="R222" t="s">
         <v>24</v>
       </c>
       <c r="S222" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
       <c r="B223">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C223" t="s">
-        <v>551</v>
+        <v>330</v>
       </c>
       <c r="D223" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="H223" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="L223" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="P223" t="s">
         <v>24</v>
       </c>
       <c r="Q223" t="s">
         <v>24</v>
       </c>
       <c r="R223" t="s">
         <v>24</v>
       </c>
       <c r="S223" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224" t="s">
         <v>759</v>
       </c>
       <c r="B224">
         <v>60</v>
       </c>
       <c r="C224" t="s">
-        <v>760</v>
+        <v>330</v>
       </c>
       <c r="D224" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="H224" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="L224" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="P224" t="s">
         <v>24</v>
       </c>
       <c r="Q224" t="s">
         <v>24</v>
       </c>
       <c r="R224" t="s">
         <v>24</v>
       </c>
       <c r="S224" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="B225">
-        <v>185</v>
+        <v>60</v>
       </c>
       <c r="C225" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="D225" t="s">
-        <v>734</v>
+        <v>766</v>
       </c>
       <c r="H225" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="L225" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="P225" t="s">
         <v>24</v>
       </c>
       <c r="Q225" t="s">
         <v>24</v>
       </c>
       <c r="R225" t="s">
         <v>24</v>
       </c>
       <c r="S225" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="226" spans="1:19">
       <c r="A226" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
       <c r="B226">
-        <v>213</v>
+        <v>60</v>
       </c>
       <c r="C226" t="s">
-        <v>768</v>
+        <v>87</v>
       </c>
       <c r="D226" t="s">
-        <v>585</v>
+        <v>769</v>
       </c>
       <c r="H226" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="L226" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="P226" t="s">
         <v>24</v>
       </c>
       <c r="Q226" t="s">
         <v>24</v>
       </c>
       <c r="R226" t="s">
         <v>24</v>
       </c>
       <c r="S226" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="B227">
         <v>60</v>
       </c>
       <c r="C227" t="s">
-        <v>35</v>
+        <v>773</v>
       </c>
       <c r="D227" t="s">
-        <v>59</v>
+        <v>774</v>
       </c>
       <c r="H227" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="L227" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="P227" t="s">
         <v>24</v>
       </c>
       <c r="Q227" t="s">
         <v>24</v>
       </c>
       <c r="R227" t="s">
         <v>24</v>
       </c>
       <c r="S227" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="B228">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="C228" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="D228" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="H228" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="L228" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="P228" t="s">
         <v>24</v>
       </c>
       <c r="Q228" t="s">
         <v>24</v>
       </c>
       <c r="R228" t="s">
         <v>24</v>
       </c>
       <c r="S228" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="B229">
         <v>60</v>
       </c>
       <c r="C229" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="D229" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="H229" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="L229" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="P229" t="s">
         <v>24</v>
       </c>
       <c r="Q229" t="s">
         <v>24</v>
       </c>
       <c r="R229" t="s">
         <v>24</v>
       </c>
       <c r="S229" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B230">
-        <v>60</v>
+        <v>278</v>
       </c>
       <c r="C230" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="D230" t="s">
-        <v>784</v>
+        <v>787</v>
+      </c>
+      <c r="H230" t="s">
+        <v>788</v>
       </c>
       <c r="L230" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="P230" t="s">
         <v>24</v>
       </c>
       <c r="Q230" t="s">
         <v>24</v>
       </c>
       <c r="R230" t="s">
         <v>24</v>
       </c>
       <c r="S230" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="B231">
-        <v>60</v>
+        <v>161</v>
       </c>
       <c r="C231" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="D231" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="H231" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="L231" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="P231" t="s">
         <v>24</v>
       </c>
       <c r="Q231" t="s">
         <v>24</v>
       </c>
       <c r="R231" t="s">
         <v>24</v>
       </c>
       <c r="S231" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="232" spans="1:19">
       <c r="A232" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="B232">
         <v>60</v>
       </c>
       <c r="C232" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="D232" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="H232" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="L232" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="P232" t="s">
         <v>24</v>
       </c>
       <c r="Q232" t="s">
         <v>24</v>
       </c>
       <c r="R232" t="s">
         <v>24</v>
       </c>
       <c r="S232" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="B233">
-        <v>147</v>
+        <v>71</v>
+      </c>
+      <c r="C233" t="s">
+        <v>801</v>
       </c>
       <c r="D233" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="H233" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="L233" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="P233" t="s">
         <v>24</v>
       </c>
       <c r="Q233" t="s">
         <v>24</v>
       </c>
       <c r="R233" t="s">
         <v>24</v>
       </c>
       <c r="S233" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="B234">
-        <v>60</v>
+        <v>202</v>
       </c>
       <c r="C234" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="D234" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="H234" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="L234" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="P234" t="s">
         <v>24</v>
       </c>
       <c r="Q234" t="s">
         <v>24</v>
       </c>
       <c r="R234" t="s">
         <v>24</v>
       </c>
       <c r="S234" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="B235">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C235" t="s">
-        <v>35</v>
+        <v>604</v>
       </c>
       <c r="D235" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="H235" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="L235" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="P235" t="s">
         <v>24</v>
       </c>
       <c r="Q235" t="s">
         <v>24</v>
       </c>
       <c r="R235" t="s">
         <v>24</v>
       </c>
       <c r="S235" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="B236">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="C236" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="D236" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="H236" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="L236" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="P236" t="s">
         <v>24</v>
       </c>
       <c r="Q236" t="s">
         <v>24</v>
       </c>
       <c r="R236" t="s">
         <v>24</v>
       </c>
       <c r="S236" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="B237">
-        <v>60</v>
+        <v>185</v>
       </c>
       <c r="C237" t="s">
-        <v>813</v>
+        <v>120</v>
       </c>
       <c r="D237" t="s">
-        <v>814</v>
+        <v>787</v>
       </c>
       <c r="H237" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="L237" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="P237" t="s">
         <v>24</v>
       </c>
       <c r="Q237" t="s">
         <v>24</v>
       </c>
       <c r="R237" t="s">
         <v>24</v>
       </c>
       <c r="S237" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="B238">
-        <v>107</v>
+        <v>213</v>
       </c>
       <c r="C238" t="s">
-        <v>35</v>
+        <v>821</v>
       </c>
       <c r="D238" t="s">
-        <v>818</v>
+        <v>638</v>
       </c>
       <c r="H238" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="L238" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="P238" t="s">
         <v>24</v>
       </c>
       <c r="Q238" t="s">
         <v>24</v>
       </c>
       <c r="R238" t="s">
         <v>24</v>
       </c>
       <c r="S238" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="239" spans="1:19">
       <c r="A239" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="B239">
         <v>60</v>
       </c>
       <c r="C239" t="s">
-        <v>821</v>
+        <v>87</v>
       </c>
       <c r="D239" t="s">
-        <v>822</v>
+        <v>111</v>
       </c>
       <c r="H239" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="L239" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="P239" t="s">
         <v>24</v>
       </c>
       <c r="Q239" t="s">
         <v>24</v>
       </c>
       <c r="R239" t="s">
         <v>24</v>
       </c>
       <c r="S239" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="240" spans="1:19">
       <c r="A240" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B240">
         <v>60</v>
       </c>
       <c r="C240" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D240" t="s">
-        <v>792</v>
+        <v>828</v>
       </c>
       <c r="H240" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="L240" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="P240" t="s">
         <v>24</v>
       </c>
       <c r="Q240" t="s">
         <v>24</v>
       </c>
       <c r="R240" t="s">
         <v>24</v>
       </c>
       <c r="S240" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="B241">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C241" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D241" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="H241" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="L241" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="P241" t="s">
         <v>24</v>
       </c>
       <c r="Q241" t="s">
         <v>24</v>
       </c>
       <c r="R241" t="s">
         <v>24</v>
       </c>
       <c r="S241" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="242" spans="1:19">
       <c r="A242" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B242">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C242" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D242" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="H242" t="s">
         <v>837</v>
       </c>
       <c r="L242" t="s">
         <v>838</v>
       </c>
       <c r="P242" t="s">
         <v>24</v>
       </c>
       <c r="Q242" t="s">
         <v>24</v>
       </c>
       <c r="R242" t="s">
         <v>24</v>
       </c>
       <c r="S242" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243" t="s">
         <v>839</v>
       </c>
       <c r="B243">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C243" t="s">
         <v>840</v>
       </c>
       <c r="D243" t="s">
         <v>841</v>
       </c>
       <c r="H243" t="s">
         <v>842</v>
       </c>
       <c r="L243" t="s">
         <v>843</v>
       </c>
       <c r="P243" t="s">
         <v>24</v>
       </c>
       <c r="Q243" t="s">
         <v>24</v>
       </c>
       <c r="R243" t="s">
         <v>24</v>
       </c>
       <c r="S243" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" t="s">
+        <v>839</v>
+      </c>
+      <c r="B244">
+        <v>60</v>
+      </c>
+      <c r="C244" t="s">
         <v>844</v>
       </c>
-      <c r="B244">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="D244" t="s">
         <v>845</v>
       </c>
-      <c r="D244" t="s">
+      <c r="H244" t="s">
         <v>846</v>
       </c>
-      <c r="H244" t="s">
+      <c r="L244" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="P244" t="s">
         <v>24</v>
       </c>
       <c r="Q244" t="s">
         <v>24</v>
       </c>
       <c r="R244" t="s">
         <v>24</v>
       </c>
       <c r="S244" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="B245">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C245" t="s">
+        <v>147</v>
+      </c>
+      <c r="D245" t="s">
         <v>849</v>
       </c>
-      <c r="D245" t="s">
+      <c r="H245" t="s">
         <v>850</v>
       </c>
-      <c r="H245" t="s">
+      <c r="L245" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
       <c r="P245" t="s">
         <v>24</v>
       </c>
       <c r="Q245" t="s">
         <v>24</v>
       </c>
       <c r="R245" t="s">
         <v>24</v>
       </c>
       <c r="S245" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246" t="s">
+        <v>848</v>
+      </c>
+      <c r="B246">
+        <v>60</v>
+      </c>
+      <c r="C246" t="s">
+        <v>852</v>
+      </c>
+      <c r="D246" t="s">
         <v>853</v>
       </c>
-      <c r="B246">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="H246" t="s">
         <v>854</v>
       </c>
-      <c r="D246" t="s">
+      <c r="L246" t="s">
         <v>855</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
       <c r="P246" t="s">
         <v>24</v>
       </c>
       <c r="Q246" t="s">
         <v>24</v>
       </c>
       <c r="R246" t="s">
         <v>24</v>
       </c>
       <c r="S246" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="247" spans="1:19">
       <c r="A247" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="B247">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C247" t="s">
+        <v>87</v>
+      </c>
+      <c r="D247" t="s">
         <v>857</v>
       </c>
-      <c r="D247" t="s">
+      <c r="H247" t="s">
         <v>858</v>
       </c>
-      <c r="H247" t="s">
+      <c r="L247" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
       <c r="P247" t="s">
         <v>24</v>
       </c>
       <c r="Q247" t="s">
         <v>24</v>
       </c>
       <c r="R247" t="s">
         <v>24</v>
       </c>
       <c r="S247" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:19">
       <c r="A248" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="B248">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C248" t="s">
         <v>861</v>
       </c>
       <c r="D248" t="s">
         <v>862</v>
       </c>
       <c r="H248" t="s">
         <v>863</v>
       </c>
       <c r="L248" t="s">
         <v>864</v>
       </c>
       <c r="P248" t="s">
         <v>24</v>
       </c>
       <c r="Q248" t="s">
         <v>24</v>
       </c>
       <c r="R248" t="s">
         <v>24</v>
       </c>
       <c r="S248" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:19">
       <c r="A249" t="s">
         <v>865</v>
       </c>
       <c r="B249">
         <v>60</v>
       </c>
       <c r="C249" t="s">
-        <v>50</v>
+        <v>866</v>
       </c>
       <c r="D249" t="s">
-        <v>361</v>
+        <v>867</v>
       </c>
       <c r="H249" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="L249" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="P249" t="s">
         <v>24</v>
       </c>
       <c r="Q249" t="s">
         <v>24</v>
       </c>
       <c r="R249" t="s">
         <v>24</v>
       </c>
       <c r="S249" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="250" spans="1:19">
       <c r="A250" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="B250">
-        <v>134</v>
+        <v>107</v>
       </c>
       <c r="C250" t="s">
-        <v>868</v>
+        <v>87</v>
       </c>
       <c r="D250" t="s">
-        <v>792</v>
+        <v>871</v>
       </c>
       <c r="H250" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="L250" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="P250" t="s">
         <v>24</v>
       </c>
       <c r="Q250" t="s">
         <v>24</v>
       </c>
       <c r="R250" t="s">
         <v>24</v>
       </c>
       <c r="S250" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="251" spans="1:19">
       <c r="A251" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="B251">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="C251" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="D251" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="H251" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="L251" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="P251" t="s">
         <v>24</v>
       </c>
       <c r="Q251" t="s">
         <v>24</v>
       </c>
       <c r="R251" t="s">
         <v>24</v>
       </c>
       <c r="S251" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="252" spans="1:19">
       <c r="A252" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="B252">
         <v>60</v>
       </c>
       <c r="C252" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="D252" t="s">
-        <v>877</v>
+        <v>845</v>
       </c>
       <c r="H252" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="L252" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="P252" t="s">
         <v>24</v>
       </c>
       <c r="Q252" t="s">
         <v>24</v>
       </c>
       <c r="R252" t="s">
         <v>24</v>
       </c>
       <c r="S252" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="253" spans="1:19">
       <c r="A253" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="B253">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C253" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="D253" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="H253" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="L253" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="P253" t="s">
         <v>24</v>
       </c>
       <c r="Q253" t="s">
         <v>24</v>
       </c>
       <c r="R253" t="s">
         <v>24</v>
       </c>
       <c r="S253" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="254" spans="1:19">
       <c r="A254" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="B254">
-        <v>146</v>
+        <v>68</v>
       </c>
       <c r="C254" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="D254" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="H254" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="L254" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="P254" t="s">
         <v>24</v>
       </c>
       <c r="Q254" t="s">
         <v>24</v>
       </c>
       <c r="R254" t="s">
         <v>24</v>
       </c>
       <c r="S254" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:19">
       <c r="A255" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B255">
-        <v>127</v>
+        <v>89</v>
       </c>
       <c r="C255" t="s">
-        <v>45</v>
+        <v>893</v>
       </c>
       <c r="D255" t="s">
-        <v>46</v>
+        <v>894</v>
       </c>
       <c r="H255" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="L255" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="P255" t="s">
         <v>24</v>
       </c>
       <c r="Q255" t="s">
         <v>24</v>
       </c>
       <c r="R255" t="s">
         <v>24</v>
       </c>
       <c r="S255" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="256" spans="1:19">
       <c r="A256" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="B256">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C256" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="D256" t="s">
-        <v>792</v>
+        <v>899</v>
       </c>
       <c r="H256" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="L256" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="P256" t="s">
         <v>24</v>
       </c>
       <c r="Q256" t="s">
         <v>24</v>
       </c>
       <c r="R256" t="s">
         <v>24</v>
       </c>
       <c r="S256" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="257" spans="1:19">
       <c r="A257" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="B257">
         <v>60</v>
       </c>
       <c r="C257" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="D257" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="H257" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="L257" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="P257" t="s">
         <v>24</v>
       </c>
       <c r="Q257" t="s">
         <v>24</v>
       </c>
       <c r="R257" t="s">
         <v>24</v>
       </c>
       <c r="S257" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="258" spans="1:19">
       <c r="A258" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="B258">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="C258" t="s">
-        <v>277</v>
+        <v>907</v>
       </c>
       <c r="D258" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="H258" t="s">
-        <v>902</v>
+        <v>162</v>
       </c>
       <c r="L258" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="P258" t="s">
         <v>24</v>
       </c>
       <c r="Q258" t="s">
         <v>24</v>
       </c>
       <c r="R258" t="s">
         <v>24</v>
       </c>
       <c r="S258" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="259" spans="1:19">
       <c r="A259" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B259">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C259" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="D259" t="s">
-        <v>361</v>
+        <v>911</v>
       </c>
       <c r="H259" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="L259" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="P259" t="s">
         <v>24</v>
       </c>
       <c r="Q259" t="s">
         <v>24</v>
       </c>
       <c r="R259" t="s">
         <v>24</v>
       </c>
       <c r="S259" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="260" spans="1:19">
       <c r="A260" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B260">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="C260" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="D260" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="H260" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="L260" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="P260" t="s">
         <v>24</v>
       </c>
       <c r="Q260" t="s">
         <v>24</v>
       </c>
       <c r="R260" t="s">
         <v>24</v>
       </c>
       <c r="S260" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="261" spans="1:19">
       <c r="A261" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="B261">
         <v>60</v>
       </c>
       <c r="C261" t="s">
-        <v>914</v>
+        <v>102</v>
       </c>
       <c r="D261" t="s">
-        <v>915</v>
+        <v>414</v>
       </c>
       <c r="H261" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="L261" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="P261" t="s">
         <v>24</v>
       </c>
       <c r="Q261" t="s">
         <v>24</v>
       </c>
       <c r="R261" t="s">
         <v>24</v>
       </c>
       <c r="S261" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="262" spans="1:19">
       <c r="A262" t="s">
         <v>918</v>
       </c>
       <c r="B262">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="C262" t="s">
-        <v>277</v>
+        <v>921</v>
       </c>
       <c r="D262" t="s">
-        <v>919</v>
+        <v>845</v>
+      </c>
+      <c r="H262" t="s">
+        <v>922</v>
       </c>
       <c r="L262" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="P262" t="s">
         <v>24</v>
       </c>
       <c r="Q262" t="s">
         <v>24</v>
       </c>
       <c r="R262" t="s">
         <v>24</v>
       </c>
       <c r="S262" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="263" spans="1:19">
       <c r="A263" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="B263">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="C263" t="s">
-        <v>277</v>
+        <v>925</v>
       </c>
       <c r="D263" t="s">
-        <v>921</v>
+        <v>926</v>
+      </c>
+      <c r="H263" t="s">
+        <v>927</v>
       </c>
       <c r="L263" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="P263" t="s">
         <v>24</v>
       </c>
       <c r="Q263" t="s">
         <v>24</v>
       </c>
       <c r="R263" t="s">
         <v>24</v>
       </c>
       <c r="S263" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="264" spans="1:19">
       <c r="A264" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="B264">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C264" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="D264" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="H264" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="L264" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="P264" t="s">
         <v>24</v>
       </c>
       <c r="Q264" t="s">
         <v>24</v>
       </c>
       <c r="R264" t="s">
         <v>24</v>
       </c>
       <c r="S264" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="265" spans="1:19">
       <c r="A265" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="B265">
         <v>60</v>
       </c>
       <c r="C265" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="D265" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
       <c r="H265" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="L265" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="P265" t="s">
         <v>24</v>
       </c>
       <c r="Q265" t="s">
         <v>24</v>
       </c>
       <c r="R265" t="s">
         <v>24</v>
       </c>
       <c r="S265" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="266" spans="1:19">
       <c r="A266" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="B266">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="C266" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="D266" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="H266" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
       <c r="L266" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="P266" t="s">
         <v>24</v>
       </c>
       <c r="Q266" t="s">
         <v>24</v>
       </c>
       <c r="R266" t="s">
         <v>24</v>
       </c>
       <c r="S266" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="267" spans="1:19">
       <c r="A267" t="s">
-        <v>931</v>
+        <v>943</v>
       </c>
       <c r="B267">
-        <v>70</v>
+        <v>127</v>
       </c>
       <c r="C267" t="s">
-        <v>277</v>
+        <v>97</v>
       </c>
       <c r="D267" t="s">
-        <v>936</v>
+        <v>98</v>
       </c>
       <c r="H267" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="L267" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="P267" t="s">
         <v>24</v>
       </c>
       <c r="Q267" t="s">
         <v>24</v>
       </c>
       <c r="R267" t="s">
         <v>24</v>
       </c>
       <c r="S267" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="268" spans="1:19">
       <c r="A268" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="B268">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C268" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="D268" t="s">
-        <v>941</v>
+        <v>845</v>
       </c>
       <c r="H268" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="L268" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="P268" t="s">
         <v>24</v>
       </c>
       <c r="Q268" t="s">
         <v>24</v>
       </c>
       <c r="R268" t="s">
         <v>24</v>
       </c>
       <c r="S268" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="269" spans="1:19">
       <c r="A269" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="B269">
         <v>60</v>
       </c>
       <c r="C269" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="D269" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="H269" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="L269" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="P269" t="s">
         <v>24</v>
       </c>
       <c r="Q269" t="s">
         <v>24</v>
       </c>
       <c r="R269" t="s">
         <v>24</v>
       </c>
       <c r="S269" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="270" spans="1:19">
       <c r="A270" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="B270">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="C270" t="s">
-        <v>896</v>
+        <v>330</v>
       </c>
       <c r="D270" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="H270" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="L270" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="P270" t="s">
         <v>24</v>
       </c>
       <c r="Q270" t="s">
         <v>24</v>
       </c>
       <c r="R270" t="s">
         <v>24</v>
       </c>
       <c r="S270" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="271" spans="1:19">
       <c r="A271" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="B271">
         <v>60</v>
       </c>
       <c r="C271" t="s">
-        <v>191</v>
+        <v>958</v>
       </c>
       <c r="D271" t="s">
-        <v>954</v>
+        <v>414</v>
       </c>
       <c r="H271" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="L271" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="P271" t="s">
         <v>24</v>
       </c>
       <c r="Q271" t="s">
         <v>24</v>
       </c>
       <c r="R271" t="s">
         <v>24</v>
       </c>
       <c r="S271" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="272" spans="1:19">
       <c r="A272" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="B272">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C272" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="D272" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="H272" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="L272" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="P272" t="s">
         <v>24</v>
       </c>
       <c r="Q272" t="s">
         <v>24</v>
       </c>
       <c r="R272" t="s">
         <v>24</v>
       </c>
       <c r="S272" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="273" spans="1:19">
       <c r="A273" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B273">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C273" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="D273" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="H273" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="L273" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="P273" t="s">
         <v>24</v>
       </c>
       <c r="Q273" t="s">
         <v>24</v>
       </c>
       <c r="R273" t="s">
         <v>24</v>
       </c>
       <c r="S273" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="274" spans="1:19">
       <c r="A274" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="B274">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="C274" t="s">
-        <v>968</v>
+        <v>330</v>
       </c>
       <c r="D274" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>972</v>
       </c>
       <c r="L274" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="P274" t="s">
         <v>24</v>
       </c>
       <c r="Q274" t="s">
         <v>24</v>
       </c>
       <c r="R274" t="s">
         <v>24</v>
       </c>
       <c r="S274" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:19">
       <c r="A275" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B275">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="C275" t="s">
-        <v>971</v>
+        <v>330</v>
       </c>
       <c r="D275" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="L275" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="P275" t="s">
         <v>24</v>
       </c>
       <c r="Q275" t="s">
         <v>24</v>
       </c>
       <c r="R275" t="s">
         <v>24</v>
       </c>
       <c r="S275" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="276" spans="1:19">
       <c r="A276" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="B276">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C276" t="s">
         <v>976</v>
       </c>
       <c r="D276" t="s">
         <v>977</v>
       </c>
       <c r="H276" t="s">
         <v>978</v>
       </c>
       <c r="L276" t="s">
         <v>979</v>
       </c>
       <c r="P276" t="s">
-        <v>980</v>
+        <v>24</v>
       </c>
       <c r="Q276" t="s">
-        <v>981</v>
+        <v>24</v>
       </c>
       <c r="R276" t="s">
-        <v>982</v>
+        <v>24</v>
       </c>
       <c r="S276" t="s">
-        <v>983</v>
+        <v>24</v>
       </c>
     </row>
     <row r="277" spans="1:19">
       <c r="A277" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="B277">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="C277" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="D277" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="H277" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="L277" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="P277" t="s">
-        <v>988</v>
+        <v>24</v>
       </c>
       <c r="Q277" t="s">
-        <v>989</v>
+        <v>24</v>
       </c>
       <c r="R277" t="s">
-        <v>990</v>
+        <v>24</v>
       </c>
       <c r="S277" t="s">
-        <v>991</v>
+        <v>24</v>
       </c>
     </row>
     <row r="278" spans="1:19">
       <c r="A278" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
       <c r="B278">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="C278" t="s">
-        <v>993</v>
+        <v>985</v>
       </c>
       <c r="D278" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="H278" t="s">
-        <v>995</v>
+        <v>987</v>
       </c>
       <c r="L278" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="P278" t="s">
-        <v>997</v>
+        <v>24</v>
       </c>
       <c r="Q278" t="s">
-        <v>998</v>
+        <v>24</v>
       </c>
       <c r="R278" t="s">
-        <v>999</v>
+        <v>24</v>
       </c>
       <c r="S278" t="s">
-        <v>1000</v>
+        <v>24</v>
       </c>
     </row>
     <row r="279" spans="1:19">
       <c r="A279" t="s">
-        <v>1001</v>
+        <v>984</v>
       </c>
       <c r="B279">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="C279" t="s">
-        <v>1002</v>
+        <v>330</v>
       </c>
       <c r="D279" t="s">
-        <v>1003</v>
+        <v>989</v>
       </c>
       <c r="H279" t="s">
-        <v>1004</v>
+        <v>990</v>
       </c>
       <c r="L279" t="s">
-        <v>1005</v>
+        <v>991</v>
       </c>
       <c r="P279" t="s">
-        <v>1006</v>
+        <v>24</v>
       </c>
       <c r="Q279" t="s">
-        <v>1007</v>
+        <v>24</v>
       </c>
       <c r="R279" t="s">
-        <v>1008</v>
+        <v>24</v>
       </c>
       <c r="S279" t="s">
-        <v>1009</v>
+        <v>24</v>
       </c>
     </row>
     <row r="280" spans="1:19">
       <c r="A280" t="s">
-        <v>1010</v>
+        <v>992</v>
+      </c>
+      <c r="B280">
+        <v>86</v>
       </c>
       <c r="C280" t="s">
-        <v>1011</v>
+        <v>993</v>
       </c>
       <c r="D280" t="s">
-        <v>1012</v>
-[...8 lines deleted...]
-        <v>1015</v>
+        <v>994</v>
       </c>
       <c r="H280" t="s">
-        <v>1016</v>
-[...8 lines deleted...]
-        <v>1019</v>
+        <v>995</v>
       </c>
       <c r="L280" t="s">
-        <v>1020</v>
-[...8 lines deleted...]
-        <v>1023</v>
+        <v>996</v>
       </c>
       <c r="P280" t="s">
-        <v>980</v>
+        <v>24</v>
       </c>
       <c r="Q280" t="s">
-        <v>981</v>
+        <v>24</v>
       </c>
       <c r="R280" t="s">
-        <v>982</v>
+        <v>24</v>
       </c>
       <c r="S280" t="s">
-        <v>983</v>
+        <v>24</v>
       </c>
     </row>
     <row r="281" spans="1:19">
       <c r="A281" t="s">
-        <v>1024</v>
+        <v>997</v>
+      </c>
+      <c r="B281">
+        <v>60</v>
       </c>
       <c r="C281" t="s">
-        <v>1025</v>
+        <v>998</v>
       </c>
       <c r="D281" t="s">
-        <v>1026</v>
+        <v>999</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1000</v>
       </c>
       <c r="L281" t="s">
-        <v>1027</v>
+        <v>1001</v>
       </c>
       <c r="P281" t="s">
-        <v>1028</v>
+        <v>24</v>
       </c>
       <c r="Q281" t="s">
-        <v>1029</v>
+        <v>24</v>
       </c>
       <c r="R281" t="s">
-        <v>1030</v>
+        <v>24</v>
       </c>
       <c r="S281" t="s">
-        <v>1031</v>
+        <v>24</v>
       </c>
     </row>
     <row r="282" spans="1:19">
       <c r="A282" t="s">
-        <v>1032</v>
+        <v>1002</v>
+      </c>
+      <c r="B282">
+        <v>127</v>
       </c>
       <c r="C282" t="s">
-        <v>1033</v>
+        <v>949</v>
       </c>
       <c r="D282" t="s">
-        <v>1034</v>
+        <v>1003</v>
       </c>
       <c r="H282" t="s">
-        <v>1035</v>
+        <v>1004</v>
       </c>
       <c r="L282" t="s">
-        <v>1036</v>
+        <v>1005</v>
       </c>
       <c r="P282" t="s">
-        <v>1037</v>
+        <v>24</v>
       </c>
       <c r="Q282" t="s">
-        <v>1038</v>
+        <v>24</v>
       </c>
       <c r="R282" t="s">
-        <v>1039</v>
+        <v>24</v>
       </c>
       <c r="S282" t="s">
-        <v>1040</v>
+        <v>24</v>
       </c>
     </row>
     <row r="283" spans="1:19">
       <c r="A283" t="s">
-        <v>1041</v>
+        <v>1006</v>
       </c>
       <c r="B283">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="C283" t="s">
-        <v>1042</v>
+        <v>244</v>
       </c>
       <c r="D283" t="s">
-        <v>1043</v>
+        <v>1007</v>
       </c>
       <c r="H283" t="s">
-        <v>1044</v>
+        <v>1008</v>
       </c>
       <c r="L283" t="s">
-        <v>1045</v>
+        <v>1009</v>
       </c>
       <c r="P283" t="s">
-        <v>1037</v>
+        <v>24</v>
       </c>
       <c r="Q283" t="s">
-        <v>1038</v>
+        <v>24</v>
       </c>
       <c r="R283" t="s">
-        <v>1039</v>
+        <v>24</v>
       </c>
       <c r="S283" t="s">
-        <v>1040</v>
+        <v>24</v>
       </c>
     </row>
     <row r="284" spans="1:19">
       <c r="A284" t="s">
-        <v>1041</v>
+        <v>1010</v>
       </c>
       <c r="B284">
-        <v>2</v>
+        <v>125</v>
       </c>
       <c r="C284" t="s">
-        <v>1046</v>
+        <v>1011</v>
       </c>
       <c r="D284" t="s">
-        <v>1047</v>
+        <v>1012</v>
       </c>
       <c r="H284" t="s">
-        <v>1048</v>
+        <v>1013</v>
       </c>
       <c r="L284" t="s">
-        <v>1049</v>
+        <v>1014</v>
       </c>
       <c r="P284" t="s">
-        <v>1050</v>
+        <v>24</v>
       </c>
       <c r="Q284" t="s">
-        <v>1051</v>
+        <v>24</v>
       </c>
       <c r="R284" t="s">
-        <v>1052</v>
+        <v>24</v>
       </c>
       <c r="S284" t="s">
-        <v>1053</v>
+        <v>24</v>
       </c>
     </row>
     <row r="285" spans="1:19">
       <c r="A285" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B285">
+        <v>69</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L285" t="s">
+        <v>1019</v>
+      </c>
+      <c r="P285" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>24</v>
+      </c>
+      <c r="R285" t="s">
+        <v>24</v>
+      </c>
+      <c r="S285" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="286" spans="1:19">
+      <c r="A286" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B286">
+        <v>123</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D286" t="s">
+        <v>638</v>
+      </c>
+      <c r="H286" t="s">
+        <v>458</v>
+      </c>
+      <c r="L286" t="s">
+        <v>1022</v>
+      </c>
+      <c r="P286" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q286" t="s">
+        <v>24</v>
+      </c>
+      <c r="R286" t="s">
+        <v>24</v>
+      </c>
+      <c r="S286" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="287" spans="1:19">
+      <c r="A287" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B287">
+        <v>108</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1026</v>
+      </c>
+      <c r="L287" t="s">
+        <v>1027</v>
+      </c>
+      <c r="P287" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>24</v>
+      </c>
+      <c r="R287" t="s">
+        <v>24</v>
+      </c>
+      <c r="S287" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="288" spans="1:19">
+      <c r="A288" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B288">
+        <v>60</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L288" t="s">
+        <v>1032</v>
+      </c>
+      <c r="P288" t="s">
+        <v>1033</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>1034</v>
+      </c>
+      <c r="R288" t="s">
+        <v>1035</v>
+      </c>
+      <c r="S288" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="289" spans="1:19">
+      <c r="A289" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B289">
+        <v>120</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L289" t="s">
+        <v>1040</v>
+      </c>
+      <c r="P289" t="s">
+        <v>1041</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>1042</v>
+      </c>
+      <c r="R289" t="s">
+        <v>1043</v>
+      </c>
+      <c r="S289" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="290" spans="1:19">
+      <c r="A290" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B290">
+        <v>120</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1048</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1049</v>
+      </c>
+      <c r="P290" t="s">
+        <v>1050</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>1051</v>
+      </c>
+      <c r="R290" t="s">
+        <v>1052</v>
+      </c>
+      <c r="S290" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="291" spans="1:19">
+      <c r="A291" t="s">
         <v>1054</v>
       </c>
-      <c r="B285">
+      <c r="B291">
+        <v>120</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1057</v>
+      </c>
+      <c r="L291" t="s">
+        <v>1058</v>
+      </c>
+      <c r="P291" t="s">
+        <v>1059</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>1060</v>
+      </c>
+      <c r="R291" t="s">
+        <v>1061</v>
+      </c>
+      <c r="S291" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="292" spans="1:19">
+      <c r="A292" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G292" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J292" t="s">
+        <v>1071</v>
+      </c>
+      <c r="K292" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L292" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M292" t="s">
+        <v>1074</v>
+      </c>
+      <c r="N292" t="s">
+        <v>1075</v>
+      </c>
+      <c r="O292" t="s">
+        <v>1076</v>
+      </c>
+      <c r="P292" t="s">
+        <v>1033</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>1034</v>
+      </c>
+      <c r="R292" t="s">
+        <v>1035</v>
+      </c>
+      <c r="S292" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="293" spans="1:19">
+      <c r="A293" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1079</v>
+      </c>
+      <c r="L293" t="s">
+        <v>1080</v>
+      </c>
+      <c r="P293" t="s">
+        <v>1081</v>
+      </c>
+      <c r="Q293" t="s">
+        <v>1082</v>
+      </c>
+      <c r="R293" t="s">
+        <v>1083</v>
+      </c>
+      <c r="S293" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="294" spans="1:19">
+      <c r="A294" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1088</v>
+      </c>
+      <c r="L294" t="s">
+        <v>1089</v>
+      </c>
+      <c r="P294" t="s">
+        <v>1090</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>1091</v>
+      </c>
+      <c r="R294" t="s">
+        <v>1092</v>
+      </c>
+      <c r="S294" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="295" spans="1:19">
+      <c r="A295" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B295">
+        <v>2</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L295" t="s">
+        <v>1098</v>
+      </c>
+      <c r="P295" t="s">
+        <v>1090</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>1091</v>
+      </c>
+      <c r="R295" t="s">
+        <v>1092</v>
+      </c>
+      <c r="S295" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="296" spans="1:19">
+      <c r="A296" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B296">
+        <v>2</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1101</v>
+      </c>
+      <c r="L296" t="s">
+        <v>1102</v>
+      </c>
+      <c r="P296" t="s">
+        <v>1103</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>1104</v>
+      </c>
+      <c r="R296" t="s">
+        <v>1105</v>
+      </c>
+      <c r="S296" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="297" spans="1:19">
+      <c r="A297" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B297">
         <v>5</v>
       </c>
-      <c r="C285" t="s">
-[...21 lines deleted...]
-        <v>1053</v>
+      <c r="C297" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L297" t="s">
+        <v>1111</v>
+      </c>
+      <c r="P297" t="s">
+        <v>1103</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>1104</v>
+      </c>
+      <c r="R297" t="s">
+        <v>1105</v>
+      </c>
+      <c r="S297" t="s">
+        <v>1106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>