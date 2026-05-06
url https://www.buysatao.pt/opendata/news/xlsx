--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="792">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="881">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,69 +71,392 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/flores_de_primavera_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Pelas mãos de quem sabe - Workshop “Flores de Primavera”</t>
+  </si>
+  <si>
+    <t>No âmbito da iniciativa “Pelas mãos de quem sabe” decorreu no dia 02 de maio de 2026, na Casa da Cultura de Sátão, o workshop “Flores de Primavera”, com Tânia Chaves.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo; decorreu no dia 02 de maio de 2026, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Flores de Primavera&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/pelas-maos-de-quem-sabe-workshop-flores-de-primavera" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/507/flores_de_primavera.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Sátão"}]</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/peca_do_mes_maio_sirene__radio_2026_post_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Pelouro da Cultura apresenta a Peça do Mês de maio</t>
+  </si>
+  <si>
+    <t>O Pelouro da Cultura do Município de Sátão divulga, todos os meses, uma peça do acervo museológico existente no concelho, com o objetivo de partilhar com os munícipes um pouco da história das coleções disponíveis.No mês de maio, em exposição no átrio do edifício da Câmara Municipal, a Peça do Mês é um rádio transcetor de estação de bombeiros e uma sirene elétrica, da Associação Humanitária dos Bombeiros Voluntários de Sátão.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Pelouro da Cultura do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o divulga, todos os meses, uma pe&amp;ccedil;a do acervo museol&amp;oacute;gico existente no concelho, com o objetivo de partilhar com os mun&amp;iacute;cipes um pouco da hist&amp;oacute;ria das cole&amp;ccedil;&amp;otilde;es dispon&amp;iacute;veis.&lt;br&gt;No m&amp;ecirc;s de maio, em exposi&amp;ccedil;&amp;atilde;o no &amp;aacute;trio do edif&amp;iacute;cio da C&amp;acirc;mara Municipal, a Pe&amp;ccedil;a do M&amp;ecirc;s &amp;eacute; um r&amp;aacute;dio transcetor de esta&amp;ccedil;&amp;atilde;o de bombeiros e uma sirene el&amp;eacute;trica, da Associa&amp;ccedil;&amp;atilde;o Humanit&amp;aacute;ria dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/pelouro-da-cultura-apresenta-a-peca-do-mes-de-maio" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/506/peca_do_mes_maio_sirene__radio_2026_post.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/a_orca_de_forles_ao_luar___noite_estrelada_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Município de Sátão assinalou o Dia Europeu da Cultura Megalítica com a realização da iniciativa “A Orca de Forles ao Luar” </t>
+  </si>
+  <si>
+    <t>No dia 24 de abril de 2026, o Município de Sátão proporcionou uma experiência única com a iniciativa “A Orca de Forles ao Luar”, reunindo participantes numa viagem pela história e pelo património megalítico do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 24 de abril de 2026, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o proporcionou uma experi&amp;ecirc;ncia &amp;uacute;nica com a iniciativa &amp;ldquo;A Orca de Forles ao Luar&amp;rdquo;, reunindo participantes numa viagem pela hist&amp;oacute;ria e pelo patrim&amp;oacute;nio megal&amp;iacute;tico do concelho.&lt;/p&gt;
+&lt;p&gt;A atividade teve in&amp;iacute;cio no Centro Interpretativo de Forles, onde foi poss&amp;iacute;vel conhecer melhor o projeto de valoriza&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o, seguindo-se o percurso a p&amp;eacute; at&amp;eacute; &amp;agrave; Orca, onde se viveu um momento imersivo conduzido pelos arque&amp;oacute;logos Hugo Baptista e Pedro Sobral de Carvalho.&lt;/p&gt;
+&lt;p&gt;Ontem, 26 de abril, assinalou-se o Dia Europeu da Cultura Megal&amp;iacute;tica, uma data que refor&amp;ccedil;a a import&amp;acirc;ncia de preservar e valorizar estes testemunhos &amp;uacute;nicos da nossa hist&amp;oacute;ria &amp;mdash; e que foi celebrada da melhor forma, com esta experi&amp;ecirc;ncia.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/municipio-de-satao-assinalou-o-dia-europeu-da-cultura-megalitica-com-a-realizacao-da-iniciativa-a-orca-de-forles-ao-luar" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/505/a_orca_de_forles_ao_luar___noite_estrelada.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/inauguracao_edificio_apoio_estadio_da_premoreira_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Município de Sátão inaugura obras de apoio ao desporto no Estádio da Premoreira</t>
+  </si>
+  <si>
+    <t>Decorreu no dia 26 de abril de 2026 a inauguração edifício de apoio ao desporto no Estádio da Premoreira, em Sátão, na qual estiveram presentes o Presidente da Câmara Municipal de Sátão e Vereadores, o Presidente da Assembleia Municipal de Sátão e Deputados, Presidentes das Juntas de Freguesia do Concelho, o Presidente da Associação Desportiva de Sátão, sócios e simpatizantes, população em geral e comunicação social.As obras realizadas, com um valor total de 150.000,00€ (cento e cinquenta mil euros), contemplam uma zona de bar com Kitchnet, três casas de banho, uma sala de reuniões e formação, uma sala de direção onde também funcionará a sede da AD Sátão e a melhoria do sistema de iluminação.Com esta intervenção, foram melhoradas as condições deste recinto desportivo, em prol dos atletas e de toda a estrutura desportiva.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu no dia 26 de abril de 2026 a inaugura&amp;ccedil;&amp;atilde;o edif&amp;iacute;cio de apoio ao desporto no Est&amp;aacute;dio da Premoreira, em S&amp;aacute;t&amp;atilde;o, na qual estiveram presentes o Presidente da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o e Vereadores, o Presidente da Assembleia Municipal de S&amp;aacute;t&amp;atilde;o e Deputados, Presidentes das Juntas de Freguesia do Concelho, o Presidente da Associa&amp;ccedil;&amp;atilde;o Desportiva de S&amp;aacute;t&amp;atilde;o, s&amp;oacute;cios e simpatizantes, popula&amp;ccedil;&amp;atilde;o em geral e comunica&amp;ccedil;&amp;atilde;o social.&lt;br&gt;As obras realizadas, com um valor total de 150.000,00&amp;euro; (cento e cinquenta mil euros), contemplam uma zona de bar com Kitchnet, tr&amp;ecirc;s casas de banho, uma sala de reuni&amp;otilde;es e forma&amp;ccedil;&amp;atilde;o, uma sala de dire&amp;ccedil;&amp;atilde;o onde tamb&amp;eacute;m funcionar&amp;aacute; a sede da AD S&amp;aacute;t&amp;atilde;o e a melhoria do sistema de ilumina&amp;ccedil;&amp;atilde;o.&lt;br&gt;Com esta interven&amp;ccedil;&amp;atilde;o, foram melhoradas as condi&amp;ccedil;&amp;otilde;es deste recinto desportivo, em prol dos atletas e de toda a estrutura desportiva.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/municipio-de-satao-inaugura-obras-de-apoio-ao-desporto-no-estadio-da-premoreira" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/504/inauguracao_edificio_apoio_estadio_da_premoreira.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/prociv___aviso_trovoada_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>PROCIV  -Aviso Trovoada</t>
+  </si>
+  <si>
+    <t>O Serviço Municipal de Proteção Civil de Sátão (SMPC) recomenda à população que tome as medidas de prevenção e autoproteção necessárias, nomeadamente: § Garantir especial cuidado na circulação e permanência junto a áreas arborizadas, mantendo atenção à possibilidade de queda de ramos e árvores; § Adotar uma condução defensiva, reduzindo a velocidade e tendo especial cuidado com a possível formação de lençóis de água e a existência de zonas de fraca visibilidade; § Garantir adequada fixação de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas; § Garantir a desobstrução dos sistemas de escoamento das águas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obstáculos ao livre escoamento das águas; § Não atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas; Mantenha-se sempre informado através da nossa página e siga os conselhos e recomendações das autoridades.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil de S&amp;aacute;t&amp;atilde;o (SMPC) recomenda &amp;agrave; popula&amp;ccedil;&amp;atilde;o que tome as medidas de preven&amp;ccedil;&amp;atilde;o e autoprote&amp;ccedil;&amp;atilde;o necess&amp;aacute;rias, nomeadamente:&lt;/p&gt;
+&lt;p&gt;&amp;sect; Garantir especial cuidado na circula&amp;ccedil;&amp;atilde;o e perman&amp;ecirc;ncia junto a &amp;aacute;reas arborizadas, mantendo aten&amp;ccedil;&amp;atilde;o &amp;agrave; possibilidade de queda de ramos e &amp;aacute;rvores;&lt;/p&gt;
+&lt;p&gt;&amp;sect; Adotar uma condu&amp;ccedil;&amp;atilde;o defensiva, reduzindo a velocidade e tendo especial cuidado com a poss&amp;iacute;vel forma&amp;ccedil;&amp;atilde;o de len&amp;ccedil;&amp;oacute;is de &amp;aacute;gua e a exist&amp;ecirc;ncia de zonas de fraca visibilidade;&lt;/p&gt;
+&lt;p&gt;&amp;sect; Garantir adequada fixa&amp;ccedil;&amp;atilde;o de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas;&lt;/p&gt;
+&lt;p&gt;&amp;sect; Garantir a desobstru&amp;ccedil;&amp;atilde;o dos sistemas de escoamento das &amp;aacute;guas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obst&amp;aacute;culos ao livre escoamento das &amp;aacute;guas;&lt;/p&gt;
+&lt;p&gt;&amp;sect; N&amp;atilde;o atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas;&lt;/p&gt;
+&lt;p&gt;Mantenha-se sempre informado atrav&amp;eacute;s da nossa p&amp;aacute;gina e siga os conselhos e recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;
+&lt;p&gt;Em caso de necessidade, LIGUE DE IMEDIATO 112 ou os BOMBEIROS 232 981 325*&lt;/p&gt;
+&lt;p&gt;*Chamada para rede fixa Nacional&lt;/p&gt;
+&lt;p&gt;A PROTE&amp;Ccedil;&amp;Atilde;O CIVIL SOMOS TODOS N&amp;Oacute;S&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/prociv-aviso-trovoada" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/503/prociv___aviso_trovoada.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/677374549_1400783185412070_7390238325578338074_n_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>O Município de Sátão, em colaboração com a CLDS 5G ‘Sátão-Mais Inclusão’, organizou a oficina de plantas aéreas.</t>
+  </si>
+  <si>
+    <t>No passado dia 18 de abril, o Município de Sátão, em colaboração com a CLDS 5G ‘Sátão-Mais Inclusão’, organizou a oficina de plantas aéreas no Parque Ambiental da Alameda Eduarda da Encarnação Rodrigues.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado dia 18 de abril, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo;, organizou a oficina de plantas a&amp;eacute;reas no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues.&lt;/p&gt;
+&lt;p&gt;Durante a oficina foram apresentadas algumas plantas ep&amp;iacute;fitas, suas caracter&amp;iacute;sticas e cuidados a ter com cada esp&amp;eacute;cie, com especial destaque nas tillandsias.&lt;/p&gt;
+&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o deixa um agradecimento especial ao representante da empresa TillanVis, que apresentou alguns exemplares destas plantas.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/o-municipio-de-satao-em-colaboracao-com-a-clds-5g-satao-mais-inclusao-organizou-a-oficina-de-plantas-aereas" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/501/677374549_1400783185412070_7390238325578338074_n.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_agua_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Aviso - Corte de Água</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa os estimados Munícipes que, por motivo de conclusão das obras de requalificação do depósito da água, vai haver interrupção no abastecimento de água, com início a 20 de abril de 2026 (segunda-feira), em Águas Boas, pelo período previsível de uma semana.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa os estimados Mun&amp;iacute;cipes que, por motivo de conclus&amp;atilde;o das obras de requalifica&amp;ccedil;&amp;atilde;o do dep&amp;oacute;sito da &amp;aacute;gua, vai haver interrup&amp;ccedil;&amp;atilde;o no abastecimento de &amp;aacute;gua, com in&amp;iacute;cio a 20 de abril de 2026 (segunda-feira), em &amp;Aacute;guas Boas, pelo per&amp;iacute;odo previs&amp;iacute;vel de uma semana. Estar&amp;aacute; dispon&amp;iacute;vel um cami&amp;atilde;o cisterna dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;Lamentamos o transtorno causado.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-corte-de-agua" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/500/noticias_slide_corte_de_agua.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/criancas_em_roda_a_escutar_a_historia_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Baú dos Livros</t>
+  </si>
+  <si>
+    <t>A Primavera é conhecida por ser um tempo de recomeços, de novas energias e nada melhor do que assinalar esta época com a iniciativa "Baú dos Livros", por parte da Biblioteca Municipal de Sátão.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Primavera &amp;eacute; conhecida por ser um tempo de recome&amp;ccedil;os, de novas energias e nada melhor do que assinalar esta &amp;eacute;poca com a iniciativa &lt;strong&gt;"Ba&amp;uacute; dos Livros",&lt;/strong&gt; por parte da Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o. Esta atividade vai circular entre os jardins de inf&amp;acirc;ncia do concelho de S&amp;aacute;t&amp;atilde;o, para promover o gosto pela leitura entre os mais jovens.&lt;/p&gt;
+&lt;p&gt;Hoje, o destaque foi a Hora do Conto "Eu quero a lua", de Jonathan Emmett e ilustra&amp;ccedil;&amp;otilde;es de Vanessa Cabban. As crian&amp;ccedil;as do Jardim de Inf&amp;acirc;ncia de Abrunhosa foram as primeiras a receber carinhosamente este &lt;em&gt;projeto da Biblioteca Municipal&lt;/em&gt;. Ficaram encantadas e motivadas com a iniciativa proposta, aceitando desde logo o desafio de realizarem uma ilustra&amp;ccedil;&amp;atilde;o alusiva &amp;agrave; Hora do Conto, que depois ser&amp;aacute; fruto de uma exposi&amp;ccedil;&amp;atilde;o na Biblioteca Municipal.&lt;/p&gt;
+&lt;p&gt;O Pelouro da Cultura pretende que, desde tenra idade, se incuta a motiva&amp;ccedil;&amp;atilde;o para a leitura, envolvendo toda a comunidade satense.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/bau-dos-livros" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/499/criancas_em_roda_a_escutar_a_historia.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/jogo_de_palavras_em_lingua_estrangeira_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Férias da Páscoa na Biblioteca Municipal com a colaboração do CLDS 5G</t>
+  </si>
+  <si>
+    <t>A semana entre a Páscoa e a Pascoela foi vivida na Biblioteca Municipal de Sátão com a realização de várias atividades, onde o CLDS 5G colaborou com várias iniciativas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A semana entre a P&amp;aacute;scoa e a Pascoela foi vivida na &lt;strong&gt;Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o&lt;/strong&gt; com a realiza&amp;ccedil;&amp;atilde;o de v&amp;aacute;rias atividades, onde o &lt;strong&gt;CLDS 5G&lt;/strong&gt; colaborou com v&amp;aacute;rias iniciativas. As crian&amp;ccedil;as ouviram com entusiasmo a hist&amp;oacute;ria &amp;ldquo;Todos no Sof&amp;aacute;&amp;rdquo; de Lu&amp;iacute;sa Ducla Soares e participaram ativamente na oficina pr&amp;aacute;tica de L&amp;iacute;nguas Estrangeiras de Ingl&amp;ecirc;s, Franc&amp;ecirc;s e Espanhol sobre animais, cores n&amp;uacute;meros e frutos. A hist&amp;oacute;ria &amp;ldquo;As crian&amp;ccedil;as do mundo&amp;rdquo;, de Nicola Edwards e Andrea Stegmaier, seguida de oficina &amp;ldquo;Palavras que acolhem&amp;rdquo;. tamb&amp;eacute;m teve bastante ades&amp;atilde;o do p&amp;uacute;blico infantil.&lt;/p&gt;
+&lt;p&gt;Est&amp;aacute; patente &lt;strong&gt;at&amp;eacute; ao final do m&amp;ecirc;s de abril a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A interculturalidade pelo olhar das crian&amp;ccedil;as&amp;rdquo;&lt;/strong&gt; (trabalhos elaborados pelas crian&amp;ccedil;as do 1&amp;ordm; ciclo e J. Inf&amp;acirc;ncia).&lt;/p&gt;
+&lt;p&gt;Visite-nos e requisite um livro!&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/ferias-da-pascoa-na-biblioteca-municipal-com-a-colaboracao-do-clds-5g" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/498/jogo_de_palavras_em_lingua_estrangeira.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/1775729856085_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>O Município de Sátão, através do projeto Idade + Ativa proporcionou momentos de partilha, convívio e alegria</t>
+  </si>
+  <si>
+    <t>O Município de Sátão, através do projeto Idade + Ativa ofereceu no dia 08 de abril, no Cineteatro Municipal, duas curtas-metragens de Charlie Chaplin: "O Vagabundo" e "O Imigrante", seguidas de lanche convívio, aos idosos das instituições: Fundação Elísio Ferreira Afonso, Centro Paroquial e Social das Romãs, Lar Santa Maria Rainha das Flores, Lar São José e Centro de Dia Progresso XXI.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, atrav&amp;eacute;s do projeto Idade + Ativa ofereceu no dia 08 de abril, no Cineteatro Municipal, duas curtas-metragens de Charlie Chaplin: "O Vagabundo" e "O Imigrante", seguidas de lanche conv&amp;iacute;vio, aos idosos das institui&amp;ccedil;&amp;otilde;es: Funda&amp;ccedil;&amp;atilde;o El&amp;iacute;sio Ferreira Afonso, Centro Paroquial e Social das Rom&amp;atilde;s, Lar Santa Maria Rainha das Flores, Lar S&amp;atilde;o Jos&amp;eacute; e Centro de Dia Progresso XXI. Esta &amp;eacute; mais uma iniciativa que pretende proporcionar momentos de partilha, conv&amp;iacute;vio e alegria entre os idosos institucionalizados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/o-municipio-de-satao-atraves-do-projeto-idade-ativa-proporcionou-momentos-de-partilha-convivio-e-alegria" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/497/1775729856085.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/peca_do_mes_abril_castanha_de_ovos_2026__cartaz_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Pelouro da Cultura apresenta a Peça do Mês de abril</t>
+  </si>
+  <si>
+    <t>O Pelouro da Cultura do Município de Sátão divulga, todos os meses, uma peça do acervo museológico existente no concelho, com o objetivo de partilhar com os munícipes um pouco da história das coleções disponíveis.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Pelouro da Cultura do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o divulga, todos os meses, uma pe&amp;ccedil;a do acervo museol&amp;oacute;gico existente no concelho, com o objetivo de partilhar com os mun&amp;iacute;cipes um pouco da hist&amp;oacute;ria das cole&amp;ccedil;&amp;otilde;es dispon&amp;iacute;veis.&lt;/p&gt;
+&lt;p&gt;No m&amp;ecirc;s de abril, em exposi&amp;ccedil;&amp;atilde;o no &amp;aacute;trio do edif&amp;iacute;cio da C&amp;acirc;mara Municipal, a Pe&amp;ccedil;a do M&amp;ecirc;s &amp;eacute; o doce conventual Castanhas de Ovos, muito ligado &amp;agrave; regi&amp;atilde;o centro, em especial &amp;agrave; localidade de Convento, freguesia de Ferreira de Aves, no concelho de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/pelouro-da-cultura-apresenta-a-peca-do-mes-de-abril" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/496/peca_do_mes_abril_castanha_de_ovos_2026__cartaz.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/prazolimpeza_1_2500_2500_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Prazo para limpeza de terrenos agrícolas e florestais decorre até 31 de maio de 2026</t>
+  </si>
+  <si>
+    <t>O Governo decidiu definir o prazo para os proprietários e produtores florestais procederem à limpeza dos terrenos agrícolas e florestais até 31 de maio, conforme indicado no despacho n.º 3440/2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Governo decidiu definir o prazo para os propriet&amp;aacute;rios e produtores florestais procederem &amp;agrave; limpeza dos terrenos agr&amp;iacute;colas e florestais at&amp;eacute; 31 de maio, conforme indicado no despacho n.&amp;ordm; 3440/2026.&lt;/p&gt;
+&lt;p&gt;A limpeza de terrenos &amp;eacute; essencial para proteger pessoas, casas e a floresta.&lt;/p&gt;
+&lt;p&gt;Reduz o risco de inc&amp;ecirc;ndio e facilita a atua&amp;ccedil;&amp;atilde;o dos agentes de prote&amp;ccedil;&amp;atilde;o civil.&lt;/p&gt;
+&lt;p&gt;Se ainda n&amp;atilde;o limpou o seu terreno, aproveite este novo prazo. Proteja-se. Proteja os outros.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/prazo-para-limpeza-de-terrenos-agricolas-e-florestais-decorre-ate-31-de-maio-de-2026" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/495/prazolimpeza_1_2500_2500.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/tolerancia_de_ponto_pascoa26_noticia_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Tolerância de Ponto</t>
+  </si>
+  <si>
+    <t>Considerando a tradição existente de deslocação das pessoas no período pascal, tendo em vista a realização de reuniões familiares.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Considerando a tradi&amp;ccedil;&amp;atilde;o existente de desloca&amp;ccedil;&amp;atilde;o das pessoas no per&amp;iacute;odo pascal, tendo em vista a realiza&amp;ccedil;&amp;atilde;o de reuni&amp;otilde;es familiares.&lt;/p&gt;
+&lt;p&gt;Considerando a pr&amp;aacute;tica que tem sido seguida ao longo dos anos no sentido da concess&amp;atilde;o de toler&amp;acirc;ncia de ponto nesta quadra.&lt;/p&gt;
+&lt;p&gt;Determino, ao abrigo do expresso na al&amp;iacute;nea a) do n.&amp;ordm; 2 do artigo 35.&amp;ordm; da Lei n.&amp;ordm; 75/2013, de 12 de setembro, na atual reda&amp;ccedil;&amp;atilde;o, a concess&amp;atilde;o de toler&amp;acirc;ncia de ponto aos trabalhadores da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o no dia 06 de abril.&lt;/p&gt;
+&lt;p&gt;Se existirem servi&amp;ccedil;os que devam manter-se em funcionamento naquele per&amp;iacute;odo, os dirigentes devem promover a equivalente dispensa do dever de assiduidade dos respetivos trabalhadores, em dia a fixar oportunamente.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/tolerancia-de-ponto" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/494/tolerancia_de_ponto_pascoa26_noticia.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/bannerwebsite_satao_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Campanha de Biorresíduos “Sou Resto mas ainda Presto”</t>
+  </si>
+  <si>
+    <t>Os biorresíduos representam cerca de 40% do lixo produzido.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Os biorres&amp;iacute;duos representam cerca de 40% do lixo produzido. Sendo estes res&amp;iacute;duos org&amp;acirc;nicos que ainda cont&amp;ecirc;m nutrientes e energia que podem ser aproveitados, estes devem ser separados.&lt;/p&gt;
+&lt;p&gt;A correta separa&amp;ccedil;&amp;atilde;o de biorres&amp;iacute;duos permite a sua transforma&amp;ccedil;&amp;atilde;o num composto org&amp;acirc;nico rico em nutrientes para fertilizar o solo, reduzindo a quantidade de res&amp;iacute;duos em aterros e promovendo uma menor emiss&amp;atilde;o de gases de efeito estufa e menor produ&amp;ccedil;&amp;atilde;o de odores nos contentores.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Quem ir&amp;aacute; separar biorres&amp;iacute;duos?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Conhecidos como/por Conhecido pela Arte de Bem Receber, S&amp;aacute;t&amp;atilde;o &amp;eacute; um destino que une natureza, hist&amp;oacute;ria e tradi&amp;ccedil;&amp;atilde;o e um patrim&amp;oacute;nio cultural e religioso deslumbrantes.&lt;/p&gt;
+&lt;p&gt;Com a hospitalidade das gentes de S&amp;aacute;t&amp;atilde;o aliada ao turismo religioso, gastron&amp;oacute;mico, natural e agora tamb&amp;eacute;m turismo desportivo, que tem vindo a aumentar devido &amp;agrave; crescente preocupa&amp;ccedil;&amp;atilde;o em conservar a natureza e em proporcionar desportos que atraiam cada vez mais pessoas, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o conta com 11.138 habitantes. Ser&amp;atilde;o disponibilizados 32 contentores para caf&amp;eacute;s, cantinas e restaurantes do Concelho, de forma a promover a separa&amp;ccedil;&amp;atilde;o e recolha de biorres&amp;iacute;duos n&amp;atilde;o dom&amp;eacute;sticos.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Como se ir&amp;aacute; processar a recolha?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Os biorres&amp;iacute;duos ser&amp;atilde;o depositados em contentores pr&amp;oacute;prios, fornecidos pela C&amp;acirc;mara Municipal, e, em dias espec&amp;iacute;ficos, ser&amp;aacute; realizada a recolha dos res&amp;iacute;duos org&amp;acirc;nicos para que estes sejam alvo de tratamento adequado.&lt;/p&gt;
+&lt;p&gt;A recolha de biorres&amp;iacute;duos em caf&amp;eacute;s, cantinas, restaurantes e IPSS promove uma economia circular!&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/campanha-de-biorresiduos-sou-resto-mas-ainda-presto" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/493/bannerwebsite_satao.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/informacao_29_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Informação - reparações no parque infantil do Largo de São Bernardo</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa que irão decorrer algumas reparações no parque infantil do Largo de São Bernardo, na vila de Sátão, a partir do dia 2 de abril de 2026, por um período previsível de 3 dias, pelo que será necessário proceder-se ao encerramento do mesmo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que ir&amp;atilde;o decorrer algumas repara&amp;ccedil;&amp;otilde;es no parque infantil do Largo de S&amp;atilde;o Bernardo, na vila de S&amp;aacute;t&amp;atilde;o, a partir do dia 2 de abril de 2026, por um per&amp;iacute;odo previs&amp;iacute;vel de 3 dias, pelo que ser&amp;aacute; necess&amp;aacute;rio proceder-se ao encerramento do mesmo.&lt;/p&gt;
+&lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o. Lamentamos os inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/informacao-reparacoes-no-parque-infantil-do-largo-de-sao-bernardo" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/492/informacao_29.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/aviso_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Aviso - Desmobilização de Grua</t>
+  </si>
+  <si>
+    <t>No próximo dia 02 de abril de 2026 (quinta feira), durante o período da manhã, no âmbito da desmobilização e carregamento da grua instalada no interior da Escola Frei Rosa Viterbo, a Rua Conde Dom Henrique, junto ao portão traseiro da Escola, estará cortada ao trânsito num sentido.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No pr&amp;oacute;ximo dia 02 de abril de 2026 (quinta feira), durante o per&amp;iacute;odo da manh&amp;atilde;, no &amp;acirc;mbito da desmobiliza&amp;ccedil;&amp;atilde;o e carregamento da grua instalada no interior da Escola Frei Rosa Viterbo, a Rua Conde Dom Henrique, junto ao port&amp;atilde;o traseiro da Escola, estar&amp;aacute; cortada ao tr&amp;acirc;nsito num sentido.&lt;/p&gt;
+&lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o. Lamentamos os inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-desmobilizacao-de-grua" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/491/aviso.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/img_6966_1_2500_2500.JPG</t>
+  </si>
+  <si>
+    <t>Biblioteca Municipal de Sátão comemorou o Dia do Livro Português</t>
+  </si>
+  <si>
+    <t>O Dia do Livro Português foi assinalado no dia 26 de março de 2026, na Biblioteca Municipal de Sátão.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Dia do Livro Portugu&amp;ecirc;s foi assinalado no dia 26 de mar&amp;ccedil;o de 2026, na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o. Foi um ser&amp;atilde;o m&amp;aacute;gico, onde os presentes puderam ouvir tr&amp;ecirc;s dos grandes autores ligados ao concelho de S&amp;aacute;t&amp;atilde;o: Ac&amp;aacute;cio Pinto, Elisabete B&amp;aacute;rbara e Ricardo Faustino. Foi um momento de cultura, de partilha, sempre valorizando a literatura portuguesa. A acompanhar este momento cultural, o Coro Satense C&amp;oacute;nego Albano Martins de Sousa abrilhantou ainda mais esta noite.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;figure&gt;&lt;img src="https://www.cm-satao.pt/thumbs/cmsatao/uploads/writer_file/image/929/img_6971_1_150_150.JPG" alt="Comemora&amp;ccedil;&amp;atilde;o do Dia do Livro Portugu&amp;ecirc;s na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o"&gt;&lt;figcaption&gt;
+&lt;p&gt;Comemora&amp;ccedil;&amp;atilde;o do Dia do Livro Portugu&amp;ecirc;s na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;
+&lt;details open=""&gt;&lt;summary&gt;&lt;br&gt;&lt;/summary&gt;O Dia do Livro Portugu&amp;ecirc;s foi assinalado no dia 26 de mar&amp;ccedil;o de 2026, na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o. Foi um ser&amp;atilde;o m&amp;aacute;gico, onde os presentes puderam ouvir tr&amp;ecirc;s dos grandes autores ligados ao concelho de S&amp;aacute;t&amp;atilde;o: Ac&amp;aacute;cio Pinto, Elisabete B&amp;aacute;rbara e Ricardo Faustino. Foi um momento de cultura, de partilha, sempre valorizando a literatura portuguesa. A acompanhar este momento cultural, o Coro Satense C&amp;oacute;nego Albano Martins de Sousa abrilhantou ainda mais esta noite.&lt;/details&gt;&lt;/figcaption&gt;&lt;/figure&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/biblioteca-municipal-de-satao-comemorou-o-dia-do-livro-portugues" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/490/img_6966.JPG"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/img_6877_1_2500_2500.JPG</t>
+  </si>
+  <si>
+    <t>Dia Mundial da Poesia comemorado na Biblioteca Municipal de Sátão</t>
+  </si>
+  <si>
+    <t>No dia 21 de março de 2026, a Biblioteca Municipal de Sátão comemorou o Dia Mundial da Poesia.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 21 de mar&amp;ccedil;o de 2026, a Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o comemorou o Dia Mundial da Poesia. Poemas e m&amp;uacute;sica andaram de m&amp;atilde;os dadas, numa noite cultural onde os presentes sentiram as emo&amp;ccedil;&amp;otilde;es das palavras declamadas e dos sons tocados pela Joana Domingos.&lt;/p&gt;
+&lt;p&gt;No dia 26 de mar&amp;ccedil;o, quinta-feira, &amp;eacute; o Dia do Livro Portugu&amp;ecirc;s, ficando desde j&amp;aacute; o convite para &amp;ldquo;Conversar com o livro portugu&amp;ecirc;s&amp;rdquo;, &amp;agrave;s 20h30, na Biblioteca Municipal.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/dia-mundial-da-poesia-comemorado-na-biblioteca-municipal-de-satao" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/489/img_6877.JPG"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_estrada_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Aviso</t>
+  </si>
+  <si>
+    <t>Nos dias 24 a 26 de março de 2026, a estrada CM1409, entre o Alto da Portela (Portela) e o Cruzamento para Vila Boa, freguesia de São Miguel de Vila Boa, no âmbito de repavimentação da estrada municipal, estará encerrada ao trânsito.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Nos dias 24 a 26 de mar&amp;ccedil;o de 2026, a estrada CM1409, entre o Alto da Portela (Portela) e o Cruzamento para Vila Boa, freguesia de S&amp;atilde;o Miguel de Vila Boa, no &amp;acirc;mbito de repavimenta&amp;ccedil;&amp;atilde;o da estrada municipal, estar&amp;aacute; encerrada ao tr&amp;acirc;nsito.&lt;/p&gt;
+&lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o. Lamentamos os inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-79" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/488/noticias_slide_corte_de_estrada.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticia_informacao_29_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Informação - Piscina e Ginásio Municipais encerrados nos dias 01 e 02 de abril</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa os estimados Munícipes que a Piscina e o Ginásio Municipais se encontram encerrados nos dias 01 e 02 de abril de 2026, por motivo de obras de manutenção.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa os estimados Mun&amp;iacute;cipes que a Piscina e o Gin&amp;aacute;sio Municipais se encontram encerrados nos dias 01 e 02 de abril de 2026, por motivo de obras de manuten&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;Pedimos desculpa pelo transtorno causado.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/informacao-piscina-e-ginasio-municipais-encerrados-nos-dias-01-e-02-de-abril" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/487/noticia_informacao_29.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/16_9_etapa1_1_2500_2500.png</t>
   </si>
   <si>
     <t>Um site para todos</t>
   </si>
   <si>
     <t>&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/um-site-para-todos" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/486/16_9_etapa1.png"&gt;&lt;/a&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-Sátão"}]</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.buysatao.pt/files/images/blog/corte_de_transito_1_2500_2500.png</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aviso</t>
   </si>
   <si>
     <t>A partir do dia 23 de março de 2026 (segunda-feira), no âmbito das obras de requalificação do Jardim da Praça Paulo VI, a via em frente à Câmara Municipal estará encerrada ao trânsito.</t>
   </si>
   <si>
     <t>&lt;p&gt;A partir do dia 23 de mar&amp;ccedil;o de 2026 (segunda-feira), no &amp;acirc;mbito das obras de requalifica&amp;ccedil;&amp;atilde;o do Jardim da Pra&amp;ccedil;a Paulo VI, a via em frente &amp;agrave; C&amp;acirc;mara Municipal estar&amp;aacute; encerrada ao tr&amp;acirc;nsito. Ainda, por motivos de mobilidade e seguran&amp;ccedil;a, a Rua Serafim de Sousa Figueiredo ter&amp;aacute; os estacionamentos suprimidos do lado esquerdo.&lt;/p&gt;
 &lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o. Lamentamos os inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-22" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/485/corte_de_transito.png"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/download_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Inauguração da exposição temporária LUZ PRÓPRIA</t>
   </si>
   <si>
     <t>Partilhamos alguns dos momentos da inauguração da exposição temporária LUZ PRÓPRIA, de Maria Barros Abreu, que decorreu no passado sábado na Casa da Cultura, em Sátão.</t>
   </si>
   <si>
     <t>&lt;p&gt;Partilhamos alguns dos momentos da inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria LUZ PR&amp;Oacute;PRIA, de Maria Barros Abreu, que decorreu no passado s&amp;aacute;bado na Casa da Cultura, em S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o pode ser visitada de 2&amp;ordf; a 6&amp;ordf; feira, entre as 9h00 e as 17h30 e aos s&amp;aacute;bados entre as 08h30 e as 13h00, at&amp;eacute; 28 de maio.&lt;/p&gt;
 &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece a colabora&amp;ccedil;&amp;atilde;o dos alunos dos cursos de T&amp;eacute;cnico de Multim&amp;eacute;dia e de T&amp;eacute;cnico de Cozinha - Pastelaria, do Agrupamento de Escolas de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/inauguracao-da-exposicao-temporaria-luz-propria" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/484/download.jpg"&gt;&lt;/a&gt;</t>
   </si>
@@ -351,53 +674,50 @@
     <t>Nos próximos dias 7 e 14 de março, vão decorrer as IX Jornadas de Formação do Agrupamento de Escolas de Sátão, com o tema “A Escola como lugar seguro e espaço de felicidade”.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Nos pr&amp;oacute;ximos dias 7 e 14 de mar&amp;ccedil;o, v&amp;atilde;o decorrer as IX Jornadas de Forma&amp;ccedil;&amp;atilde;o do Agrupamento de Escolas de S&amp;aacute;t&amp;atilde;o, com o tema &amp;ldquo;A Escola como lugar seguro e espa&amp;ccedil;o de felicidade&amp;rdquo;.&lt;/p&gt; &lt;p&gt;As jornadas, acreditadas pelo CCPFC, organizadas em parceria&lt;/p&gt; &lt;p&gt;com o Centro de Forma&amp;ccedil;&amp;atilde;o Edufor, destinadas a todos os docentes, decorrem no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Inscri&amp;ccedil;&amp;otilde;es e outras informa&amp;ccedil;&amp;otilde;es em www.edufor.pt&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/img_4261_1_2500_2500.jpeg</t>
   </si>
   <si>
     <t>Workshop “Acessório de Carnaval”</t>
   </si>
   <si>
     <t>No âmbito da iniciativa “Pelas mãos de quem sabe”, decorreu no dia 07 de fevereiro de 2026, na Casa da Cultura de Sátão, o workshop “Acessório de Carnaval”, com Tânia Chaves.  </t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, decorreu no dia 07 de fevereiro de 2026, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Acess&amp;oacute;rio de Carnaval&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/09fev2026_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Avisos meteorológicos</t>
-  </si>
-[...1 lines deleted...]
-    <t>O Serviço Municipal de Proteção Civil de Sátão (SMPC) recomenda à população que tome as medidas de prevenção e autoproteção necessárias, nomeadamente: § Garantir especial cuidado na circulação e permanência junto a áreas arborizadas, mantendo atenção à possibilidade de queda de ramos e árvores; § Adotar uma condução defensiva, reduzindo a velocidade e tendo especial cuidado com a possível formação de lençóis de água e a existência de zonas de fraca visibilidade; § Garantir adequada fixação de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas; § Garantir a desobstrução dos sistemas de escoamento das águas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obstáculos ao livre escoamento das águas; § Não atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas; Mantenha-se sempre informado através da nossa página e siga os conselhos e recomendações das autoridades.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;O Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil de S&amp;aacute;t&amp;atilde;o (SMPC) recomenda &amp;agrave; popula&amp;ccedil;&amp;atilde;o que tome as medidas de preven&amp;ccedil;&amp;atilde;o e autoprote&amp;ccedil;&amp;atilde;o necess&amp;aacute;rias, nomeadamente:&lt;/p&gt;
 &lt;p&gt;&amp;sect; Garantir especial cuidado na circula&amp;ccedil;&amp;atilde;o e perman&amp;ecirc;ncia junto a &amp;aacute;reas arborizadas, mantendo aten&amp;ccedil;&amp;atilde;o &amp;agrave; possibilidade de queda de ramos e &amp;aacute;rvores;&lt;/p&gt;
 &lt;p&gt;&amp;sect; Adotar uma condu&amp;ccedil;&amp;atilde;o defensiva, reduzindo a velocidade e tendo especial cuidado com a poss&amp;iacute;vel forma&amp;ccedil;&amp;atilde;o de len&amp;ccedil;&amp;oacute;is de &amp;aacute;gua e a exist&amp;ecirc;ncia de zonas de fraca visibilidade;&lt;/p&gt;
 &lt;p&gt;&amp;sect; Garantir adequada fixa&amp;ccedil;&amp;atilde;o de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas;&lt;/p&gt;
 &lt;p&gt;&amp;sect; Garantir a desobstru&amp;ccedil;&amp;atilde;o dos sistemas de escoamento das &amp;aacute;guas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obst&amp;aacute;culos ao livre escoamento das &amp;aacute;guas;&lt;/p&gt;
 &lt;p&gt;&amp;sect; N&amp;atilde;o atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas;&lt;/p&gt;
 &lt;p&gt;Mantenha-se sempre informado atrav&amp;eacute;s da nossa p&amp;aacute;gina e siga os conselhos e recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;
 &lt;p&gt;Em caso de necessidade, LIGUE DE IMEDIATO 112 ou os BOMBEIROS 232 981 325*Chamada para rede fixa Nacional&lt;/p&gt;
 &lt;p&gt;A PROTE&amp;Ccedil;&amp;Atilde;O CIVIL SOMOS TODOS N&amp;Oacute;S&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/avisos-meteorologicos-66" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/466/09fev2026.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>AVISO - Atualização</t>
   </si>
   <si>
     <t>O Município de Sátão informa que foi restabelecida a circulação da Ponte de Tábuas, CM 1393-1, ligação Covelo, freguesia de Ferreira de Aves a Alhais (Vila Nova de Paiva).</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que foi restabelecida a circula&amp;ccedil;&amp;atilde;o da Ponte de T&amp;aacute;buas, CM 1393-1, liga&amp;ccedil;&amp;atilde;o Covelo, freguesia de Ferreira de Aves a Alhais (Vila Nova de Paiva).&lt;/p&gt;</t>
   </si>
@@ -648,53 +968,50 @@
   <si>
     <t>2026-01-20</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/dsc08673_1_150_150.jpg</t>
   </si>
   <si>
     <t>Inauguração do Museu de Pintura Naïf e do Restauro da Capela Mor de São Saturnino em Sátão</t>
   </si>
   <si>
     <t>O dia 19 de janeiro de 2026 vai ficar na memória dos satenses, mas principalmente na dos habitantes da localidade das Pedrosas.</t>
   </si>
   <si>
     <t>&lt;p&gt;O dia 19 de janeiro de 2026 vai ficar na mem&amp;oacute;ria dos satenses, mas principalmente na dos habitantes da localidade das Pedrosas. Emo&amp;ccedil;&amp;atilde;o, cultura e arte andaram de m&amp;atilde;os dadas neste dia em que foi inaugurado o Museu de Pintura Na&amp;iuml;f (doa&amp;ccedil;&amp;atilde;o da casa do s&amp;eacute;culo XVIII e da cole&amp;ccedil;&amp;atilde;o de obras de arte na&amp;iuml;f por parte de Herm&amp;iacute;nio Ferreira) e o Restauro da Capela Mor de S&amp;atilde;o Saturnino.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia teve a presen&amp;ccedil;a da Ministra da Cultura, Juventude e Desporto, Margarida Balseiro Lopes e demais entidades civis, militares, religiosas, comunica&amp;ccedil;&amp;atilde;o social, al&amp;eacute;m de uma moldura humana das Pedrosas e do concelho de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Este evento iniciou com o descerrar da placa inaugural do Museu de Pintura Na&amp;iuml;f, seguido da atua&amp;ccedil;&amp;atilde;o do grupo musical Zaatam. Depois dos discursos pr&amp;oacute;prios da ocasi&amp;atilde;o, foi realizada uma visita guiada ao Museu.&lt;/p&gt; &lt;p&gt;Seguiu-se a inaugura&amp;ccedil;&amp;atilde;o do Restauro da Capela Mor de S&amp;atilde;o Saturnino, com a atua&amp;ccedil;&amp;atilde;o do Grupo Coral das Pedrosas. Depois dos discursos do Presidente da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o, Alexandre Vaz e do Bispo de Viseu, D. Ant&amp;oacute;nio Luciano, foi tamb&amp;eacute;m realizada uma apresenta&amp;ccedil;&amp;atilde;o, por parte de Ana Bidarra, das obras realizadas.&lt;/p&gt; &lt;p&gt;O Museu de Pintura Na&amp;iuml;f abre ao p&amp;uacute;blico no dia 22 de janeiro e ter&amp;aacute; o seguinte hor&amp;aacute;rio de funcionamento: quinta e sexta-feira das 09h00 &amp;agrave;s 13h00 e das 14h00 &amp;agrave;s 17h00, s&amp;aacute;bado e domingo das 14h00 &amp;agrave;s 17h00.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-01-19</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/posts_post_1_1_150_150.jpg</t>
   </si>
   <si>
     <t>Campanha de Bioresíduos “Sou Resto mas ainda Presto”</t>
   </si>
   <si>
-    <t>Os biorresíduos representam cerca de 40% do lixo produzido.</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;Os biorres&amp;iacute;duos representam cerca de 40% do lixo produzido. Sendo estes res&amp;iacute;duos org&amp;acirc;nicos que ainda cont&amp;ecirc;m nutrientes e energia que podem ser aproveitados, estes devem ser separados.&lt;/p&gt; &lt;p&gt;A correta separa&amp;ccedil;&amp;atilde;o de biorres&amp;iacute;duos permite a sua transforma&amp;ccedil;&amp;atilde;o num composto org&amp;acirc;nico rico em nutrientes para fertilizar o solo, reduzindo a quantidade de res&amp;iacute;duos em aterros e promovendo uma menor emiss&amp;atilde;o de gases de efeito estufa e menor produ&amp;ccedil;&amp;atilde;o de odores nos contentores.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Quem ir&amp;aacute; separar biorres&amp;iacute;duos?&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Conhecidos como/por Conhecido pela Arte de Bem Receber, S&amp;aacute;t&amp;atilde;o &amp;eacute; um destino que une natureza, hist&amp;oacute;ria e tradi&amp;ccedil;&amp;atilde;o e um patrim&amp;oacute;nio cultural e religioso deslumbrantes.&lt;/p&gt; &lt;p&gt;Com a hospitalidade das gentes de S&amp;aacute;t&amp;atilde;o aliada ao turismo religioso, gastron&amp;oacute;mico, natural e agora tamb&amp;eacute;m turismo desportivo, que tem vindo a aumentar devido &amp;agrave; crescente preocupa&amp;ccedil;&amp;atilde;o em conservar a natureza e em proporcionar desportos que atraiam cada vez mais pessoas, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o conta com 11.138 habitantes. Ser&amp;atilde;o disponibilizados 32 contentores para caf&amp;eacute;s, cantinas e restaurantes do Concelho, de forma a promover a separa&amp;ccedil;&amp;atilde;o e recolha de biorres&amp;iacute;duos n&amp;atilde;o dom&amp;eacute;sticos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Como se ir&amp;aacute; processar a recolha?&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Os biorres&amp;iacute;duos ser&amp;atilde;o depositados em contentores pr&amp;oacute;prios, fornecidos pela C&amp;acirc;mara Municipal, e, em dias espec&amp;iacute;ficos, ser&amp;aacute; realizada a recolha dos res&amp;iacute;duos org&amp;acirc;nicos para que estes sejam alvo de tratamento adequado.&lt;/p&gt; &lt;p&gt;A recolha de biorres&amp;iacute;duos em caf&amp;eacute;s, cantinas, restaurantes e IPSS promove uma economia circular!&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/616107617_1322861446537578_2980568123817220194_n_1_150_150.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> Vencedores do concurso "Natal no Comércio Local - Ofereça Sátão</t>
   </si>
   <si>
     <t>No âmbito do concurso “Natal no Comércio Local – Ofereça Sátão”, são divulgados os cupões premiados e suplentes do sorteio realizado no dia 16 de janeiro de 2026, no átrio da Câmara Municipal de Sátão.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito do concurso &amp;ldquo;Natal no Com&amp;eacute;rcio Local &amp;ndash; Ofere&amp;ccedil;a S&amp;aacute;t&amp;atilde;o&amp;rdquo;, s&amp;atilde;o divulgados os cup&amp;otilde;es premiados e suplentes do sorteio realizado no dia 16 de janeiro de 2026, no &amp;aacute;trio da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Os vencedores ser&amp;atilde;o contactados atrav&amp;eacute;s dos dados fornecidos no cup&amp;atilde;o e dever&amp;atilde;o reclamar os pr&amp;eacute;mios at&amp;eacute; ao dia 31 de janeiro de 2026, no Gabinete de Atendimento ao Mun&amp;iacute;cipe.&lt;/p&gt; &lt;p&gt;O levantamento dos pr&amp;eacute;mios est&amp;aacute; condicionado &amp;agrave; apresenta&amp;ccedil;&amp;atilde;o de um documento de identifica&amp;ccedil;&amp;atilde;o v&amp;aacute;lido e do tal&amp;atilde;o de compra associado ao cup&amp;atilde;o sorteado, conforme indicado no regulamento do concurso, dispon&amp;iacute;vel em www.cm-satao.pt.&lt;/p&gt; &lt;p&gt;Os pr&amp;eacute;mios atribu&amp;iacute;dos dever&amp;atilde;o ser utilizados at&amp;eacute; ao dia 31 de agosto de 2026 nos estabelecimentos comerciais aderentes. Para solicitar o reembolso, os vencedores dever&amp;atilde;o entregar a fatura e o certificado do pr&amp;eacute;mio na C&amp;acirc;mara Municipal at&amp;eacute; ao dia 31 de outubro de 2026, respeitando o limite m&amp;aacute;ximo do valor atribu&amp;iacute;do.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;p&gt;&amp;nbsp; &amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/16jan2026__1_150_150.jpg</t>
   </si>
   <si>
     <t>Aviso Amarelo - Queda de Neve</t>
   </si>
   <si>
     <t>O Serviço Municipal de Proteção Civil de Sátão (SMPC) recomenda à população que tome as medidas de prevenção e autoproteção necessárias, nomeadamente:  - Garantir especial cuidado na circulação e permanência junto a áreas arborizadas, mantendo atenção à possibilidade de queda de ramos e árvores;  - Adotar uma condução defensiva, reduzindo a velocidade e tendo especial cuidado com a possível formação de gelo e neve nas vias rodoviárias e zonas de fraca visibilidade;  - Evitar a circulação em vias afetadas pela acumulação de neve e quando isso não for possível, adotar as seguintes medidas:     o Verificação do estado dos pneus e respetivas pressões;     o Transporte e colocação das correntes de neve nos veículos;     o Nos veículos elétricos, deve ser verificada a carga da bateria e analisada a existência de postos de carregamento no seu itinerário;     o Garantir que os sistemas de aquecimento dos veículos se encontram em bom estado de funcionamento;  - Garantir adequada fixação de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas;  - Garantir a desobstrução dos sistemas de escoamento das águas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obstáculos ao livre escoamento das águas; Recomenda-se ainda: - Se utilizar lareiras, braseiras, salamandras ou equipamentos a gás mantenha a correta ventilação das divisões de forma a evitar a acumulação de gases nocivos à saúde; - Evitar o uso de dispositivos de aquecimento durante o sono, desligando sempre quaisquer aparelhos antes de se deitar; - Ter atenção à condução em locais onde se forme neve e gelo na estrada, adotando uma condução defensiva. - Estar atento às informações da meteorologia e às indicações da Proteção Civil e Forças de Segurança. - Mantenha-se sempre informado através da nossa página e siga os conselhos e recomendações das autoridades.</t>
@@ -901,53 +1218,50 @@
   </si>
   <si>
     <t>No âmbito da empreitada “EN229 - IP5/Parque Industrial do Mundão”, e para a realização de trabalhos de sinalização horizontal no troço da EN229 entre o km 69+300 e o km 69+500, haverá necessidade de implementar um condicionamento de tráfego com recurso a circulação alternada no dia 27 de novembro, no período entre as 8:00 e as 18:00 horas.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da empreitada &amp;ldquo;EN229 - IP5/Parque Industrial do Mund&amp;atilde;o&amp;rdquo;, e para a realiza&amp;ccedil;&amp;atilde;o de trabalhos de sinaliza&amp;ccedil;&amp;atilde;o horizontal no tro&amp;ccedil;o da EN229 entre o km 69+300 e o km 69+500, haver&amp;aacute; necessidade de implementar um condicionamento de tr&amp;aacute;fego com recurso a circula&amp;ccedil;&amp;atilde;o alternada no dia 27 de novembro, no per&amp;iacute;odo entre as 8:00 e as 18:00 horas.&lt;/p&gt;
 &lt;p&gt;Este condicionamento de tr&amp;acirc;nsito estar&amp;aacute; devidamente sinalizado.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-11-25</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/586819830_939085649277303_3768839633848123647_n_1_150_150.jpg</t>
   </si>
   <si>
     <t>3.ª edição do Trail do Trabulo foi um sucesso</t>
   </si>
   <si>
     <t>O Município de Sátão organizou pelo terceiro ano consecutivo mais uma edição do fantástico Trail do Trabulo, no dia 23 de novembro de 2025.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o organizou pelo terceiro ano consecutivo mais uma edi&amp;ccedil;&amp;atilde;o do fant&amp;aacute;stico Trail do Trabulo, no dia 23 de novembro de 2025. Apesar da chuva que ia caindo, os atletas n&amp;atilde;o arredaram p&amp;eacute; e ficaram deslumbrados com as paisagens outonais que iam encontrando durante todo o percurso.&lt;/p&gt; &lt;p&gt;Com inscri&amp;ccedil;&amp;otilde;es esgotadas, participaram 1159 atletas: 192 no Trail (25km), 489 no Mini Trail (15km) e 478 na caminhada de 11km.&lt;/p&gt; &lt;p&gt;Os resultados, que pontuam para a ATRP (Associa&amp;ccedil;&amp;atilde;o de Trail Running de Portugal) e ITRA (International Trail Running Association), podem ser consultados &lt;a href="https://results.stopandgo.pro/1717" title="Resultados Trail do Trabulo 2025" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;O Presidente da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o, Alexandre Vaz, agradece a todos os trabalhadores envolvidos na organiza&amp;ccedil;&amp;atilde;o deste evento, aos patrocinadores, aos volunt&amp;aacute;rios, &amp;agrave;s entidades oficiais e a todos os participantes que fizeram, mais uma vez, com que este evento fosse um marco na hist&amp;oacute;ria do desporto em S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-11-23</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_estrada_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Trânsito proibido na estrada de acesso à Praia do Trabulo</t>
   </si>
   <si>
     <t>Informamos os (as) estimados (as) Munícipes que no próximo dia 23 de novembro de 2025 (domingo), no período da manhã, o trânsito estará proibido na estrada de acesso à Praia do Trabulo (ponte de Vila Boa – Praia do Trabulo; Sr. dos Caminhos – Praia do Trabulo), no âmbito da realização do Trail do Trabulo.</t>
   </si>
   <si>
     <t>&lt;p&gt;Informamos os (as) estimados (as) Mun&amp;iacute;cipes que no pr&amp;oacute;ximo dia 23 de novembro de 2025 (domingo), no per&amp;iacute;odo da manh&amp;atilde;, o tr&amp;acirc;nsito estar&amp;aacute; proibido na estrada de acesso &amp;agrave; Praia do Trabulo (ponte de Vila Boa &amp;ndash; Praia do Trabulo; Sr. dos Caminhos &amp;ndash; Praia do Trabulo), no &amp;acirc;mbito da realiza&amp;ccedil;&amp;atilde;o do Trail do Trabulo.&lt;/p&gt;
 &lt;p&gt;Pedimos desculpa pelo transtorno causado.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/transito-proibido-na-estrada-de-acesso-a-praia-do-trabulo" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/429/noticias_slide_corte_de_estrada.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-11-18</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/img_20251114_150543_1_150_150.jpg</t>
   </si>
   <si>
     <t>Projeto "Idade+Ativa" celebra o tradicional magusto</t>
   </si>
   <si>
     <t>No dia 14 de novembro de 2025 decorreu o magusto do Projeto "Idade+Ativa", do Município de Sátão, no Salão Cultural da Junta de Freguesia de São Miguel de Vila Boa.</t>
   </si>
   <si>
     <t>&lt;p&gt;No dia 14 de novembro de 2025 decorreu o magusto do Projeto "Idade+Ativa", do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, no Sal&amp;atilde;o Cultural da Junta de Freguesia de S&amp;atilde;o Miguel de Vila Boa. O evento contou com a presen&amp;ccedil;a dos utentes e funcion&amp;aacute;rios da Funda&amp;ccedil;&amp;atilde;o El&amp;iacute;sio Ferreira Afonso, Associa&amp;ccedil;&amp;atilde;o Recreativa e Cultural de A&amp;ccedil;&amp;atilde;o Social - ARCAS, Casa do Povo de S&amp;aacute;t&amp;atilde;o, Lar Santa Maria Rainha das Flores e Lar de S&amp;atilde;o Jos&amp;eacute;. Foi uma tarde animada com muitas castanhas &amp;agrave; mistura e um delicioso lanche partilhado.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece a todos os envolvidos e em especial &amp;agrave; Junta de Freguesia de S&amp;atilde;o Miguel de Vila Boa pela ced&amp;ecirc;ncia do espa&amp;ccedil;o.&lt;/p&gt;</t>
@@ -1322,53 +1636,50 @@
     <t>&lt;p&gt;No dia 19 de outubro de 2025, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o prestou uma homenagem de agradecimento &amp;agrave; Fam&amp;iacute;lia Xavier de Rio de Moinhos, pela doa&amp;ccedil;&amp;atilde;o do terreno e do Eucalipto, localizado em Contige. A cerim&amp;oacute;nia decorreu no local de planta&amp;ccedil;&amp;atilde;o do Eucalipto e contou com a presen&amp;ccedil;a do Presidente da C&amp;acirc;mara e Presidente da Assembleia Municipais, Presidentes das Juntas de Freguesia, vereadores, membros da Assembleia Municipal e representantes da Fam&amp;iacute;lia homenageada. Foi tamb&amp;eacute;m referido que a Fam&amp;iacute;lia Xavier &amp;ndash; benem&amp;eacute;rita no Concelho de S&amp;aacute;t&amp;atilde;o &amp;ndash; tamb&amp;eacute;m ofereceu parte do terreno onde hoje se encontra o jardim da Pra&amp;ccedil;a Paulo VI em frente ao edif&amp;iacute;cio da C&amp;acirc;mara Municipal, bem como o terreno do Parque Maria Jos&amp;eacute; Xavier Garcia de Menezes de Almeida (Parque do Bussaquinho). Durante a homenagem foi enaltecido o esp&amp;iacute;rito c&amp;iacute;vico da Fam&amp;iacute;lia Xavier, cujo ato contribuiu significativamente para o aumento dos espa&amp;ccedil;os verdes, do concelho de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/camara-municipal-de-satao-homenageou-a-familia-xavier-de-rio-de-moinhos-pela-doacao-de-terreno-e-do-eucalipto-de-contige" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/408/img_6009.JPG"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>Aviso - Condicionamento de Trânsito e estacionamento Praça Paulo VI</t>
   </si>
   <si>
     <t>O Município de Sátão informa que a partir do dia 17 de outubro de 2025 terão início os trabalhos para a empreitada denominada " Sátão + Acesso - Praça Paulo VI".</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que a partir do dia 17 de outubro de 2025 ter&amp;atilde;o in&amp;iacute;cio os trabalhos para a empreitada denominada " S&amp;aacute;t&amp;atilde;o + Acesso - Pra&amp;ccedil;a Paulo VI".&lt;/p&gt;
 &lt;p&gt;Por motivos de seguran&amp;ccedil;a e de organiza&amp;ccedil;&amp;atilde;o dos trabalhos, o per&amp;iacute;metro da Pra&amp;ccedil;a Paulo VI e o seu estacionamento confinante lateral superior ir&amp;aacute; ser totalmente vedado ao p&amp;uacute;blico.&lt;/p&gt;
 &lt;p&gt;Pedimos desculpa pelos inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-condicionamento-de-transito-e-estacionamento-praca-paulo-vi" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/407/noticias_slide_constragimento_circulacao.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que a partir do dia 17 de outubro de 2025 ter&amp;atilde;o in&amp;iacute;cio os trabalhos para a empreitada denominada " S&amp;aacute;t&amp;atilde;o + Acesso - Pra&amp;ccedil;a Paulo VI".&lt;/p&gt;
 &lt;p&gt;Por motivos de seguran&amp;ccedil;a e de organiza&amp;ccedil;&amp;atilde;o dos trabalhos, o per&amp;iacute;metro da Pra&amp;ccedil;a Paulo VI e o seu estacionamento confinante lateral superior ir&amp;aacute; ser totalmente vedado ao p&amp;uacute;blico.&lt;/p&gt;
 &lt;p&gt;Pedimos desculpa pelos inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-condicionamento-de-transito-e-estacionamento-praca-paulo-vi" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/407/noticias_slide_constragimento_circulacao.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-10-07</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/blog/aviso_1_2500_2500.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Incêndios rurais 2025 - Apoio pecuniário extraordinário</t>
   </si>
   <si>
     <t>Com o objetivo de mitigar os prejuízos causados pelos incêndios rurais, em particular a destruição de pastagens destinadas à alimentação de animais das espécies bovina, ovina e caprina, foi criado um apoio extraordinário destinado aos produtores pecuários cujas as explorações foram afetadas.</t>
   </si>
   <si>
     <t>&lt;p&gt;Com o objetivo de mitigar os preju&amp;iacute;zos causados pelos inc&amp;ecirc;ndios rurais, em particular a destrui&amp;ccedil;&amp;atilde;o de pastagens destinadas &amp;agrave; alimenta&amp;ccedil;&amp;atilde;o de animais das esp&amp;eacute;cies bovina, ovina e caprina, foi criado um apoio extraordin&amp;aacute;rio destinado aos produtores pecu&amp;aacute;rios cujas as explora&amp;ccedil;&amp;otilde;es foram afetadas.&lt;/p&gt;
 &lt;p&gt;A medida aplica-se ao territ&amp;oacute;rio do continente e abrange as freguesias dos concelhos identificados na Resolu&amp;ccedil;&amp;atilde;o do Conselho de Ministros n.&amp;ordm; 126-A/2025, de 28 de agosto, correspondentes &amp;agrave;s &amp;aacute;reas afetadas pelos inc&amp;ecirc;ndios.&lt;/p&gt;
 &lt;p&gt;O per&amp;iacute;odo de submiss&amp;atilde;o de candidaturas decorrer&amp;aacute; de 6 a 17 de outubro de 2025 (at&amp;eacute; &amp;agrave;s 18:00).&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.ccdrc.pt/pt/incendios-rurais-2025-apoio-pecuario-extraordinario/?fbclid=IwY2xjawNSDqtleHRuA2FlbQIxMAABHkrR3gNz-ofXun8hlaoH1ifpBb_IgX_6tArGPpdZjKYTbsAMq_WR_uVOOmO6_aem_XDcfF0RUnNlbt5jFHXU-Uw" target="_blank" target="_blank"&gt;Mais informa&amp;ccedil;&amp;otilde;es&lt;/a&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/incendios-rurais-2025-apoio-pecuniario-extraordinario" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/406/aviso.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Com o objetivo de mitigar os preju&amp;iacute;zos causados pelos inc&amp;ecirc;ndios rurais, em particular a destrui&amp;ccedil;&amp;atilde;o de pastagens destinadas &amp;agrave; alimenta&amp;ccedil;&amp;atilde;o de animais das esp&amp;eacute;cies bovina, ovina e caprina, foi criado um apoio extraordin&amp;aacute;rio destinado aos produtores pecu&amp;aacute;rios cujas as explora&amp;ccedil;&amp;otilde;es foram afetadas.&lt;/p&gt;
 &lt;p&gt;A medida aplica-se ao territ&amp;oacute;rio do continente e abrange as freguesias dos concelhos identificados na Resolu&amp;ccedil;&amp;atilde;o do Conselho de Ministros n.&amp;ordm; 126-A/2025, de 28 de agosto, correspondentes &amp;agrave;s &amp;aacute;reas afetadas pelos inc&amp;ecirc;ndios.&lt;/p&gt;
 &lt;p&gt;O per&amp;iacute;odo de submiss&amp;atilde;o de candidaturas decorrer&amp;aacute; de 6 a 17 de outubro de 2025 (at&amp;eacute; &amp;agrave;s 18:00).&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.ccdrc.pt/pt/incendios-rurais-2025-apoio-pecuario-extraordinario/?fbclid=IwY2xjawNSDqtleHRuA2FlbQIxMAABHkrR3gNz-ofXun8hlaoH1ifpBb_IgX_6tArGPpdZjKYTbsAMq_WR_uVOOmO6_aem_XDcfF0RUnNlbt5jFHXU-Uw" target="_blank" target="_blank"&gt;Mais informa&amp;ccedil;&amp;otilde;es&lt;/a&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/incendios-rurais-2025-apoio-pecuniario-extraordinario" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/406/aviso.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-10-02</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/img_20251001_wa0001_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Celebração do Dia Internacional do Idoso</t>
@@ -1418,53 +1729,50 @@
   </si>
   <si>
     <t>No âmbito da empreitada “EN229 - IP5/Parque Industrial do Mundão”, haverá necessidade de se proceder à execução de trabalhos em período noturno, entre as 22:00 e as 6:00 horas.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da empreitada &amp;ldquo;EN229 - IP5/Parque Industrial do Mund&amp;atilde;o&amp;rdquo;, haver&amp;aacute; necessidade de se proceder &amp;agrave; execu&amp;ccedil;&amp;atilde;o de trabalhos em per&amp;iacute;odo noturno, entre as 22:00 e as 6:00 horas.&lt;/p&gt;
 &lt;p&gt;Para o efeito ser&amp;aacute; implementado um condicionamento de tr&amp;aacute;fego com recurso a circula&amp;ccedil;&amp;atilde;o alternada entre os dias 22 e 26 de setembro, ao longo do Ex CM1351, desde o in&amp;iacute;cio das instala&amp;ccedil;&amp;otilde;es da Visabeira, at&amp;eacute; t&amp;eacute;rmino das instala&amp;ccedil;&amp;otilde;es da ACC.&lt;/p&gt;
 &lt;p&gt;Este condicionamento de tr&amp;acirc;nsito estar&amp;aacute; devidamente sinalizado, e ser&amp;aacute; acompanhado pelas Autoridades.&lt;/p&gt;
 &lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o pelos inc&amp;oacute;modos e inconvenientes que esta situa&amp;ccedil;&amp;atilde;o provoca, na certeza de estarmos a contribuir para a melhoria das condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a dos utilizadores da infraestrutura.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/informacao-das-infraestruturas-de-portugal-26" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/402/noticias_slide_constragimento_circulacao.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;AVISO&lt;/strong&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Altera&amp;ccedil;&amp;atilde;o de sentido de tr&amp;acirc;nsito na Rua Lopo Fernandes Pacheco.&lt;/p&gt;
 &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que, no decorrer da constru&amp;ccedil;&amp;atilde;o da creche de S&amp;aacute;t&amp;atilde;o, a partir do dia 19 de setembro de 25, at&amp;eacute; &amp;agrave; conclus&amp;atilde;o da obra, ser&amp;aacute; implementado o sentido &amp;uacute;nico na Rua Lopo Fernandes Pacheco, entre o cruzamento da Rua Ferreira Lapa e a Rua Lu&amp;iacute;s de Cam&amp;otilde;es.&lt;/p&gt;
 &lt;p&gt;Esta medida visa a melhoria das condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a rodovi&amp;aacute;ria e a fluidez do tr&amp;aacute;fego.&lt;/p&gt;
 &lt;p&gt;Agradecemos a colabora&amp;ccedil;&amp;atilde;o de todos, lamentando o inc&amp;oacute;modo causado.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-alteracao-de-sentido-de-transito" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/403/corte_de_transito.png"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da empreitada &amp;ldquo;EN229 - IP5/Parque Industrial do Mund&amp;atilde;o&amp;rdquo;, haver&amp;aacute; necessidade de se proceder &amp;agrave; execu&amp;ccedil;&amp;atilde;o de trabalhos em per&amp;iacute;odo noturno, entre as 22:00 e as 6:00 horas.&lt;/p&gt;
 &lt;p&gt;Para o efeito ser&amp;aacute; implementado um condicionamento de tr&amp;aacute;fego com recurso a circula&amp;ccedil;&amp;atilde;o alternada entre os dias 22 e 26 de setembro, ao longo do Ex CM1351, desde o in&amp;iacute;cio das instala&amp;ccedil;&amp;otilde;es da Visabeira, at&amp;eacute; t&amp;eacute;rmino das instala&amp;ccedil;&amp;otilde;es da ACC.&lt;/p&gt;
 &lt;p&gt;Este condicionamento de tr&amp;acirc;nsito estar&amp;aacute; devidamente sinalizado, e ser&amp;aacute; acompanhado pelas Autoridades.&lt;/p&gt;
 &lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o pelos inc&amp;oacute;modos e inconvenientes que esta situa&amp;ccedil;&amp;atilde;o provoca, na certeza de estarmos a contribuir para a melhoria das condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a dos utilizadores da infraestrutura.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/informacao-das-infraestruturas-de-portugal-26" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/402/noticias_slide_constragimento_circulacao.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-09-17</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.buysatao.pt/files/images/blog/informacao_29_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Informação da ADD (Associação de Desenvolvimento do Dão) -  1º aviso de concurso à intervenção D.1.1.1.1 – Pequenos investimentos na exploração agrícola</t>
   </si>
   <si>
     <t>No âmbito da implementação da nossa EDL – Estratégia de Desenvolvimento Local, domínio D.1 do PEPAC Portugal, iniciou no dia 15 de setembro a abertura do 1º aviso de concurso à intervenção D.1.1.1.1 – Pequenos investimentos na exploração agrícola, até ao limite de investimento total de 50 mil euros.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da implementa&amp;ccedil;&amp;atilde;o da nossa EDL &amp;ndash; Estrat&amp;eacute;gia de Desenvolvimento Local, dom&amp;iacute;nio D.1 do PEPAC Portugal, iniciou no dia 15 de setembro a abertura do 1&amp;ordm; aviso de concurso &amp;agrave; interven&amp;ccedil;&amp;atilde;o D.1.1.1.1 &amp;ndash; Pequenos investimentos na explora&amp;ccedil;&amp;atilde;o agr&amp;iacute;cola, at&amp;eacute; ao limite de investimento total de 50 mil euros.&lt;/p&gt;
 &lt;p&gt;Toda a documenta&amp;ccedil;&amp;atilde;o encontra-se dispon&amp;iacute;vel no portal da ADD em: D.1.1.1.1 - Pequenos investimentos na explora&amp;ccedil;&amp;atilde;o agr&amp;iacute;cola - ADD , bem como portal do PEPACC em: Grupos de A&amp;ccedil;&amp;atilde;o Local - PEPAC no Continente.&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/717/add20_30_01_d_1_1_1_1_2025.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;ADD20.30_01_D.1.1.1.1_2025&lt;/a&gt;&amp;nbsp;- aviso de concurso&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/714/ot_d_1_1_1_1.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;OT_D.1.1.1.1&lt;/a&gt;&amp;nbsp;- orienta&amp;ccedil;&amp;atilde;o t&amp;eacute;cnica de apoio&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/715/anexo_ot_d_1_1_1_1.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Anexo_OT_D.1.1.1.1&lt;/a&gt;&amp;nbsp;- orienta&amp;ccedil;&amp;atilde;o t&amp;eacute;cnica de apoio&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/informacao-da-add-associacao-de-desenvolvimento-do-dao-1-aviso-de-concurso-a-intervencao-d-1-1-1-1-pequenos-investimentos-na-exploracao-agricola" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/401/informacao_29.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da implementa&amp;ccedil;&amp;atilde;o da nossa EDL &amp;ndash; Estrat&amp;eacute;gia de Desenvolvimento Local, dom&amp;iacute;nio D.1 do PEPAC Portugal, iniciou no dia 15 de setembro a abertura do 1&amp;ordm; aviso de concurso &amp;agrave; interven&amp;ccedil;&amp;atilde;o D.1.1.1.1 &amp;ndash; Pequenos investimentos na explora&amp;ccedil;&amp;atilde;o agr&amp;iacute;cola, at&amp;eacute; ao limite de investimento total de 50 mil euros.&lt;/p&gt;
 &lt;p&gt;Toda a documenta&amp;ccedil;&amp;atilde;o encontra-se dispon&amp;iacute;vel no portal da ADD em: D.1.1.1.1 - Pequenos investimentos na explora&amp;ccedil;&amp;atilde;o agr&amp;iacute;cola - ADD , bem como portal do PEPACC em: Grupos de A&amp;ccedil;&amp;atilde;o Local - PEPAC no Continente.&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/717/add20_30_01_d_1_1_1_1_2025.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;ADD20.30_01_D.1.1.1.1_2025&lt;/a&gt;&amp;nbsp;- aviso de concurso&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/714/ot_d_1_1_1_1.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;OT_D.1.1.1.1&lt;/a&gt;&amp;nbsp;- orienta&amp;ccedil;&amp;atilde;o t&amp;eacute;cnica de apoio&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/715/anexo_ot_d_1_1_1_1.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Anexo_OT_D.1.1.1.1&lt;/a&gt;&amp;nbsp;- orienta&amp;ccedil;&amp;atilde;o t&amp;eacute;cnica de apoio&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/informacao-da-add-associacao-de-desenvolvimento-do-dao-1-aviso-de-concurso-a-intervencao-d-1-1-1-1-pequenos-investimentos-na-exploracao-agricola" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/401/informacao_29.jpg"&gt;&lt;/a&gt;</t>
   </si>
@@ -3453,51 +3761,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S197"/>
+  <dimension ref="A1:S217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3533,6235 +3841,6875 @@
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
         <v>60</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
+      <c r="H2" t="s">
+        <v>22</v>
+      </c>
       <c r="L2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="P2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B3">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B4">
         <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B5">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B6">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="H6" t="s">
         <v>41</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="P6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="H7" t="s">
         <v>46</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="P7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B8">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="B9">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B10">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B11">
         <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B12">
         <v>60</v>
       </c>
+      <c r="C12" t="s">
+        <v>68</v>
+      </c>
       <c r="D12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B13">
         <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="B14">
         <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="P14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="B15">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D15" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="H15" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L15" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="P15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B16">
         <v>60</v>
       </c>
+      <c r="C16" t="s">
+        <v>88</v>
+      </c>
       <c r="D16" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="H16" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L16" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B17">
-        <v>142</v>
+        <v>60</v>
+      </c>
+      <c r="C17" t="s">
+        <v>92</v>
       </c>
       <c r="D17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="H17" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L17" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B18">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="D18" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="H18" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="L18" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="P18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="B19">
         <v>60</v>
       </c>
+      <c r="C19" t="s">
+        <v>102</v>
+      </c>
       <c r="D19" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="H19" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="L19" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="P19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B20">
         <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="D20" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="H20" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="L20" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="P20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B21">
         <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="D21" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="H21" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="L21" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="P21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="B22">
-        <v>124</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="D22" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="L22" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="P22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B23">
         <v>60</v>
       </c>
+      <c r="C23" t="s">
+        <v>119</v>
+      </c>
       <c r="D23" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="H23" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="L23" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="P23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="B24">
         <v>60</v>
       </c>
+      <c r="C24" t="s">
+        <v>123</v>
+      </c>
       <c r="D24" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="H24" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="L24" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="P24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="B25">
-        <v>60</v>
+        <v>95</v>
+      </c>
+      <c r="C25" t="s">
+        <v>128</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="H25" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="L25" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="P25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="B26">
         <v>60</v>
       </c>
+      <c r="C26" t="s">
+        <v>133</v>
+      </c>
       <c r="D26" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="H26" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="L26" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="P26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="B27">
-        <v>127</v>
+        <v>90</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="D27" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="H27" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="L27" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="P27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B28">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="D28" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="H28" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="L28" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="P28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B29">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="D29" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="H29" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="L29" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="P29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="B30">
-        <v>125</v>
+        <v>77</v>
+      </c>
+      <c r="C30" t="s">
+        <v>151</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="H30" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="L30" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="P30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="B31">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="D31" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="H31" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="L31" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="P31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="B32">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>60</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="H32" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="L32" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="P32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="B33">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="D33" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="H33" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="L33" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="P33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B34">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="D34" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="H34" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="L34" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="P34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B35">
-        <v>218</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="D35" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="H35" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="L35" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="P35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>176</v>
       </c>
       <c r="B36">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D36" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="H36" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="L36" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="P36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B37">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="D37" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="H37" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="L37" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="P37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="B38">
-        <v>234</v>
+        <v>90</v>
       </c>
       <c r="C38" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="D38" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="H38" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="L38" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="P38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B39">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>60</v>
       </c>
       <c r="D39" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="H39" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="L39" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="P39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="B40">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C40" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="D40" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="H40" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="L40" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="P40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B41">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C41" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="D41" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="H41" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="L41" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="P41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="B42">
-        <v>240</v>
+        <v>124</v>
       </c>
       <c r="C42" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="D42" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="H42" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="L42" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="P42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="B43">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>60</v>
       </c>
       <c r="D43" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="H43" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="L43" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="P43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B44">
         <v>60</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="H44" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="L44" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>204</v>
       </c>
       <c r="B45">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>60</v>
       </c>
       <c r="D45" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H45" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="L45" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="P45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B46">
         <v>60</v>
       </c>
       <c r="D46" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="H46" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="L46" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="P46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B47">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="C47" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="D47" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="H47" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="L47" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="P47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B48">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C48" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D48" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="H48" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="L48" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="P48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="B49">
         <v>60</v>
       </c>
+      <c r="C49" t="s">
+        <v>224</v>
+      </c>
       <c r="D49" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="H49" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="L49" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="P49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="B50">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="D50" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="H50" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="L50" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="P50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="B51">
-        <v>60</v>
+        <v>83</v>
+      </c>
+      <c r="C51" t="s">
+        <v>236</v>
       </c>
       <c r="D51" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="H51" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="L51" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="P51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B52">
-        <v>60</v>
+        <v>217</v>
+      </c>
+      <c r="C52" t="s">
+        <v>240</v>
       </c>
       <c r="D52" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="H52" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="L52" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="P52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B53">
-        <v>62</v>
+        <v>121</v>
       </c>
       <c r="C53" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="D53" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="H53" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="L53" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="P53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B54">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C54" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="D54" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="H54" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="L54" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="P54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B55">
-        <v>80</v>
+        <v>218</v>
       </c>
       <c r="C55" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="D55" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="H55" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="L55" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="P55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B56">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>67</v>
       </c>
       <c r="D56" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="H56" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="L56" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="P56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B57">
-        <v>60</v>
+        <v>233</v>
+      </c>
+      <c r="C57" t="s">
+        <v>261</v>
       </c>
       <c r="D57" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="H57" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="L57" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="P57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B58">
-        <v>61</v>
+        <v>234</v>
       </c>
       <c r="C58" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D58" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="H58" t="s">
         <v>263</v>
       </c>
       <c r="L58" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="P58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B59">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C59" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D59" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="H59" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="L59" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="P59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B60">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C60" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D60" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="H60" t="s">
-        <v>273</v>
+        <v>85</v>
       </c>
       <c r="L60" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="P60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="B61">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C61" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D61" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="H61" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="L61" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="P61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B62">
-        <v>83</v>
+        <v>240</v>
       </c>
       <c r="C62" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="D62" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="H62" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="L62" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="P62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B63">
-        <v>83</v>
+        <v>70</v>
+      </c>
+      <c r="C63" t="s">
+        <v>287</v>
       </c>
       <c r="D63" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="H63" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="L63" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="P63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B64">
         <v>60</v>
       </c>
       <c r="C64" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="D64" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="H64" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="L64" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="P64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="B65">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C65" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="D65" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="H65" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="L65" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="P65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
       <c r="B66">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>60</v>
       </c>
       <c r="D66" t="s">
-        <v>108</v>
+        <v>302</v>
       </c>
       <c r="H66" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="L66" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="P66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="B67">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="C67" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="D67" t="s">
-        <v>108</v>
+        <v>307</v>
       </c>
       <c r="H67" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="L67" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="P67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="B68">
-        <v>60</v>
+        <v>66</v>
+      </c>
+      <c r="C68" t="s">
+        <v>311</v>
       </c>
       <c r="D68" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="H68" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="L68" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="P68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="B69">
         <v>60</v>
       </c>
       <c r="D69" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="H69" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="L69" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="P69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="B70">
         <v>60</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>297</v>
+        <v>319</v>
       </c>
       <c r="H70" t="s">
-        <v>298</v>
+        <v>320</v>
       </c>
       <c r="L70" t="s">
-        <v>299</v>
+        <v>321</v>
       </c>
       <c r="P70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="B71">
         <v>60</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>201</v>
+        <v>322</v>
       </c>
       <c r="H71" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="L71" t="s">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="P71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>295</v>
+        <v>325</v>
       </c>
       <c r="B72">
         <v>60</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="H72" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="L72" t="s">
-        <v>299</v>
+        <v>328</v>
       </c>
       <c r="P72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>295</v>
+        <v>325</v>
       </c>
       <c r="B73">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C73" t="s">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="D73" t="s">
-        <v>201</v>
+        <v>330</v>
       </c>
       <c r="H73" t="s">
-        <v>301</v>
+        <v>331</v>
       </c>
       <c r="L73" t="s">
-        <v>302</v>
+        <v>332</v>
       </c>
       <c r="P73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>303</v>
+        <v>333</v>
       </c>
       <c r="B74">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="C74" t="s">
-        <v>276</v>
+        <v>334</v>
       </c>
       <c r="D74" t="s">
-        <v>304</v>
+        <v>335</v>
       </c>
       <c r="H74" t="s">
-        <v>305</v>
+        <v>336</v>
       </c>
       <c r="L74" t="s">
-        <v>306</v>
+        <v>337</v>
       </c>
       <c r="P74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>303</v>
+        <v>338</v>
       </c>
       <c r="B75">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C75" t="s">
-        <v>276</v>
+        <v>339</v>
       </c>
       <c r="D75" t="s">
-        <v>304</v>
+        <v>340</v>
       </c>
       <c r="H75" t="s">
-        <v>305</v>
+        <v>341</v>
       </c>
       <c r="L75" t="s">
-        <v>307</v>
+        <v>342</v>
       </c>
       <c r="P75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>308</v>
+        <v>343</v>
       </c>
       <c r="B76">
-        <v>128</v>
+        <v>73</v>
       </c>
       <c r="C76" t="s">
-        <v>309</v>
+        <v>344</v>
       </c>
       <c r="D76" t="s">
-        <v>310</v>
+        <v>345</v>
       </c>
       <c r="H76" t="s">
-        <v>288</v>
+        <v>346</v>
       </c>
       <c r="L76" t="s">
-        <v>311</v>
+        <v>347</v>
       </c>
       <c r="P76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>308</v>
+        <v>348</v>
       </c>
       <c r="B77">
         <v>60</v>
       </c>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>313</v>
+        <v>349</v>
       </c>
       <c r="H77" t="s">
-        <v>314</v>
+        <v>350</v>
       </c>
       <c r="L77" t="s">
-        <v>315</v>
+        <v>351</v>
       </c>
       <c r="P77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>352</v>
       </c>
       <c r="B78">
-        <v>128</v>
+        <v>61</v>
       </c>
       <c r="C78" t="s">
-        <v>309</v>
+        <v>353</v>
       </c>
       <c r="D78" t="s">
-        <v>310</v>
+        <v>354</v>
       </c>
       <c r="H78" t="s">
-        <v>288</v>
+        <v>355</v>
       </c>
       <c r="L78" t="s">
-        <v>316</v>
+        <v>356</v>
       </c>
       <c r="P78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>308</v>
+        <v>357</v>
       </c>
       <c r="B79">
         <v>60</v>
       </c>
       <c r="C79" t="s">
-        <v>312</v>
+        <v>107</v>
       </c>
       <c r="D79" t="s">
-        <v>313</v>
+        <v>358</v>
       </c>
       <c r="H79" t="s">
-        <v>314</v>
+        <v>359</v>
       </c>
       <c r="L79" t="s">
-        <v>317</v>
+        <v>360</v>
       </c>
       <c r="P79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>318</v>
+        <v>361</v>
       </c>
       <c r="B80">
         <v>60</v>
       </c>
       <c r="C80" t="s">
-        <v>319</v>
+        <v>362</v>
       </c>
       <c r="D80" t="s">
-        <v>320</v>
+        <v>363</v>
       </c>
       <c r="H80" t="s">
-        <v>321</v>
+        <v>364</v>
       </c>
       <c r="L80" t="s">
-        <v>322</v>
+        <v>365</v>
       </c>
       <c r="P80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>318</v>
+        <v>361</v>
       </c>
       <c r="B81">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C81" t="s">
-        <v>323</v>
+        <v>362</v>
       </c>
       <c r="D81" t="s">
-        <v>324</v>
+        <v>363</v>
       </c>
       <c r="H81" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="L81" t="s">
-        <v>325</v>
+        <v>365</v>
       </c>
       <c r="P81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="B82">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C82" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="D82" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="H82" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="L82" t="s">
-        <v>326</v>
+        <v>370</v>
       </c>
       <c r="P82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="B83">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>83</v>
       </c>
       <c r="D83" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="H83" t="s">
-        <v>288</v>
+        <v>369</v>
       </c>
       <c r="L83" t="s">
-        <v>327</v>
+        <v>370</v>
       </c>
       <c r="P83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>328</v>
+        <v>371</v>
       </c>
       <c r="B84">
         <v>60</v>
       </c>
       <c r="C84" t="s">
-        <v>329</v>
+        <v>372</v>
       </c>
       <c r="D84" t="s">
-        <v>330</v>
+        <v>373</v>
       </c>
       <c r="H84" t="s">
-        <v>331</v>
+        <v>374</v>
       </c>
       <c r="L84" t="s">
-        <v>332</v>
+        <v>375</v>
       </c>
       <c r="P84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>328</v>
+        <v>371</v>
       </c>
       <c r="B85">
         <v>60</v>
       </c>
       <c r="C85" t="s">
-        <v>329</v>
+        <v>372</v>
       </c>
       <c r="D85" t="s">
-        <v>330</v>
+        <v>373</v>
       </c>
       <c r="H85" t="s">
-        <v>331</v>
+        <v>374</v>
       </c>
       <c r="L85" t="s">
-        <v>333</v>
+        <v>376</v>
       </c>
       <c r="P85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>334</v>
+        <v>377</v>
       </c>
       <c r="B86">
-        <v>70</v>
+        <v>128</v>
       </c>
       <c r="C86" t="s">
-        <v>335</v>
+        <v>378</v>
       </c>
       <c r="D86" t="s">
-        <v>336</v>
+        <v>202</v>
       </c>
       <c r="H86" t="s">
-        <v>337</v>
+        <v>379</v>
       </c>
       <c r="L86" t="s">
-        <v>338</v>
+        <v>380</v>
       </c>
       <c r="P86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>334</v>
+        <v>377</v>
       </c>
       <c r="B87">
-        <v>70</v>
+        <v>128</v>
       </c>
       <c r="C87" t="s">
-        <v>335</v>
+        <v>378</v>
       </c>
       <c r="D87" t="s">
-        <v>336</v>
+        <v>202</v>
       </c>
       <c r="H87" t="s">
-        <v>337</v>
+        <v>379</v>
       </c>
       <c r="L87" t="s">
-        <v>339</v>
+        <v>381</v>
       </c>
       <c r="P87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="B88">
         <v>60</v>
       </c>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" t="s">
-        <v>341</v>
+        <v>383</v>
       </c>
       <c r="H88" t="s">
-        <v>342</v>
+        <v>384</v>
       </c>
       <c r="L88" t="s">
-        <v>343</v>
+        <v>385</v>
       </c>
       <c r="P88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="B89">
         <v>60</v>
       </c>
-      <c r="C89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" t="s">
-        <v>341</v>
+        <v>383</v>
       </c>
       <c r="H89" t="s">
-        <v>342</v>
+        <v>384</v>
       </c>
       <c r="L89" t="s">
-        <v>344</v>
+        <v>385</v>
       </c>
       <c r="P89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>345</v>
+        <v>386</v>
       </c>
       <c r="B90">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C90" t="s">
-        <v>346</v>
+        <v>387</v>
       </c>
       <c r="D90" t="s">
-        <v>347</v>
+        <v>388</v>
       </c>
       <c r="H90" t="s">
-        <v>288</v>
+        <v>389</v>
       </c>
       <c r="L90" t="s">
-        <v>348</v>
+        <v>390</v>
       </c>
       <c r="P90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>345</v>
+        <v>386</v>
       </c>
       <c r="B91">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C91" t="s">
-        <v>346</v>
+        <v>391</v>
       </c>
       <c r="D91" t="s">
-        <v>347</v>
+        <v>293</v>
       </c>
       <c r="H91" t="s">
-        <v>288</v>
+        <v>392</v>
       </c>
       <c r="L91" t="s">
-        <v>349</v>
+        <v>393</v>
       </c>
       <c r="P91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>350</v>
+        <v>386</v>
       </c>
       <c r="B92">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C92" t="s">
-        <v>276</v>
+        <v>387</v>
       </c>
       <c r="D92" t="s">
-        <v>304</v>
+        <v>388</v>
       </c>
       <c r="H92" t="s">
-        <v>351</v>
+        <v>389</v>
       </c>
       <c r="L92" t="s">
-        <v>352</v>
+        <v>390</v>
       </c>
       <c r="P92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>350</v>
+        <v>386</v>
       </c>
       <c r="B93">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C93" t="s">
-        <v>353</v>
+        <v>391</v>
       </c>
       <c r="D93" t="s">
-        <v>354</v>
+        <v>293</v>
       </c>
       <c r="H93" t="s">
-        <v>355</v>
+        <v>392</v>
       </c>
       <c r="L93" t="s">
-        <v>356</v>
+        <v>393</v>
       </c>
       <c r="P93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>350</v>
+        <v>394</v>
       </c>
       <c r="B94">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="C94" t="s">
-        <v>276</v>
+        <v>367</v>
       </c>
       <c r="D94" t="s">
-        <v>304</v>
+        <v>395</v>
       </c>
       <c r="H94" t="s">
-        <v>351</v>
+        <v>396</v>
       </c>
       <c r="L94" t="s">
-        <v>357</v>
+        <v>397</v>
       </c>
       <c r="P94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>350</v>
+        <v>394</v>
       </c>
       <c r="B95">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="C95" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="D95" t="s">
-        <v>354</v>
+        <v>395</v>
       </c>
       <c r="H95" t="s">
-        <v>355</v>
+        <v>396</v>
       </c>
       <c r="L95" t="s">
-        <v>358</v>
+        <v>398</v>
       </c>
       <c r="P95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>359</v>
+        <v>399</v>
       </c>
       <c r="B96">
-        <v>71</v>
+        <v>128</v>
       </c>
       <c r="C96" t="s">
-        <v>360</v>
+        <v>400</v>
       </c>
       <c r="D96" t="s">
-        <v>361</v>
+        <v>401</v>
       </c>
       <c r="H96" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
       <c r="L96" t="s">
-        <v>363</v>
+        <v>402</v>
       </c>
       <c r="P96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>359</v>
+        <v>399</v>
       </c>
       <c r="B97">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C97" t="s">
-        <v>360</v>
+        <v>403</v>
       </c>
       <c r="D97" t="s">
-        <v>361</v>
+        <v>404</v>
       </c>
       <c r="H97" t="s">
-        <v>362</v>
+        <v>405</v>
       </c>
       <c r="L97" t="s">
-        <v>364</v>
+        <v>406</v>
       </c>
       <c r="P97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>365</v>
+        <v>399</v>
       </c>
       <c r="B98">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C98" t="s">
-        <v>276</v>
+        <v>400</v>
       </c>
       <c r="D98" t="s">
-        <v>366</v>
+        <v>401</v>
       </c>
       <c r="H98" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="L98" t="s">
-        <v>368</v>
+        <v>407</v>
       </c>
       <c r="P98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>365</v>
+        <v>399</v>
       </c>
       <c r="B99">
         <v>60</v>
       </c>
       <c r="C99" t="s">
-        <v>276</v>
+        <v>403</v>
       </c>
       <c r="D99" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="H99" t="s">
-        <v>367</v>
+        <v>405</v>
       </c>
       <c r="L99" t="s">
-        <v>369</v>
+        <v>408</v>
       </c>
       <c r="P99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>370</v>
+        <v>409</v>
       </c>
       <c r="B100">
         <v>60</v>
       </c>
       <c r="C100" t="s">
-        <v>371</v>
+        <v>410</v>
       </c>
       <c r="D100" t="s">
-        <v>372</v>
+        <v>411</v>
       </c>
       <c r="H100" t="s">
-        <v>373</v>
+        <v>412</v>
       </c>
       <c r="L100" t="s">
-        <v>374</v>
+        <v>413</v>
       </c>
       <c r="P100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>370</v>
+        <v>409</v>
       </c>
       <c r="B101">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C101" t="s">
-        <v>371</v>
+        <v>414</v>
       </c>
       <c r="D101" t="s">
-        <v>372</v>
+        <v>415</v>
       </c>
       <c r="H101" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="L101" t="s">
-        <v>375</v>
+        <v>416</v>
       </c>
       <c r="P101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>376</v>
+        <v>409</v>
       </c>
       <c r="B102">
         <v>60</v>
       </c>
       <c r="C102" t="s">
-        <v>377</v>
+        <v>410</v>
       </c>
       <c r="D102" t="s">
-        <v>378</v>
+        <v>411</v>
       </c>
       <c r="H102" t="s">
-        <v>379</v>
+        <v>412</v>
       </c>
       <c r="L102" t="s">
-        <v>380</v>
+        <v>417</v>
       </c>
       <c r="P102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>376</v>
+        <v>409</v>
       </c>
       <c r="B103">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C103" t="s">
-        <v>377</v>
+        <v>414</v>
       </c>
       <c r="D103" t="s">
-        <v>378</v>
+        <v>415</v>
       </c>
       <c r="H103" t="s">
         <v>379</v>
       </c>
       <c r="L103" t="s">
-        <v>381</v>
+        <v>418</v>
       </c>
       <c r="P103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>382</v>
+        <v>419</v>
       </c>
       <c r="B104">
         <v>60</v>
       </c>
       <c r="C104" t="s">
-        <v>383</v>
+        <v>420</v>
       </c>
       <c r="D104" t="s">
-        <v>384</v>
+        <v>421</v>
       </c>
       <c r="H104" t="s">
-        <v>385</v>
+        <v>422</v>
       </c>
       <c r="L104" t="s">
-        <v>386</v>
+        <v>423</v>
       </c>
       <c r="P104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>382</v>
+        <v>419</v>
       </c>
       <c r="B105">
         <v>60</v>
       </c>
       <c r="C105" t="s">
-        <v>383</v>
+        <v>420</v>
       </c>
       <c r="D105" t="s">
-        <v>384</v>
+        <v>421</v>
       </c>
       <c r="H105" t="s">
-        <v>385</v>
+        <v>422</v>
       </c>
       <c r="L105" t="s">
-        <v>387</v>
+        <v>424</v>
       </c>
       <c r="P105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>388</v>
+        <v>425</v>
       </c>
       <c r="B106">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C106" t="s">
-        <v>24</v>
+        <v>426</v>
       </c>
       <c r="D106" t="s">
-        <v>389</v>
+        <v>427</v>
       </c>
       <c r="H106" t="s">
-        <v>390</v>
+        <v>428</v>
       </c>
       <c r="L106" t="s">
-        <v>391</v>
+        <v>429</v>
       </c>
       <c r="P106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>388</v>
+        <v>425</v>
       </c>
       <c r="B107">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C107" t="s">
-        <v>276</v>
+        <v>426</v>
       </c>
       <c r="D107" t="s">
-        <v>257</v>
+        <v>427</v>
       </c>
       <c r="H107" t="s">
-        <v>392</v>
+        <v>428</v>
       </c>
       <c r="L107" t="s">
-        <v>393</v>
+        <v>430</v>
       </c>
       <c r="P107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>388</v>
+        <v>431</v>
       </c>
       <c r="B108">
         <v>60</v>
       </c>
       <c r="C108" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="D108" t="s">
-        <v>389</v>
+        <v>432</v>
       </c>
       <c r="H108" t="s">
-        <v>390</v>
+        <v>433</v>
       </c>
       <c r="L108" t="s">
-        <v>394</v>
+        <v>434</v>
       </c>
       <c r="P108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>388</v>
+        <v>431</v>
       </c>
       <c r="B109">
         <v>60</v>
       </c>
       <c r="C109" t="s">
-        <v>276</v>
+        <v>119</v>
       </c>
       <c r="D109" t="s">
-        <v>257</v>
+        <v>432</v>
       </c>
       <c r="H109" t="s">
-        <v>392</v>
+        <v>433</v>
       </c>
       <c r="L109" t="s">
-        <v>395</v>
+        <v>435</v>
       </c>
       <c r="P109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>396</v>
+        <v>436</v>
       </c>
       <c r="B110">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C110" t="s">
-        <v>397</v>
+        <v>437</v>
       </c>
       <c r="D110" t="s">
-        <v>398</v>
+        <v>438</v>
       </c>
       <c r="H110" t="s">
-        <v>399</v>
+        <v>379</v>
       </c>
       <c r="L110" t="s">
-        <v>400</v>
+        <v>439</v>
       </c>
       <c r="P110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>396</v>
+        <v>436</v>
       </c>
       <c r="B111">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C111" t="s">
-        <v>397</v>
+        <v>437</v>
       </c>
       <c r="D111" t="s">
-        <v>398</v>
+        <v>438</v>
       </c>
       <c r="H111" t="s">
-        <v>399</v>
+        <v>379</v>
       </c>
       <c r="L111" t="s">
-        <v>401</v>
+        <v>440</v>
       </c>
       <c r="P111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>402</v>
+        <v>441</v>
       </c>
       <c r="B112">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C112" t="s">
-        <v>403</v>
+        <v>367</v>
       </c>
       <c r="D112" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="H112" t="s">
-        <v>405</v>
+        <v>442</v>
       </c>
       <c r="L112" t="s">
-        <v>406</v>
+        <v>443</v>
       </c>
       <c r="P112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>402</v>
+        <v>441</v>
       </c>
       <c r="B113">
-        <v>172</v>
+        <v>73</v>
       </c>
       <c r="C113" t="s">
-        <v>407</v>
+        <v>444</v>
       </c>
       <c r="D113" t="s">
-        <v>408</v>
+        <v>445</v>
       </c>
       <c r="H113" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="L113" t="s">
-        <v>410</v>
+        <v>447</v>
       </c>
       <c r="P113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>402</v>
+        <v>441</v>
       </c>
       <c r="B114">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C114" t="s">
-        <v>403</v>
+        <v>367</v>
       </c>
       <c r="D114" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="H114" t="s">
-        <v>405</v>
+        <v>442</v>
       </c>
       <c r="L114" t="s">
-        <v>411</v>
+        <v>448</v>
       </c>
       <c r="P114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>402</v>
+        <v>441</v>
       </c>
       <c r="B115">
-        <v>172</v>
+        <v>73</v>
       </c>
       <c r="C115" t="s">
-        <v>407</v>
+        <v>444</v>
       </c>
       <c r="D115" t="s">
-        <v>408</v>
+        <v>445</v>
       </c>
       <c r="H115" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="L115" t="s">
-        <v>412</v>
+        <v>449</v>
       </c>
       <c r="P115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>413</v>
+        <v>450</v>
       </c>
       <c r="B116">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C116" t="s">
-        <v>414</v>
+        <v>451</v>
       </c>
       <c r="D116" t="s">
-        <v>415</v>
+        <v>452</v>
+      </c>
+      <c r="H116" t="s">
+        <v>453</v>
       </c>
       <c r="L116" t="s">
-        <v>416</v>
+        <v>454</v>
       </c>
       <c r="P116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>413</v>
+        <v>450</v>
       </c>
       <c r="B117">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C117" t="s">
-        <v>417</v>
+        <v>451</v>
       </c>
       <c r="D117" t="s">
-        <v>418</v>
+        <v>452</v>
+      </c>
+      <c r="H117" t="s">
+        <v>453</v>
       </c>
       <c r="L117" t="s">
-        <v>419</v>
+        <v>455</v>
       </c>
       <c r="P117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>413</v>
+        <v>456</v>
       </c>
       <c r="B118">
         <v>60</v>
       </c>
       <c r="C118" t="s">
-        <v>420</v>
+        <v>367</v>
       </c>
       <c r="D118" t="s">
-        <v>421</v>
+        <v>457</v>
+      </c>
+      <c r="H118" t="s">
+        <v>458</v>
       </c>
       <c r="L118" t="s">
-        <v>422</v>
+        <v>459</v>
       </c>
       <c r="P118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>413</v>
+        <v>456</v>
       </c>
       <c r="B119">
         <v>60</v>
       </c>
       <c r="C119" t="s">
-        <v>414</v>
+        <v>367</v>
       </c>
       <c r="D119" t="s">
-        <v>415</v>
+        <v>457</v>
+      </c>
+      <c r="H119" t="s">
+        <v>458</v>
       </c>
       <c r="L119" t="s">
-        <v>423</v>
+        <v>460</v>
       </c>
       <c r="P119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>413</v>
+        <v>461</v>
       </c>
       <c r="B120">
         <v>60</v>
       </c>
       <c r="C120" t="s">
-        <v>417</v>
+        <v>92</v>
       </c>
       <c r="D120" t="s">
-        <v>418</v>
+        <v>462</v>
+      </c>
+      <c r="H120" t="s">
+        <v>463</v>
       </c>
       <c r="L120" t="s">
-        <v>424</v>
+        <v>464</v>
       </c>
       <c r="P120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>425</v>
+        <v>461</v>
       </c>
       <c r="B121">
-        <v>272</v>
+        <v>60</v>
       </c>
       <c r="C121" t="s">
-        <v>426</v>
+        <v>92</v>
       </c>
       <c r="D121" t="s">
-        <v>427</v>
+        <v>462</v>
       </c>
       <c r="H121" t="s">
-        <v>428</v>
+        <v>463</v>
       </c>
       <c r="L121" t="s">
-        <v>429</v>
+        <v>465</v>
       </c>
       <c r="P121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>425</v>
+        <v>466</v>
       </c>
       <c r="B122">
         <v>60</v>
       </c>
       <c r="C122" t="s">
-        <v>397</v>
+        <v>467</v>
       </c>
       <c r="D122" t="s">
-        <v>430</v>
+        <v>468</v>
       </c>
       <c r="H122" t="s">
-        <v>431</v>
+        <v>469</v>
       </c>
       <c r="L122" t="s">
-        <v>432</v>
+        <v>470</v>
       </c>
       <c r="P122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>433</v>
+        <v>466</v>
       </c>
       <c r="B123">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C123" t="s">
-        <v>371</v>
+        <v>467</v>
       </c>
       <c r="D123" t="s">
-        <v>434</v>
+        <v>468</v>
       </c>
       <c r="H123" t="s">
-        <v>435</v>
+        <v>469</v>
       </c>
       <c r="L123" t="s">
-        <v>436</v>
+        <v>471</v>
       </c>
       <c r="P123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>433</v>
+        <v>472</v>
       </c>
       <c r="B124">
         <v>60</v>
       </c>
       <c r="C124" t="s">
-        <v>371</v>
+        <v>473</v>
       </c>
       <c r="D124" t="s">
-        <v>437</v>
+        <v>474</v>
       </c>
       <c r="H124" t="s">
-        <v>438</v>
+        <v>475</v>
       </c>
       <c r="L124" t="s">
-        <v>439</v>
+        <v>476</v>
       </c>
       <c r="P124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>433</v>
+        <v>472</v>
       </c>
       <c r="B125">
         <v>60</v>
       </c>
       <c r="C125" t="s">
-        <v>397</v>
+        <v>473</v>
       </c>
       <c r="D125" t="s">
-        <v>440</v>
+        <v>474</v>
       </c>
       <c r="H125" t="s">
-        <v>441</v>
+        <v>475</v>
       </c>
       <c r="L125" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="P125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>433</v>
+        <v>478</v>
       </c>
       <c r="B126">
         <v>60</v>
       </c>
       <c r="C126" t="s">
-        <v>397</v>
+        <v>119</v>
       </c>
       <c r="D126" t="s">
-        <v>443</v>
+        <v>479</v>
       </c>
       <c r="H126" t="s">
-        <v>444</v>
+        <v>480</v>
       </c>
       <c r="L126" t="s">
-        <v>445</v>
+        <v>481</v>
       </c>
       <c r="P126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>446</v>
+        <v>478</v>
       </c>
       <c r="B127">
         <v>60</v>
       </c>
       <c r="C127" t="s">
-        <v>447</v>
+        <v>367</v>
       </c>
       <c r="D127" t="s">
-        <v>448</v>
+        <v>349</v>
       </c>
       <c r="H127" t="s">
-        <v>449</v>
+        <v>482</v>
       </c>
       <c r="L127" t="s">
-        <v>450</v>
+        <v>483</v>
       </c>
       <c r="P127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>446</v>
+        <v>478</v>
       </c>
       <c r="B128">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C128" t="s">
-        <v>451</v>
+        <v>119</v>
       </c>
       <c r="D128" t="s">
-        <v>452</v>
+        <v>479</v>
       </c>
       <c r="H128" t="s">
-        <v>453</v>
+        <v>480</v>
       </c>
       <c r="L128" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="P128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>446</v>
+        <v>478</v>
       </c>
       <c r="B129">
         <v>60</v>
       </c>
       <c r="C129" t="s">
-        <v>455</v>
+        <v>367</v>
       </c>
       <c r="D129" t="s">
-        <v>456</v>
+        <v>349</v>
       </c>
       <c r="H129" t="s">
-        <v>457</v>
+        <v>482</v>
       </c>
       <c r="L129" t="s">
-        <v>458</v>
+        <v>485</v>
       </c>
       <c r="P129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>459</v>
+        <v>486</v>
       </c>
       <c r="B130">
-        <v>278</v>
+        <v>60</v>
       </c>
       <c r="C130" t="s">
-        <v>460</v>
+        <v>88</v>
       </c>
       <c r="D130" t="s">
-        <v>461</v>
+        <v>487</v>
       </c>
       <c r="H130" t="s">
-        <v>462</v>
+        <v>488</v>
       </c>
       <c r="L130" t="s">
-        <v>463</v>
+        <v>489</v>
       </c>
       <c r="P130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>464</v>
+        <v>486</v>
       </c>
       <c r="B131">
-        <v>161</v>
+        <v>60</v>
       </c>
       <c r="C131" t="s">
-        <v>465</v>
+        <v>88</v>
       </c>
       <c r="D131" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="H131" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="L131" t="s">
-        <v>468</v>
+        <v>490</v>
       </c>
       <c r="P131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>469</v>
+        <v>491</v>
       </c>
       <c r="B132">
         <v>60</v>
       </c>
       <c r="C132" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="D132" t="s">
-        <v>471</v>
+        <v>493</v>
       </c>
       <c r="H132" t="s">
-        <v>472</v>
+        <v>494</v>
       </c>
       <c r="L132" t="s">
-        <v>473</v>
+        <v>495</v>
       </c>
       <c r="P132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="B133">
-        <v>71</v>
+        <v>172</v>
       </c>
       <c r="C133" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="D133" t="s">
-        <v>476</v>
+        <v>497</v>
       </c>
       <c r="H133" t="s">
-        <v>477</v>
+        <v>498</v>
       </c>
       <c r="L133" t="s">
-        <v>478</v>
+        <v>499</v>
       </c>
       <c r="P133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="B134">
-        <v>202</v>
+        <v>60</v>
       </c>
       <c r="C134" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="D134" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="H134" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="L134" t="s">
-        <v>482</v>
+        <v>500</v>
       </c>
       <c r="P134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="B135">
-        <v>67</v>
+        <v>172</v>
       </c>
       <c r="C135" t="s">
-        <v>276</v>
+        <v>496</v>
       </c>
       <c r="D135" t="s">
-        <v>483</v>
+        <v>497</v>
       </c>
       <c r="H135" t="s">
-        <v>484</v>
+        <v>498</v>
       </c>
       <c r="L135" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
       <c r="P135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="B136">
         <v>60</v>
       </c>
       <c r="C136" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="D136" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="L136" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="P136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="B137">
-        <v>185</v>
+        <v>60</v>
       </c>
       <c r="C137" t="s">
-        <v>492</v>
+        <v>506</v>
       </c>
       <c r="D137" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>507</v>
       </c>
       <c r="L137" t="s">
-        <v>494</v>
+        <v>508</v>
       </c>
       <c r="P137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="B138">
-        <v>213</v>
+        <v>60</v>
       </c>
       <c r="C138" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="D138" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="L138" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="P138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="B139">
         <v>60</v>
       </c>
       <c r="C139" t="s">
-        <v>397</v>
+        <v>503</v>
       </c>
       <c r="D139" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="L139" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
       <c r="P139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
         <v>502</v>
       </c>
       <c r="B140">
         <v>60</v>
       </c>
       <c r="C140" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="D140" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="L140" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="P140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="B141">
-        <v>60</v>
+        <v>272</v>
       </c>
       <c r="C141" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="D141" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="H141" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="L141" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="P141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B142">
         <v>60</v>
       </c>
       <c r="C142" t="s">
-        <v>512</v>
+        <v>88</v>
       </c>
       <c r="D142" t="s">
-        <v>513</v>
+        <v>519</v>
+      </c>
+      <c r="H142" t="s">
+        <v>520</v>
       </c>
       <c r="L142" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="P142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="B143">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C143" t="s">
-        <v>516</v>
+        <v>92</v>
       </c>
       <c r="D143" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="H143" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="L143" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="P143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="B144">
         <v>60</v>
       </c>
       <c r="C144" t="s">
-        <v>520</v>
+        <v>92</v>
       </c>
       <c r="D144" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="H144" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="L144" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="P144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="B145">
-        <v>147</v>
+        <v>60</v>
+      </c>
+      <c r="C145" t="s">
+        <v>88</v>
       </c>
       <c r="D145" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="H145" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="L145" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="P145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="B146">
         <v>60</v>
       </c>
       <c r="C146" t="s">
-        <v>528</v>
+        <v>88</v>
       </c>
       <c r="D146" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="H146" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="L146" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="P146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B147">
         <v>60</v>
       </c>
       <c r="C147" t="s">
-        <v>397</v>
+        <v>536</v>
       </c>
       <c r="D147" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="H147" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="L147" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="P147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B148">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="C148" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="D148" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="H148" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="L148" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="P148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B149">
         <v>60</v>
       </c>
       <c r="C149" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D149" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="H149" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="L149" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="P149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B150">
-        <v>107</v>
+        <v>278</v>
       </c>
       <c r="C150" t="s">
-        <v>397</v>
+        <v>549</v>
       </c>
       <c r="D150" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="H150" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="L150" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="B151">
-        <v>60</v>
+        <v>161</v>
       </c>
       <c r="C151" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="D151" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="H151" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="L151" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="P151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B152">
         <v>60</v>
       </c>
       <c r="C152" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="D152" t="s">
-        <v>521</v>
+        <v>560</v>
       </c>
       <c r="H152" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="L152" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="P152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B153">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C153" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="D153" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="H153" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="L153" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="P153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
         <v>563</v>
       </c>
       <c r="B154">
-        <v>68</v>
+        <v>202</v>
       </c>
       <c r="C154" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="D154" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="H154" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="L154" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="P154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="B155">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="C155" t="s">
-        <v>569</v>
+        <v>367</v>
       </c>
       <c r="D155" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="H155" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="L155" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="P155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B156">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C156" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D156" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="H156" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="L156" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="P156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="B157">
-        <v>60</v>
+        <v>185</v>
       </c>
       <c r="C157" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="D157" t="s">
-        <v>579</v>
+        <v>550</v>
       </c>
       <c r="H157" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="L157" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="P157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B158">
-        <v>131</v>
+        <v>213</v>
       </c>
       <c r="C158" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="D158" t="s">
-        <v>584</v>
+        <v>401</v>
       </c>
       <c r="H158" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="L158" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="P158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B159">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C159" t="s">
-        <v>587</v>
+        <v>88</v>
       </c>
       <c r="D159" t="s">
         <v>588</v>
       </c>
       <c r="H159" t="s">
         <v>589</v>
       </c>
       <c r="L159" t="s">
         <v>590</v>
       </c>
       <c r="P159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="B160">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C160" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D160" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H160" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="L160" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="P160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="B161">
         <v>60</v>
       </c>
       <c r="C161" t="s">
-        <v>266</v>
+        <v>596</v>
       </c>
       <c r="D161" t="s">
-        <v>83</v>
+        <v>597</v>
       </c>
       <c r="H161" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="L161" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="P161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="B162">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="C162" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D162" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="L162" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="P162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="B163">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="C163" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="D163" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="H163" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="L163" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="P163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="B164">
         <v>60</v>
       </c>
       <c r="C164" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="D164" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="H164" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="L164" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="P164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B165">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>147</v>
       </c>
       <c r="D165" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="H165" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="L165" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="P165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="B166">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="C166" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D166" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H166" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="L166" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="P166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B167">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="C167" t="s">
-        <v>621</v>
+        <v>88</v>
       </c>
       <c r="D167" t="s">
         <v>622</v>
       </c>
       <c r="H167" t="s">
         <v>623</v>
       </c>
       <c r="L167" t="s">
         <v>624</v>
       </c>
       <c r="P167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B168">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C168" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D168" t="s">
-        <v>521</v>
+        <v>627</v>
       </c>
       <c r="H168" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="L168" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="P168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="B169">
         <v>60</v>
       </c>
       <c r="C169" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="D169" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="H169" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="L169" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="P169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="B170">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C170" t="s">
-        <v>371</v>
+        <v>88</v>
       </c>
       <c r="D170" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="H170" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="L170" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="P170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B171">
         <v>60</v>
       </c>
       <c r="C171" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D171" t="s">
-        <v>83</v>
+        <v>640</v>
       </c>
       <c r="H171" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="L171" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="P171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B172">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="C172" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D172" t="s">
-        <v>642</v>
+        <v>610</v>
       </c>
       <c r="H172" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="L172" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="P172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="B173">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C173" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D173" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="H173" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="L173" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="P173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B174">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C174" t="s">
-        <v>371</v>
+        <v>653</v>
       </c>
       <c r="D174" t="s">
-        <v>651</v>
+        <v>654</v>
+      </c>
+      <c r="H174" t="s">
+        <v>655</v>
       </c>
       <c r="L174" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="P174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="B175">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C175" t="s">
-        <v>371</v>
+        <v>658</v>
       </c>
       <c r="D175" t="s">
-        <v>653</v>
+        <v>659</v>
+      </c>
+      <c r="H175" t="s">
+        <v>660</v>
       </c>
       <c r="L175" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="P175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
       <c r="B176">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C176" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="D176" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="H176" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="L176" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="P176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
       <c r="B177">
         <v>60</v>
       </c>
       <c r="C177" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="D177" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="H177" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="L177" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="P177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="B178">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="C178" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="D178" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="H178" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="L178" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="P178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="B179">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="C179" t="s">
-        <v>371</v>
+        <v>676</v>
       </c>
       <c r="D179" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="H179" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="L179" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="P179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
         <v>671</v>
       </c>
       <c r="B180">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C180" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="D180" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="H180" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="L180" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="P180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="B181">
         <v>60</v>
       </c>
       <c r="C181" t="s">
-        <v>677</v>
+        <v>107</v>
       </c>
       <c r="D181" t="s">
-        <v>678</v>
+        <v>177</v>
       </c>
       <c r="H181" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="L181" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="P181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="B182">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C182" t="s">
-        <v>628</v>
+        <v>687</v>
       </c>
       <c r="D182" t="s">
-        <v>682</v>
+        <v>610</v>
       </c>
       <c r="H182" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="L182" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="P182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="B183">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="C183" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="D183" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="H183" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="L183" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="P183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
         <v>690</v>
       </c>
       <c r="B184">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="C184" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="D184" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="H184" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="L184" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="P184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="B185">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C185" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="D185" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="H185" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="L185" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="P185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="B186">
-        <v>123</v>
+        <v>146</v>
       </c>
       <c r="C186" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="D186" t="s">
-        <v>310</v>
+        <v>706</v>
       </c>
       <c r="H186" t="s">
-        <v>128</v>
+        <v>707</v>
       </c>
       <c r="L186" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="P186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="B187">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="C187" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="D187" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="H187" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="L187" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="P187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B188">
         <v>60</v>
       </c>
       <c r="C188" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="D188" t="s">
-        <v>710</v>
+        <v>610</v>
       </c>
       <c r="H188" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="L188" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="P188" t="s">
-        <v>713</v>
+        <v>24</v>
       </c>
       <c r="Q188" t="s">
-        <v>714</v>
+        <v>24</v>
       </c>
       <c r="R188" t="s">
-        <v>715</v>
+        <v>24</v>
       </c>
       <c r="S188" t="s">
-        <v>716</v>
+        <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B189">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="C189" t="s">
         <v>717</v>
       </c>
       <c r="D189" t="s">
         <v>718</v>
       </c>
       <c r="H189" t="s">
         <v>719</v>
       </c>
       <c r="L189" t="s">
         <v>720</v>
       </c>
       <c r="P189" t="s">
-        <v>721</v>
+        <v>24</v>
       </c>
       <c r="Q189" t="s">
-        <v>722</v>
+        <v>24</v>
       </c>
       <c r="R189" t="s">
-        <v>723</v>
+        <v>24</v>
       </c>
       <c r="S189" t="s">
-        <v>724</v>
+        <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="B190">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="C190" t="s">
-        <v>726</v>
+        <v>92</v>
       </c>
       <c r="D190" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="H190" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="L190" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="P190" t="s">
-        <v>730</v>
+        <v>24</v>
       </c>
       <c r="Q190" t="s">
-        <v>731</v>
+        <v>24</v>
       </c>
       <c r="R190" t="s">
-        <v>732</v>
+        <v>24</v>
       </c>
       <c r="S190" t="s">
-        <v>733</v>
+        <v>24</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
       <c r="B191">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="C191" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="D191" t="s">
-        <v>736</v>
+        <v>177</v>
       </c>
       <c r="H191" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="L191" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="P191" t="s">
-        <v>739</v>
+        <v>24</v>
       </c>
       <c r="Q191" t="s">
-        <v>740</v>
+        <v>24</v>
       </c>
       <c r="R191" t="s">
-        <v>741</v>
+        <v>24</v>
       </c>
       <c r="S191" t="s">
-        <v>742</v>
+        <v>24</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>743</v>
+        <v>729</v>
+      </c>
+      <c r="B192">
+        <v>123</v>
       </c>
       <c r="C192" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="D192" t="s">
-        <v>745</v>
-[...8 lines deleted...]
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="H192" t="s">
-        <v>749</v>
-[...8 lines deleted...]
-        <v>752</v>
+        <v>732</v>
       </c>
       <c r="L192" t="s">
-        <v>753</v>
-[...8 lines deleted...]
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="P192" t="s">
-        <v>713</v>
+        <v>24</v>
       </c>
       <c r="Q192" t="s">
-        <v>714</v>
+        <v>24</v>
       </c>
       <c r="R192" t="s">
-        <v>715</v>
+        <v>24</v>
       </c>
       <c r="S192" t="s">
-        <v>716</v>
+        <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>757</v>
+        <v>734</v>
+      </c>
+      <c r="B193">
+        <v>60</v>
       </c>
       <c r="C193" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="D193" t="s">
-        <v>759</v>
+        <v>736</v>
+      </c>
+      <c r="H193" t="s">
+        <v>737</v>
       </c>
       <c r="L193" t="s">
-        <v>760</v>
+        <v>738</v>
       </c>
       <c r="P193" t="s">
-        <v>761</v>
+        <v>24</v>
       </c>
       <c r="Q193" t="s">
-        <v>762</v>
+        <v>24</v>
       </c>
       <c r="R193" t="s">
-        <v>763</v>
+        <v>24</v>
       </c>
       <c r="S193" t="s">
-        <v>764</v>
+        <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>765</v>
+        <v>739</v>
+      </c>
+      <c r="B194">
+        <v>60</v>
       </c>
       <c r="C194" t="s">
-        <v>766</v>
+        <v>92</v>
       </c>
       <c r="D194" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>740</v>
       </c>
       <c r="L194" t="s">
-        <v>769</v>
+        <v>741</v>
       </c>
       <c r="P194" t="s">
-        <v>770</v>
+        <v>24</v>
       </c>
       <c r="Q194" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="R194" t="s">
-        <v>772</v>
+        <v>24</v>
       </c>
       <c r="S194" t="s">
-        <v>773</v>
+        <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>774</v>
+        <v>739</v>
       </c>
       <c r="B195">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="C195" t="s">
-        <v>775</v>
+        <v>92</v>
       </c>
       <c r="D195" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>742</v>
       </c>
       <c r="L195" t="s">
-        <v>778</v>
+        <v>743</v>
       </c>
       <c r="P195" t="s">
-        <v>770</v>
+        <v>24</v>
       </c>
       <c r="Q195" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="R195" t="s">
-        <v>772</v>
+        <v>24</v>
       </c>
       <c r="S195" t="s">
-        <v>773</v>
+        <v>24</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>774</v>
+        <v>739</v>
       </c>
       <c r="B196">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="C196" t="s">
-        <v>779</v>
+        <v>744</v>
       </c>
       <c r="D196" t="s">
-        <v>780</v>
+        <v>745</v>
       </c>
       <c r="H196" t="s">
-        <v>781</v>
+        <v>746</v>
       </c>
       <c r="L196" t="s">
-        <v>782</v>
+        <v>747</v>
       </c>
       <c r="P196" t="s">
-        <v>783</v>
+        <v>24</v>
       </c>
       <c r="Q196" t="s">
-        <v>784</v>
+        <v>24</v>
       </c>
       <c r="R196" t="s">
-        <v>785</v>
+        <v>24</v>
       </c>
       <c r="S196" t="s">
-        <v>786</v>
+        <v>24</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
+        <v>739</v>
+      </c>
+      <c r="B197">
+        <v>60</v>
+      </c>
+      <c r="C197" t="s">
+        <v>748</v>
+      </c>
+      <c r="D197" t="s">
+        <v>749</v>
+      </c>
+      <c r="H197" t="s">
+        <v>750</v>
+      </c>
+      <c r="L197" t="s">
+        <v>751</v>
+      </c>
+      <c r="P197" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>24</v>
+      </c>
+      <c r="R197" t="s">
+        <v>24</v>
+      </c>
+      <c r="S197" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="198" spans="1:19">
+      <c r="A198" t="s">
+        <v>752</v>
+      </c>
+      <c r="B198">
+        <v>60</v>
+      </c>
+      <c r="C198" t="s">
+        <v>753</v>
+      </c>
+      <c r="D198" t="s">
+        <v>754</v>
+      </c>
+      <c r="H198" t="s">
+        <v>755</v>
+      </c>
+      <c r="L198" t="s">
+        <v>756</v>
+      </c>
+      <c r="P198" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>24</v>
+      </c>
+      <c r="R198" t="s">
+        <v>24</v>
+      </c>
+      <c r="S198" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="199" spans="1:19">
+      <c r="A199" t="s">
+        <v>752</v>
+      </c>
+      <c r="B199">
+        <v>70</v>
+      </c>
+      <c r="C199" t="s">
+        <v>92</v>
+      </c>
+      <c r="D199" t="s">
+        <v>757</v>
+      </c>
+      <c r="H199" t="s">
+        <v>758</v>
+      </c>
+      <c r="L199" t="s">
+        <v>759</v>
+      </c>
+      <c r="P199" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>24</v>
+      </c>
+      <c r="R199" t="s">
+        <v>24</v>
+      </c>
+      <c r="S199" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="200" spans="1:19">
+      <c r="A200" t="s">
+        <v>760</v>
+      </c>
+      <c r="B200">
+        <v>86</v>
+      </c>
+      <c r="C200" t="s">
+        <v>761</v>
+      </c>
+      <c r="D200" t="s">
+        <v>762</v>
+      </c>
+      <c r="H200" t="s">
+        <v>763</v>
+      </c>
+      <c r="L200" t="s">
+        <v>764</v>
+      </c>
+      <c r="P200" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>24</v>
+      </c>
+      <c r="R200" t="s">
+        <v>24</v>
+      </c>
+      <c r="S200" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="201" spans="1:19">
+      <c r="A201" t="s">
+        <v>765</v>
+      </c>
+      <c r="B201">
+        <v>60</v>
+      </c>
+      <c r="C201" t="s">
+        <v>766</v>
+      </c>
+      <c r="D201" t="s">
+        <v>767</v>
+      </c>
+      <c r="H201" t="s">
+        <v>768</v>
+      </c>
+      <c r="L201" t="s">
+        <v>769</v>
+      </c>
+      <c r="P201" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>24</v>
+      </c>
+      <c r="R201" t="s">
+        <v>24</v>
+      </c>
+      <c r="S201" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="202" spans="1:19">
+      <c r="A202" t="s">
+        <v>770</v>
+      </c>
+      <c r="B202">
+        <v>127</v>
+      </c>
+      <c r="C202" t="s">
+        <v>717</v>
+      </c>
+      <c r="D202" t="s">
+        <v>771</v>
+      </c>
+      <c r="H202" t="s">
+        <v>772</v>
+      </c>
+      <c r="L202" t="s">
+        <v>773</v>
+      </c>
+      <c r="P202" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>24</v>
+      </c>
+      <c r="R202" t="s">
+        <v>24</v>
+      </c>
+      <c r="S202" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="203" spans="1:19">
+      <c r="A203" t="s">
+        <v>774</v>
+      </c>
+      <c r="B203">
+        <v>60</v>
+      </c>
+      <c r="C203" t="s">
+        <v>775</v>
+      </c>
+      <c r="D203" t="s">
+        <v>776</v>
+      </c>
+      <c r="H203" t="s">
+        <v>777</v>
+      </c>
+      <c r="L203" t="s">
+        <v>778</v>
+      </c>
+      <c r="P203" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>24</v>
+      </c>
+      <c r="R203" t="s">
+        <v>24</v>
+      </c>
+      <c r="S203" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="204" spans="1:19">
+      <c r="A204" t="s">
+        <v>779</v>
+      </c>
+      <c r="B204">
+        <v>125</v>
+      </c>
+      <c r="C204" t="s">
+        <v>780</v>
+      </c>
+      <c r="D204" t="s">
+        <v>781</v>
+      </c>
+      <c r="H204" t="s">
+        <v>782</v>
+      </c>
+      <c r="L204" t="s">
+        <v>783</v>
+      </c>
+      <c r="P204" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>24</v>
+      </c>
+      <c r="R204" t="s">
+        <v>24</v>
+      </c>
+      <c r="S204" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="205" spans="1:19">
+      <c r="A205" t="s">
+        <v>784</v>
+      </c>
+      <c r="B205">
+        <v>69</v>
+      </c>
+      <c r="C205" t="s">
+        <v>785</v>
+      </c>
+      <c r="D205" t="s">
+        <v>786</v>
+      </c>
+      <c r="H205" t="s">
         <v>787</v>
       </c>
-      <c r="B197">
+      <c r="L205" t="s">
+        <v>788</v>
+      </c>
+      <c r="P205" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>24</v>
+      </c>
+      <c r="R205" t="s">
+        <v>24</v>
+      </c>
+      <c r="S205" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="206" spans="1:19">
+      <c r="A206" t="s">
+        <v>789</v>
+      </c>
+      <c r="B206">
+        <v>123</v>
+      </c>
+      <c r="C206" t="s">
+        <v>790</v>
+      </c>
+      <c r="D206" t="s">
+        <v>401</v>
+      </c>
+      <c r="H206" t="s">
+        <v>221</v>
+      </c>
+      <c r="L206" t="s">
+        <v>791</v>
+      </c>
+      <c r="P206" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>24</v>
+      </c>
+      <c r="R206" t="s">
+        <v>24</v>
+      </c>
+      <c r="S206" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="207" spans="1:19">
+      <c r="A207" t="s">
+        <v>792</v>
+      </c>
+      <c r="B207">
+        <v>108</v>
+      </c>
+      <c r="C207" t="s">
+        <v>793</v>
+      </c>
+      <c r="D207" t="s">
+        <v>794</v>
+      </c>
+      <c r="H207" t="s">
+        <v>795</v>
+      </c>
+      <c r="L207" t="s">
+        <v>796</v>
+      </c>
+      <c r="P207" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>24</v>
+      </c>
+      <c r="R207" t="s">
+        <v>24</v>
+      </c>
+      <c r="S207" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="208" spans="1:19">
+      <c r="A208" t="s">
+        <v>797</v>
+      </c>
+      <c r="B208">
+        <v>60</v>
+      </c>
+      <c r="C208" t="s">
+        <v>798</v>
+      </c>
+      <c r="D208" t="s">
+        <v>799</v>
+      </c>
+      <c r="H208" t="s">
+        <v>800</v>
+      </c>
+      <c r="L208" t="s">
+        <v>801</v>
+      </c>
+      <c r="P208" t="s">
+        <v>802</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>803</v>
+      </c>
+      <c r="R208" t="s">
+        <v>804</v>
+      </c>
+      <c r="S208" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="209" spans="1:19">
+      <c r="A209" t="s">
+        <v>797</v>
+      </c>
+      <c r="B209">
+        <v>120</v>
+      </c>
+      <c r="C209" t="s">
+        <v>806</v>
+      </c>
+      <c r="D209" t="s">
+        <v>807</v>
+      </c>
+      <c r="H209" t="s">
+        <v>808</v>
+      </c>
+      <c r="L209" t="s">
+        <v>809</v>
+      </c>
+      <c r="P209" t="s">
+        <v>810</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>811</v>
+      </c>
+      <c r="R209" t="s">
+        <v>812</v>
+      </c>
+      <c r="S209" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="210" spans="1:19">
+      <c r="A210" t="s">
+        <v>814</v>
+      </c>
+      <c r="B210">
+        <v>120</v>
+      </c>
+      <c r="C210" t="s">
+        <v>815</v>
+      </c>
+      <c r="D210" t="s">
+        <v>816</v>
+      </c>
+      <c r="H210" t="s">
+        <v>817</v>
+      </c>
+      <c r="L210" t="s">
+        <v>818</v>
+      </c>
+      <c r="P210" t="s">
+        <v>819</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>820</v>
+      </c>
+      <c r="R210" t="s">
+        <v>821</v>
+      </c>
+      <c r="S210" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="211" spans="1:19">
+      <c r="A211" t="s">
+        <v>823</v>
+      </c>
+      <c r="B211">
+        <v>120</v>
+      </c>
+      <c r="C211" t="s">
+        <v>824</v>
+      </c>
+      <c r="D211" t="s">
+        <v>825</v>
+      </c>
+      <c r="H211" t="s">
+        <v>826</v>
+      </c>
+      <c r="L211" t="s">
+        <v>827</v>
+      </c>
+      <c r="P211" t="s">
+        <v>828</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>829</v>
+      </c>
+      <c r="R211" t="s">
+        <v>830</v>
+      </c>
+      <c r="S211" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="212" spans="1:19">
+      <c r="A212" t="s">
+        <v>832</v>
+      </c>
+      <c r="C212" t="s">
+        <v>833</v>
+      </c>
+      <c r="D212" t="s">
+        <v>834</v>
+      </c>
+      <c r="E212" t="s">
+        <v>835</v>
+      </c>
+      <c r="F212" t="s">
+        <v>836</v>
+      </c>
+      <c r="G212" t="s">
+        <v>837</v>
+      </c>
+      <c r="H212" t="s">
+        <v>838</v>
+      </c>
+      <c r="I212" t="s">
+        <v>839</v>
+      </c>
+      <c r="J212" t="s">
+        <v>840</v>
+      </c>
+      <c r="K212" t="s">
+        <v>841</v>
+      </c>
+      <c r="L212" t="s">
+        <v>842</v>
+      </c>
+      <c r="M212" t="s">
+        <v>843</v>
+      </c>
+      <c r="N212" t="s">
+        <v>844</v>
+      </c>
+      <c r="O212" t="s">
+        <v>845</v>
+      </c>
+      <c r="P212" t="s">
+        <v>802</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>803</v>
+      </c>
+      <c r="R212" t="s">
+        <v>804</v>
+      </c>
+      <c r="S212" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="213" spans="1:19">
+      <c r="A213" t="s">
+        <v>846</v>
+      </c>
+      <c r="C213" t="s">
+        <v>847</v>
+      </c>
+      <c r="D213" t="s">
+        <v>848</v>
+      </c>
+      <c r="L213" t="s">
+        <v>849</v>
+      </c>
+      <c r="P213" t="s">
+        <v>850</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>851</v>
+      </c>
+      <c r="R213" t="s">
+        <v>852</v>
+      </c>
+      <c r="S213" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="214" spans="1:19">
+      <c r="A214" t="s">
+        <v>854</v>
+      </c>
+      <c r="C214" t="s">
+        <v>855</v>
+      </c>
+      <c r="D214" t="s">
+        <v>856</v>
+      </c>
+      <c r="H214" t="s">
+        <v>857</v>
+      </c>
+      <c r="L214" t="s">
+        <v>858</v>
+      </c>
+      <c r="P214" t="s">
+        <v>859</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>860</v>
+      </c>
+      <c r="R214" t="s">
+        <v>861</v>
+      </c>
+      <c r="S214" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="215" spans="1:19">
+      <c r="A215" t="s">
+        <v>863</v>
+      </c>
+      <c r="B215">
+        <v>2</v>
+      </c>
+      <c r="C215" t="s">
+        <v>864</v>
+      </c>
+      <c r="D215" t="s">
+        <v>865</v>
+      </c>
+      <c r="H215" t="s">
+        <v>866</v>
+      </c>
+      <c r="L215" t="s">
+        <v>867</v>
+      </c>
+      <c r="P215" t="s">
+        <v>859</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>860</v>
+      </c>
+      <c r="R215" t="s">
+        <v>861</v>
+      </c>
+      <c r="S215" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="216" spans="1:19">
+      <c r="A216" t="s">
+        <v>863</v>
+      </c>
+      <c r="B216">
+        <v>2</v>
+      </c>
+      <c r="C216" t="s">
+        <v>868</v>
+      </c>
+      <c r="D216" t="s">
+        <v>869</v>
+      </c>
+      <c r="H216" t="s">
+        <v>870</v>
+      </c>
+      <c r="L216" t="s">
+        <v>871</v>
+      </c>
+      <c r="P216" t="s">
+        <v>872</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>873</v>
+      </c>
+      <c r="R216" t="s">
+        <v>874</v>
+      </c>
+      <c r="S216" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="217" spans="1:19">
+      <c r="A217" t="s">
+        <v>876</v>
+      </c>
+      <c r="B217">
         <v>5</v>
       </c>
-      <c r="C197" t="s">
-[...21 lines deleted...]
-        <v>786</v>
+      <c r="C217" t="s">
+        <v>877</v>
+      </c>
+      <c r="D217" t="s">
+        <v>878</v>
+      </c>
+      <c r="H217" t="s">
+        <v>879</v>
+      </c>
+      <c r="L217" t="s">
+        <v>880</v>
+      </c>
+      <c r="P217" t="s">
+        <v>872</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>873</v>
+      </c>
+      <c r="R217" t="s">
+        <v>874</v>
+      </c>
+      <c r="S217" t="s">
+        <v>875</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>