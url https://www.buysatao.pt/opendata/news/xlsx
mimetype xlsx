--- v3 (2026-05-06)
+++ v4 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="881">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="942">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,66 +71,270 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>Abertura de inscrições para as atividades não letivas</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa que, além do mês de julho, estão abertas as inscrições para as atividades não letivas de 03 de agosto a 4 de setembro (dias úteis).</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que, al&amp;eacute;m do m&amp;ecirc;s de julho, est&amp;atilde;o abertas as inscri&amp;ccedil;&amp;otilde;es para as atividades n&amp;atilde;o letivas de 03 de agosto a 4 de setembro (dias &amp;uacute;teis).&lt;/p&gt;
+&lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es decorrem de 29 de junho a 10 de julho, no Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal ou atrav&amp;eacute;s do email &lt;a href="mailto:educacao@cm-satao.pt" target="_blank" target="_blank"&gt;educacao@cm-satao.pt&lt;/a&gt;. A ficha de inscri&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel &lt;a href="https://www.cm-satao.pt/pages/1474" target="_self" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;As interrup&amp;ccedil;&amp;otilde;es letivas decorrer&amp;atilde;o no hor&amp;aacute;rio das 7h30 &amp;agrave;s 19h00, no Jardim de Inf&amp;acirc;ncia de S&amp;aacute;t&amp;atilde;o e Lamas (para os alunos com idade compreendida entre os 3 e 5 anos), sendo que ter&amp;aacute; de haver um n&amp;uacute;mero m&amp;iacute;nimo de 5 crian&amp;ccedil;as para o funcionamento do servi&amp;ccedil;o. Os transportes s&amp;atilde;o da responsabilidade dos pais/encarregados de educa&amp;ccedil;&amp;atilde;o. A frequ&amp;ecirc;ncia nas atividades n&amp;atilde;o letivas implicam o pagamento de um valor fixo de 12,00&amp;euro; por semana de frequ&amp;ecirc;ncia, para al&amp;eacute;m do pagamento das refei&amp;ccedil;&amp;otilde;es, consoante o escal&amp;atilde;o e o valor das comparticipa&amp;ccedil;&amp;otilde;es pela antecipa&amp;ccedil;&amp;atilde;o e/ou prolongamento de hor&amp;aacute;rio. Os encarregados de educa&amp;ccedil;&amp;atilde;o ter&amp;atilde;o que entregar declara&amp;ccedil;&amp;atilde;o da entidade patronal com o hor&amp;aacute;rio de trabalho e referir que n&amp;atilde;o se encontram de f&amp;eacute;rias.&lt;/p&gt;
+&lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem dirigir-se aos servi&amp;ccedil;os de Educa&amp;ccedil;&amp;atilde;o da C&amp;acirc;mara Municipal.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Sátão"}]</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/2_oficinasacrobaticas___11_03_1_2500_2500.JPG</t>
+  </si>
+  <si>
+    <t>As oficinas acrobáticas realizadas pela Escola Municipal de Acrobacia Aérea de Sátão foram um sucesso</t>
+  </si>
+  <si>
+    <t>As oficinas acrobáticas da Escola Municipal de Acrobacia Aérea de Sátão foram um sucesso, preenchendo a quase totalidade das vagas disponíveis.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;As oficinas acrob&amp;aacute;ticas da Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o foram um sucesso, preenchendo a quase totalidade das vagas dispon&amp;iacute;veis. Al&amp;eacute;m de algumas alunas da Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o, as oficinas acrob&amp;aacute;ticas tamb&amp;eacute;m contaram com a participa&amp;ccedil;&amp;atilde;o de pessoas que vieram de Castelo Branco, Viseu e Mangualde. Tiveram lugar no Pavilh&amp;atilde;o Gimnodesportivo da Escola Secund&amp;aacute;ria Frei Rosa Viterbo, nos dias 09 e 23 de maio e 13 de junho de 2026.&lt;/p&gt; &lt;p&gt;No primeiro dia, decorreu a oficina &amp;ldquo;T&amp;eacute;cnica Din&amp;acirc;mica A&amp;eacute;rea Tecidos e Cordas&amp;rdquo;, com a formadora Serena Tassone. No segundo dia, foi a vez do formador Victor Abreu realizar a oficina &amp;ldquo;Dan&amp;ccedil;a Acrob&amp;aacute;tica&amp;rdquo;. E o terceiro e &amp;uacute;ltimo dia, esteve a cargo da formadora Nathalia Furlan, com a oficina &amp;ldquo;O Corpo Suspenso &amp;ndash; Lira e Trap&amp;eacute;zio&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Com a orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Shirripa, esta Escola Municipal continua a ser uma aposta ganha pelo Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, proporcionando aos seus alunos a possibilidade de melhorarem a coordena&amp;ccedil;&amp;atilde;o motora, a for&amp;ccedil;a muscular e a flexibilidade, combinando o exerc&amp;iacute;cio e a arte.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Prémio Literário “Cónego Albano Martins de Sousa”</t>
+  </si>
+  <si>
+    <t>O Município de Sátão já tem os resultados do Prémio Literário Cónego Albano Martins de Sousa, modalidade prosa, edição 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o j&amp;aacute; tem os resultados do Pr&amp;eacute;mio Liter&amp;aacute;rio C&amp;oacute;nego Albano Martins de Sousa, modalidade prosa, edi&amp;ccedil;&amp;atilde;o 2026. Paulo Viegas sagrou-se vencedor com a obra Aroma do Fim. A Men&amp;ccedil;&amp;atilde;o Honrosa foi atribu&amp;iacute;da a Telma Alexandra Mingacho, com a obra Na Bruma de N.&amp;ordf; Sr.&amp;ordf; da Oliva, a Igreja que Guardava Segredos.&lt;/p&gt;
+&lt;p&gt;A cerim&amp;oacute;nia de entrega do Pr&amp;eacute;mio Liter&amp;aacute;rio ter&amp;aacute; lugar no dia 20 de agosto de 2026, &amp;agrave;s 15h00, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho.&lt;/p&gt;
+&lt;p&gt;O concurso premeia trabalhos in&amp;eacute;ditos na modalidade de prosa ou poesia, que alternam anualmente. Este ano, a iniciativa contou com a participa&amp;ccedil;&amp;atilde;o de oito obras. O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece a participa&amp;ccedil;&amp;atilde;o de todos e felicita os vencedores.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/8df0883f_a250_465c_9e0c_c9ece8294a06_1_2500_2500.jpeg</t>
+  </si>
+  <si>
+    <t>Pelas mãos de quem sabe – "Mandala de Fios"</t>
+  </si>
+  <si>
+    <t>Decorreu no passado dia 13 de junho, na Casa da Cultura de Sátão, mais uma atividade integrada na iniciativa “Pelas mãos de quem sabe”, desta vez dedicada à criação da "Mandala de Fios", orientada por Marta Martins.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu no passado dia 13 de junho, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, mais uma atividade integrada na iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, desta vez dedicada &amp;agrave; cria&amp;ccedil;&amp;atilde;o da "Mandala de Fios", orientada por Marta Martins.&lt;/p&gt; &lt;p&gt;Durante a manh&amp;atilde;, os participantes tiveram a oportunidade de conhecer e explorar esta t&amp;eacute;cnica artesanal, combinando criatividade, concentra&amp;ccedil;&amp;atilde;o e express&amp;atilde;o art&amp;iacute;stica atrav&amp;eacute;s do entrela&amp;ccedil;ar de fios e cores. Cada mandala tornou-se uma pe&amp;ccedil;a &amp;uacute;nica, refletindo a sensibilidade e a imagina&amp;ccedil;&amp;atilde;o de quem a criou.&lt;/p&gt; &lt;p&gt;O workshop proporcionou momentos de aprendizagem, conv&amp;iacute;vio e partilha de saberes, valorizando o trabalho manual e promovendo a descoberta de novas formas de express&amp;atilde;o criativa.&lt;/p&gt; &lt;p&gt;Agradecemos a Marta Martins pela dedica&amp;ccedil;&amp;atilde;o e partilha de conhecimentos, bem como a todos os participantes pelo entusiasmo, empenho e criatividade demonstrados ao longo da atividade.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/post__incricoes_ano_letivo_26_27__1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>As matrículas para a Universidade Sénior de Sátão estão abertas de 15 a 30 de junho</t>
+  </si>
+  <si>
+    <t>A Universidade Sénior de Sátão abre as portas a mais um ano de experiências, conhecimento e convívio.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o abre as portas a mais um ano de experi&amp;ecirc;ncias, conhecimento e conv&amp;iacute;vio. Venha fazer parte desta comunidade din&amp;acirc;mica e cheia de vida.&lt;/p&gt; &lt;p&gt;&amp;#128467;&amp;#65039; Matr&amp;iacute;culas de 15 a 30 de junho&lt;/p&gt; &lt;p&gt;&amp;#128205; C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt; &lt;p&gt;&amp;#128222; &lt;a href="tel:232980000" target="_blank" target="_blank"&gt;232 980 000&lt;/a&gt;&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>Que bem que se está na praia...do Trabulo!</t>
+  </si>
+  <si>
+    <t>No dia 15 de junho arranca a época balnear da Praia Fluvial do Trabulo, prolongando-se até ao dia 31 de agosto de 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 15 de junho arranca a &amp;eacute;poca balnear da Praia Fluvial do Trabulo, prolongando-se at&amp;eacute; ao dia 31 de agosto de 2026. Esta Praia, conhecida pelas fant&amp;aacute;sticas paisagens naturais e pelo lind&amp;iacute;ssimo espelho de &amp;aacute;gua, tem vindo ao longo dos anos a conquistar cada vez mais banhistas. J&amp;aacute; arrecadou o galard&amp;atilde;o de Praia Revela&amp;ccedil;&amp;atilde;o 2017, atribu&amp;iacute;do pelo Guia das Praias Fluviais e foi contemplada pelo 3.&amp;ordm; ano consecutivo com Qualidade de Ouro 2026, pela Quercus.&lt;/p&gt;
+&lt;p&gt;Situada no concelho de S&amp;aacute;t&amp;atilde;o, entre a freguesia de Ferreira de Aves e Uni&amp;atilde;o de Freguesias de Rom&amp;atilde;s, Decermilo e Vila Longa, a Praia Fluvial do Trabulo tem &amp;oacute;timos acessos e estacionamento, vigil&amp;acirc;ncia com a presen&amp;ccedil;a de nadadores-salvadores todos os dias, (em junho s&amp;oacute; ao fim de semana) das 12h00 &amp;agrave;s 19h00, snack-bar, parque de merendas, piscina infantil, campo de jogos em areia, balne&amp;aacute;rios e uma zona relvada.&lt;/p&gt;
+&lt;p&gt;Que bem que se est&amp;aacute; na praia...do Trabulo! Esta frase, al&amp;eacute;m de ser um slogan, &amp;eacute; tamb&amp;eacute;m o ponto de partida para visitar o concelho de S&amp;aacute;t&amp;atilde;o e deslumbrar-se com toda a oferta tur&amp;iacute;stica dispon&amp;iacute;vel: paisagens naturais, patrim&amp;oacute;nio arqueol&amp;oacute;gico, arquitet&amp;oacute;nico e religioso, gastronomia t&amp;iacute;pica, eventos culturais e eventos desportivos.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/1000026117_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Memórias Partilhadas: Uma Viagem pelas Histórias dos Nossos Seniores</t>
+  </si>
+  <si>
+    <t>"Memórias Partilhadas" é a atividade que arrancou no dia 03 de junho de 2026, na Casa da Madrinha e as Rosas - Casa de Repouso, com a Biblioteca Municipal de Sátão e que vai percorrer todos os lares do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;"Mem&amp;oacute;rias Partilhadas" &amp;eacute; a atividade que arrancou no dia 03 de junho de 2026, na Casa da Madrinha e as Rosas - Casa de Repouso, com a Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o e que vai percorrer todos os lares do concelho.&lt;/p&gt; &lt;p&gt;Foram partilhadas lengalengas, rezas, ora&amp;ccedil;&amp;otilde;es, contos e muitas mem&amp;oacute;rias antigas. A alegria e a satisfa&amp;ccedil;&amp;atilde;o de todos os presentes era not&amp;oacute;ria e ainda ficou mais vis&amp;iacute;vel com a m&amp;uacute;sica animada de Jo&amp;atilde;o Lino, que nos acompanhou nesta aventura. Esta atividade vai resultar numa recolha de saberes e tradi&amp;ccedil;&amp;otilde;es, que depois ser&amp;aacute; oportunamente divulgada.&lt;/p&gt; &lt;/div&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/apresentacao1_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Porrogamento do período para Limpeza dos terrenos agrícolas e florestais</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa que, o Governo decidiu prorrogar até ao dia 30 de junho de 2026, o prazo para os proprietários e produtores florestais procederem à limpeza dos terrenos agrícolas e florestais.  </t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que, o Governo decidiu prorrogar at&amp;eacute; ao dia 30 de junho de 2026, o prazo para os propriet&amp;aacute;rios e produtores florestais procederem &amp;agrave; limpeza dos terrenos agr&amp;iacute;colas e florestais.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Aviso - Queimas e Queimadas</t>
+  </si>
+  <si>
+    <t>O Município de Sátão informa que, no período de 1 de junho a 30 de setembro, está proibido a realização de Queimas de Amontoados e de Queimadas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que, no per&amp;iacute;odo de 1 de junho a 30 de setembro, est&amp;aacute; proibido a realiza&amp;ccedil;&amp;atilde;o de Queimas de Amontoados e de Queimadas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/photo_2026_05_14_09_15_38_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Beneficiação de caminhos florestais e agrícolas</t>
+  </si>
+  <si>
+    <t>O Município de Sátão encontra-se a realizar trabalhos de manutenção e beneficiação da rede viária florestal e agrícola nas diversas freguesias do concelho para melhorar as condições de acessibilidade.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o encontra-se a realizar trabalhos de manuten&amp;ccedil;&amp;atilde;o e beneficia&amp;ccedil;&amp;atilde;o da rede vi&amp;aacute;ria florestal e agr&amp;iacute;cola nas diversas freguesias do concelho para melhorar as condi&amp;ccedil;&amp;otilde;es de acessibilidade. At&amp;eacute; ao momento, j&amp;aacute; foram intervencionados cerca de 30 Km de caminhos florestais e agr&amp;iacute;colas. Esta interven&amp;ccedil;&amp;atilde;o insere-se na estrat&amp;eacute;gia municipal de conserva&amp;ccedil;&amp;atilde;o e qualifica&amp;ccedil;&amp;atilde;o da rede vi&amp;aacute;ria florestal, fundamental para o ordenamento do territ&amp;oacute;rio e para a mitiga&amp;ccedil;&amp;atilde;o dos riscos associados &amp;agrave; floresta. Paralelamente, nas diversas freguesias do concelho, decorrem a&amp;ccedil;&amp;otilde;es de gest&amp;atilde;o de combust&amp;iacute;vel (controlo de vegeta&amp;ccedil;&amp;atilde;o espont&amp;acirc;nea, desrama&amp;ccedil;&amp;atilde;o de &amp;aacute;rvores, desbaste de &amp;aacute;rvores, nomeadamente a corre&amp;ccedil;&amp;atilde;o de densidades excessivas) na faixa lateral de terreno confinante com a rede vi&amp;aacute;ria (Estradas Municipais) numa largura padr&amp;atilde;o de 10 metros.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/beneficiacao-de-caminhos-florestais-e-agricolas" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/513/photo_2026_05_14_09_15_38.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticia_apoio_natalidade_2026_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Apoio à natalidade</t>
+  </si>
+  <si>
+    <t> O Município de Sátão relembra que estão abertas as inscrições para o apoio à natalidade, incentivo social que tem vindo a ser atribuído ao longo dos anos a todas as crianças nascidas neste concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;nbsp;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o relembra que est&amp;atilde;o abertas as inscri&amp;ccedil;&amp;otilde;es para o apoio &amp;agrave; natalidade, incentivo social que tem vindo a ser atribu&amp;iacute;do ao longo dos anos a todas as crian&amp;ccedil;as nascidas neste concelho. Este incentivo vai ser entregue no dia 31 de maio, domingo, &amp;agrave;s 18 horas, no Largo de S. Bernardo, nas comemora&amp;ccedil;&amp;otilde;es do &amp;ldquo;Dia Mundial da Crian&amp;ccedil;a&amp;rdquo;. A m&amp;atilde;e/pai das crian&amp;ccedil;as nascidas no ano de 2025, que cumpram os requisitos de atribui&amp;ccedil;&amp;atilde;o deste apoio, devem fazer a sua inscri&amp;ccedil;&amp;atilde;o no Gabinete de Atendimento ao Mun&amp;iacute;cipe ou atrav&amp;eacute;s da Internet &lt;a href="https://servicosonline.cm-satao.pt/" target="_blank" target="_blank"&gt;neste s&amp;iacute;tio&lt;/a&gt; no menu da A&amp;ccedil;&amp;atilde;o Social, preenchendo o requerimento dispon&amp;iacute;vel para o efeito e juntar c&amp;oacute;pia do assento de nascimento da crian&amp;ccedil;a.&amp;nbsp; Para mais informa&amp;ccedil;&amp;otilde;es os interessados podem contactar o n&amp;uacute;mero de telefone 232980000 (chamada para a rede fixa nacional).&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/apoio-a-natalidade" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/512/noticia_apoio_natalidade_2026.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/dsc00451_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Cerca de uma centena de ciclistas pedalaram de Sátão até Fátima</t>
+  </si>
+  <si>
+    <t>Cerca de uma centena de ciclistas pedalaram de Sátão até Fátima Passadas catorze edições, a iniciativa “A Pedalar com e Até Maria”, continua a ser um sucesso. 94 ciclistas pedalaram no dia 16 de maio de 2026, de Sátão a Fátima.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Cerca de uma centena de ciclistas pedalaram de S&amp;aacute;t&amp;atilde;o at&amp;eacute; F&amp;aacute;tima Passadas catorze edi&amp;ccedil;&amp;otilde;es, a iniciativa &amp;ldquo;A Pedalar com e At&amp;eacute; Maria&amp;rdquo;, continua a ser um sucesso. 94 ciclistas pedalaram no dia 16 de maio de 2026, de S&amp;aacute;t&amp;atilde;o a F&amp;aacute;tima. Desportivismo, resili&amp;ecirc;ncia e devo&amp;ccedil;&amp;atilde;o foram palavras que se fizeram ouvir neste dia que come&amp;ccedil;ou por volta das 05h30 da manh&amp;atilde;. No final do trajeto, era vis&amp;iacute;vel a satisfa&amp;ccedil;&amp;atilde;o dos participantes, que cumpriram o objetivo a que se propuseram, com desportivismo e devo&amp;ccedil;&amp;atilde;o. J&amp;aacute; em F&amp;aacute;tima, o Sr. padre Jos&amp;eacute; Cardoso celebrou a Santa Missa na Capela da Ressurrei&amp;ccedil;&amp;atilde;o de Jesus.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/cerca-de-uma-centena-de-ciclistas-pedalaram-de-satao-ate-fatima-39" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/511/dsc00451.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/satao_ativo_2026_noticias_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>'Sátão Ativo' abre inscrições online no dia 01 de junho</t>
+  </si>
+  <si>
+    <t>O Município de Sátão apresenta a iniciativa Sátão Ativo 2026 de 06 a 31 de julho, para jovens dos 06 aos 14 anos, com várias propostas atrativas as quais destacamos: a piscina exterior, o Parque Aquático (Naturwaterpark), os Karts, Insufláveis aquáticos, sessões de cinema, Karaoke e muito mais.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/document/file/1689/satao_ativo_2026_evento.jpg" alt="satao ativo_2026 cartaz do evento" style="float: left;" width="45%" height="auto"&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta a iniciativa S&amp;aacute;t&amp;atilde;o Ativo 2026 de 06 a 31 de julho, para jovens dos 06 aos 14 anos, com v&amp;aacute;rias propostas atrativas as quais destacamos: a piscina exterior, o Parque Aqu&amp;aacute;tico (Naturwaterpark), os Karts, Insufl&amp;aacute;veis aqu&amp;aacute;ticos, sess&amp;otilde;es de cinema, Karaoke e muito mais.&lt;/p&gt;
+&lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o limitadas e decorrem de 01 a 17 de junho, &lt;a href="https://www.cm-satao.pt/pages/1233" title="inscri&amp;ccedil;&amp;otilde;es s&amp;aacute;t&amp;atilde;o ativo" target="_blank" target="_blank"&gt;clicando neste link&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;O pre&amp;ccedil;o &amp;eacute; de 51,00&amp;euro; por crian&amp;ccedil;a, por semana e 41,00&amp;euro; caso tenha irm&amp;atilde;os a participar. O valor inclui almo&amp;ccedil;o, lanche e seguro.&lt;/p&gt;
+&lt;p&gt;A 1&amp;ordf; fase de inscri&amp;ccedil;&amp;otilde;es ser&amp;aacute; exclusivamente para crian&amp;ccedil;as residentes no Concelho de S&amp;aacute;t&amp;atilde;o, enquanto que a 2&amp;ordf; fase ser&amp;aacute; aberta &amp;agrave; popula&amp;ccedil;&amp;atilde;o em geral, no entanto, dar-se-&amp;aacute; sempre prioridade &amp;agrave;s crian&amp;ccedil;as residentes no Concelho.&lt;/p&gt;
+&lt;p&gt;Nota: Acabadas as vagas, poder&amp;aacute; realizar inscri&amp;ccedil;&amp;atilde;o para a lista de espera.&lt;/p&gt;
+&lt;div&gt;Num dos campos do formul&amp;aacute;rio ser&amp;aacute; solicitado o envio do Cart&amp;atilde;o de Cidad&amp;atilde;o da crian&amp;ccedil;a e do respons&amp;aacute;vel legal, obrigatoriamente em formato PDF, assim como o documento de autoriza&amp;ccedil;&amp;atilde;o (dispon&amp;iacute;vel no site do Munic&amp;iacute;pio) devidamente assinado pelo respons&amp;aacute;vel legal. (TENHA DISPON&amp;Iacute;VEL ESSES DOCUMENTOS QUANDO ESTIVER A FAZER A INSCRI&amp;Ccedil;&amp;Atilde;O ONLINE)&lt;/div&gt;
+&lt;div&gt;Pagamento presencial na piscina municipal (ter&amp;aacute; 72 horas para efetuar o respetivo pagamento).&lt;/div&gt;
+&lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar a Piscina Municipal de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s do n&amp;uacute;mero de telefone +351 232 980 800 (chamada para a rede fixa nacional. N&amp;atilde;o perca a oportunidade de proporcionar um ver&amp;atilde;o cheio de divers&amp;atilde;o &amp;agrave;s suas crian&amp;ccedil;as. Junte-se a n&amp;oacute;s no S&amp;aacute;t&amp;atilde;o Ativo 2026!&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #7a2682; color: #fff;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1686/programa_satao_ativo_2026.pdf', '_blank')" aria-label="Ficheiro PDF com o Programa S&amp;aacute;tao Ativo"&gt;V&amp;ecirc;r Programa S&amp;aacute;t&amp;atilde;o Ativo 2026&lt;/button&gt;&lt;/p&gt;
+&lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #fff; color: #000;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1685/autorizacao_declaracao_de_consentimento_satao_ativo_2026.pdf', '_blank')" aria-label="Ficheiro PDF com o Programa S&amp;aacute;tao Ativo"&gt;Descarregar Declara&amp;ccedil;&amp;atilde;o de Consentimento&lt;/button&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/satao-ativo-abre-inscricoes-online-no-dia-01-de-junho-2" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/300/satao_ativo_2026_noticias.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/dji_0083_42_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Qualidade de Ouro pelo 3.º ano consecutivo</t>
+  </si>
+  <si>
+    <t>A Praia Fluvial do Trabulo foi distinguida com Qualidade de Ouro pelo 3.º ano consecutivo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Praia Fluvial do Trabulo foi distinguida com Qualidade de Ouro pelo 3.&amp;ordm; ano consecutivo. A Quercus divulgou a lista das 434 Praias com Qualidade de Ouro em 2026, um galard&amp;atilde;o atribu&amp;iacute;do h&amp;aacute; 15 anos que distingue a qualidade da &amp;aacute;gua balnear das praias de portuguesas com base na informa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica oficial, tendo exclusivamente em considera&amp;ccedil;&amp;atilde;o as an&amp;aacute;lises efetuadas nos laborat&amp;oacute;rios das Administra&amp;ccedil;&amp;otilde;es Regionais Hidrogr&amp;aacute;ficas.&lt;/p&gt;
+&lt;p&gt;A lista e os crit&amp;eacute;rios do galard&amp;atilde;o podem ser consultados aqui: &lt;a href="https://praiasouro.quercus.pt/" target="_blank" target="_blank"&gt;https://praiasouro.quercus.pt/&lt;/a&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/qualidade-de-ouro-pelo-3-ano-consecutivo" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/508/dji_0083_42.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>2026-05-05</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/flores_de_primavera_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe - Workshop “Flores de Primavera”</t>
   </si>
   <si>
     <t>No âmbito da iniciativa “Pelas mãos de quem sabe” decorreu no dia 02 de maio de 2026, na Casa da Cultura de Sátão, o workshop “Flores de Primavera”, com Tânia Chaves.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo; decorreu no dia 02 de maio de 2026, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Flores de Primavera&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/pelas-maos-de-quem-sabe-workshop-flores-de-primavera" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/507/flores_de_primavera.jpg"&gt;&lt;/a&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>[{"name":"CM-Sátão"}]</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/peca_do_mes_maio_sirene__radio_2026_post_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Pelouro da Cultura apresenta a Peça do Mês de maio</t>
   </si>
   <si>
     <t>O Pelouro da Cultura do Município de Sátão divulga, todos os meses, uma peça do acervo museológico existente no concelho, com o objetivo de partilhar com os munícipes um pouco da história das coleções disponíveis.No mês de maio, em exposição no átrio do edifício da Câmara Municipal, a Peça do Mês é um rádio transcetor de estação de bombeiros e uma sirene elétrica, da Associação Humanitária dos Bombeiros Voluntários de Sátão.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Pelouro da Cultura do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o divulga, todos os meses, uma pe&amp;ccedil;a do acervo museol&amp;oacute;gico existente no concelho, com o objetivo de partilhar com os mun&amp;iacute;cipes um pouco da hist&amp;oacute;ria das cole&amp;ccedil;&amp;otilde;es dispon&amp;iacute;veis.&lt;br&gt;No m&amp;ecirc;s de maio, em exposi&amp;ccedil;&amp;atilde;o no &amp;aacute;trio do edif&amp;iacute;cio da C&amp;acirc;mara Municipal, a Pe&amp;ccedil;a do M&amp;ecirc;s &amp;eacute; um r&amp;aacute;dio transcetor de esta&amp;ccedil;&amp;atilde;o de bombeiros e uma sirene el&amp;eacute;trica, da Associa&amp;ccedil;&amp;atilde;o Humanit&amp;aacute;ria dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/pelouro-da-cultura-apresenta-a-peca-do-mes-de-maio" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/506/peca_do_mes_maio_sirene__radio_2026_post.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/a_orca_de_forles_ao_luar___noite_estrelada_1_2500_2500.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Município de Sátão assinalou o Dia Europeu da Cultura Megalítica com a realização da iniciativa “A Orca de Forles ao Luar” </t>
   </si>
@@ -3027,53 +3231,50 @@
     <t>&lt;p&gt;No dia 17 de maio de 2025, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o realizou a 13.&amp;ordf; edi&amp;ccedil;&amp;atilde;o da iniciativa &amp;ldquo;A Pedalar com e at&amp;eacute; Maria&amp;rdquo;, onde os 92 ciclistas pedalaram de S&amp;aacute;t&amp;atilde;o a F&amp;aacute;tima. Os ciclistas iniciaram o percurso por volta das 05h30 da manh&amp;atilde;. No final do trajeto, era vis&amp;iacute;vel a satisfa&amp;ccedil;&amp;atilde;o dos participantes, que cumpriram o objetivo a que se propuseram, com desportivismo e devo&amp;ccedil;&amp;atilde;o. J&amp;aacute; em F&amp;aacute;tima, o Sr. padre Ermelindo Cardoso celebrou a Santa Missa na Capela da Morte de Jesus.&lt;/p&gt;
 &lt;p&gt;Esta edi&amp;ccedil;&amp;atilde;o voltou a afirmar &amp;ldquo;A Pedalar com e at&amp;eacute; Maria&amp;rdquo; como um evento de refer&amp;ecirc;ncia no concelho, promovendo n&amp;atilde;o s&amp;oacute; o desporto e a sa&amp;uacute;de, mas tamb&amp;eacute;m os valores da f&amp;eacute; e da comunidade.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/municipio-de-satao-realizou-a-13-edicao-da-iniciativa-a-pedalar-com-e-ate-maria" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/301/a_pedalar_com_e_ate_maria_2025_12.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-05-15</t>
   </si>
   <si>
     <t>Sátão Ativo abre inscrições online no dia 02 de junho</t>
   </si>
   <si>
     <t>O Município de Sátão apresenta a iniciativa Sátão Ativo 2025 de 30 de junho a 01 de agosto, para jovens dos 06 aos 14 anos, com várias propostas atrativas as quais destacamos: a piscina exterior, o Parque Aquático (Naturwaterpark), os Karts, Insufláveis aquáticos, sessões de cinema, visitas ao Zoo, Portugal dos Pequeninos, Teatro, World of Discoveries, Karaoke e muito mais As inscrições são limitadas e decorrem de 02 a 18 de junho, online.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta a iniciativa S&amp;aacute;t&amp;atilde;o Ativo 2025 de 30 de junho a 01 de agosto, para jovens dos 06 aos 14 anos, com v&amp;aacute;rias propostas atrativas as quais destacamos: a piscina exterior, o Parque Aqu&amp;aacute;tico (Naturwaterpark), os Karts, Insufl&amp;aacute;veis aqu&amp;aacute;ticos, sess&amp;otilde;es de cinema, visitas ao Zoo, Portugal dos Pequeninos, Teatro, World of Discoveries, Karaoke e muito mais&lt;/p&gt;
 &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o limitadas e decorrem de 02 a 18 de junho, &lt;a href="https://www.cm-satao.pt/pages/1233" title="inscri&amp;ccedil;&amp;otilde;es s&amp;aacute;t&amp;atilde;o ativo" target="_blank" target="_blank"&gt;online&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;O pre&amp;ccedil;o &amp;eacute; de 51,00&amp;euro; por crian&amp;ccedil;a, por semana e 41,00&amp;euro; caso tenha irm&amp;atilde;os a participar. O valor inclui almo&amp;ccedil;o, lanche e seguro.&lt;/p&gt;
 &lt;p&gt;A 1&amp;ordf; fase de inscri&amp;ccedil;&amp;otilde;es ser&amp;aacute; exclusivamente para crian&amp;ccedil;as residentes no Concelho de S&amp;aacute;t&amp;atilde;o, enquanto que a 2&amp;ordf; fase ser&amp;aacute; aberta &amp;agrave; popula&amp;ccedil;&amp;atilde;o em geral, no entanto, dar-se-&amp;aacute; sempre prioridade &amp;agrave;s crian&amp;ccedil;as residentes no Concelho.&lt;/p&gt;
 &lt;div&gt;Num dos campos do formul&amp;aacute;rio ser&amp;aacute; solicitado o envio da parte da frente do Cart&amp;atilde;o de Cidad&amp;atilde;o da crian&amp;ccedil;a e do respons&amp;aacute;vel legal, obrigatoriamente em formato PDF, assim como o documento de autoriza&amp;ccedil;&amp;atilde;o (dispon&amp;iacute;vel no site do Munic&amp;iacute;pio) devidamente assinado pelo respons&amp;aacute;vel legal. (TENHA DISPON&amp;Iacute;VEL ESSES DOCUMENTOS QUANDO ESTIVER A FAZER A INSCRI&amp;Ccedil;&amp;Atilde;O ONLINE)&lt;/div&gt;
 &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar a Piscina Municipal de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s do n&amp;uacute;mero de telefone +351 232 980 800 (chamada para a rede fixa nacional. N&amp;atilde;o perca a oportunidade de proporcionar um ver&amp;atilde;o cheio de divers&amp;atilde;o &amp;agrave;s suas crian&amp;ccedil;as. Junte-se a n&amp;oacute;s no S&amp;aacute;t&amp;atilde;o Ativo 2025!&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/641/programa_satao_ativo_2025.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Programa S&amp;aacute;t&amp;atilde;o Ativo 2025&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/642/termo_de_responsabilidade_para_participacao_no_satao_ativo_2025.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Termo de Responsabilidade para participa&amp;ccedil;&amp;atilde;o no S&amp;aacute;t&amp;atilde;o Ativo 2025&lt;/a&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/satao-ativo-abre-inscricoes-online-no-dia-02-de-junho" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/300/satao_ativo_2025_noticia.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-05-12</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.buysatao.pt/files/images/blog/dji_0083_42_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Praia Fluvial do Trabulo com Qualidade de Ouro pelo 2.º ano consecutivo</t>
   </si>
   <si>
     <t>A Quercus divulgou a lista das 424 Praias com Qualidade de Ouro em 2025, um galardão atribuído há mais de 15 anos e que distingue a qualidade da água balnear das praias de portuguesas com base na informação pública oficial, tendo exclusivamente em consideração as análises efetuadas nos laboratórios das Administrações Regionais Hidrográficas.</t>
   </si>
   <si>
     <t>&lt;p&gt;A Quercus divulgou a lista das 424 Praias com Qualidade de Ouro em 2025, um galard&amp;atilde;o atribu&amp;iacute;do h&amp;aacute; mais de 15 anos e que distingue a qualidade da &amp;aacute;gua balnear das praias de portuguesas com base na informa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica oficial, tendo exclusivamente em considera&amp;ccedil;&amp;atilde;o as an&amp;aacute;lises efetuadas nos laborat&amp;oacute;rios das Administra&amp;ccedil;&amp;otilde;es Regionais Hidrogr&amp;aacute;ficas.&lt;/p&gt;
 &lt;p&gt;A lista e os crit&amp;eacute;rios do galard&amp;atilde;o podem ser consultados aqui: https://praiasouro.quercus.pt/&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/praia-fluvial-do-trabulo-com-qualidade-de-ouro-pelo-2-ano-consecutivo" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/299/dji_0083_42.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-05-07</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/08mai2025_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Aviso Amarelo 8 de maio - Precipitação</t>
   </si>
   <si>
     <t>O Serviço Municipal de Proteção Civil de Sátão (SMPC) recomenda à população que tome as medidas de prevenção e autoproteção necessárias, nomeadamente: - Garantir especial cuidado na circulação e permanência junto a áreas arborizadas, mantendo atenção à possibilidade de queda de ramos e árvores; - Adotar uma condução defensiva, reduzindo a velocidade e tendo especial cuidado com a possível formação de lençóis de água e a existência de zonas de fraca visibilidade; - Garantir adequada fixação de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas; - Garantir a desobstrução dos sistemas de escoamento das águas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obstáculos ao livre escoamento das águas; - Não atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas; Mantenha-se sempre informado através da nossa página e siga os conselhos e recomendações das autoridades.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil de S&amp;aacute;t&amp;atilde;o (SMPC) recomenda &amp;agrave; popula&amp;ccedil;&amp;atilde;o que tome as medidas de preven&amp;ccedil;&amp;atilde;o e autoprote&amp;ccedil;&amp;atilde;o necess&amp;aacute;rias, nomeadamente:&lt;/p&gt;
@@ -3761,51 +3962,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S217"/>
+  <dimension ref="A1:S231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3833,6883 +4034,7319 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D2" t="s">
         <v>20</v>
       </c>
-      <c r="D2" t="s">
+      <c r="H2" t="s">
         <v>21</v>
       </c>
-      <c r="H2" t="s">
+      <c r="L2" t="s">
         <v>22</v>
       </c>
-      <c r="L2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3">
+        <v>78</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="H3" t="s">
         <v>26</v>
       </c>
-      <c r="D3" t="s">
+      <c r="L3" t="s">
         <v>27</v>
       </c>
-      <c r="H3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4">
+        <v>60</v>
+      </c>
+      <c r="D4" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" t="s">
         <v>30</v>
       </c>
-      <c r="B4">
-[...13 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
         <v>35</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B6">
-        <v>124</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" t="s">
         <v>39</v>
       </c>
-      <c r="D6" t="s">
+      <c r="L6" t="s">
         <v>40</v>
       </c>
-      <c r="H6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7">
+        <v>79</v>
+      </c>
+      <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="H7" t="s">
         <v>43</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="L7" t="s">
         <v>44</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8">
+        <v>60</v>
+      </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" t="s">
         <v>48</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="L8" t="s">
         <v>49</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9">
+        <v>60</v>
+      </c>
+      <c r="C9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9" t="s">
         <v>53</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="L9" t="s">
         <v>54</v>
       </c>
-      <c r="D9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B10">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="P10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11">
+        <v>66</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" t="s">
         <v>62</v>
       </c>
-      <c r="B11">
-[...13 lines deleted...]
-      </c>
       <c r="P11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12">
+        <v>68</v>
+      </c>
+      <c r="C12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" t="s">
         <v>67</v>
       </c>
-      <c r="B12">
-[...13 lines deleted...]
-      </c>
       <c r="P12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="B13">
         <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="L13" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="P13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B14">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="H14" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="L14" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B15">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D15" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="H15" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="L15" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="P15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B16">
         <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D16" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H16" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="L16" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="P16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>87</v>
       </c>
       <c r="B17">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D17" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="H17" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="L17" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="P17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="H18" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" t="s">
         <v>96</v>
       </c>
-      <c r="B18">
-[...13 lines deleted...]
-      </c>
       <c r="P18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="B19">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C19" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D19" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H19" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="L19" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="P19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="B20">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D20" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H20" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="L20" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="P20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
         <v>106</v>
       </c>
-      <c r="B21">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="L21" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="P21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>60</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D22" t="s">
-        <v>117</v>
+        <v>112</v>
+      </c>
+      <c r="H22" t="s">
+        <v>113</v>
       </c>
       <c r="L22" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="P22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>115</v>
       </c>
       <c r="B23">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C23" t="s">
+        <v>116</v>
+      </c>
+      <c r="D23" t="s">
+        <v>117</v>
+      </c>
+      <c r="H23" t="s">
+        <v>118</v>
+      </c>
+      <c r="L23" t="s">
         <v>119</v>
       </c>
-      <c r="D23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D24" t="s">
+        <v>121</v>
+      </c>
+      <c r="H24" t="s">
         <v>122</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="L24" t="s">
         <v>123</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
+        <v>124</v>
+      </c>
+      <c r="B25">
+        <v>60</v>
+      </c>
+      <c r="C25" t="s">
+        <v>125</v>
+      </c>
+      <c r="D25" t="s">
+        <v>126</v>
+      </c>
+      <c r="H25" t="s">
         <v>127</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="L25" t="s">
         <v>128</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q25" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R25" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S25" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26">
+        <v>60</v>
+      </c>
+      <c r="C26" t="s">
+        <v>130</v>
+      </c>
+      <c r="D26" t="s">
+        <v>131</v>
+      </c>
+      <c r="H26" t="s">
         <v>132</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="L26" t="s">
         <v>133</v>
       </c>
-      <c r="D26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27">
+        <v>60</v>
+      </c>
+      <c r="C27" t="s">
+        <v>135</v>
+      </c>
+      <c r="D27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H27" t="s">
         <v>137</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="L27" t="s">
         <v>138</v>
       </c>
-      <c r="D27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="C28" t="s">
+        <v>140</v>
+      </c>
+      <c r="D28" t="s">
+        <v>141</v>
+      </c>
+      <c r="H28" t="s">
         <v>142</v>
       </c>
-      <c r="D28" t="s">
+      <c r="L28" t="s">
         <v>143</v>
       </c>
-      <c r="H28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P28" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q28" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R28" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S28" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B29">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="C29" t="s">
+        <v>145</v>
+      </c>
+      <c r="D29" t="s">
         <v>146</v>
       </c>
-      <c r="D29" t="s">
+      <c r="H29" t="s">
         <v>147</v>
       </c>
-      <c r="H29" t="s">
+      <c r="L29" t="s">
         <v>148</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B30">
+        <v>60</v>
+      </c>
+      <c r="C30" t="s">
         <v>150</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>151</v>
       </c>
-      <c r="D30" t="s">
+      <c r="H30" t="s">
         <v>152</v>
       </c>
-      <c r="H30" t="s">
+      <c r="L30" t="s">
         <v>153</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P30" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q30" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R30" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S30" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
+        <v>149</v>
+      </c>
+      <c r="B31">
+        <v>60</v>
+      </c>
+      <c r="C31" t="s">
+        <v>154</v>
+      </c>
+      <c r="D31" t="s">
         <v>155</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>156</v>
       </c>
-      <c r="D31" t="s">
+      <c r="L31" t="s">
         <v>157</v>
       </c>
-      <c r="H31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P31" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q31" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R31" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S31" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>70</v>
+      </c>
+      <c r="C32" t="s">
+        <v>159</v>
+      </c>
+      <c r="D32" t="s">
         <v>160</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="H32" t="s">
         <v>161</v>
       </c>
-      <c r="H32" t="s">
+      <c r="L32" t="s">
         <v>162</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B33">
         <v>60</v>
       </c>
       <c r="C33" t="s">
         <v>164</v>
       </c>
       <c r="D33" t="s">
         <v>165</v>
       </c>
       <c r="H33" t="s">
         <v>166</v>
       </c>
       <c r="L33" t="s">
         <v>167</v>
       </c>
       <c r="P33" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q33" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R33" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S33" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B34">
         <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D34" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H34" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L34" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P34" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q34" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R34" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S34" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B35">
         <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H35" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L35" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P35" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q35" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R35" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S35" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B36">
         <v>60</v>
       </c>
+      <c r="C36" t="s">
+        <v>178</v>
+      </c>
       <c r="D36" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L36" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B37">
-        <v>142</v>
+        <v>60</v>
+      </c>
+      <c r="C37" t="s">
+        <v>181</v>
       </c>
       <c r="D37" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="H37" t="s">
         <v>182</v>
       </c>
       <c r="L37" t="s">
         <v>183</v>
       </c>
       <c r="P37" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q37" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R37" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S37" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B38">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D38" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H38" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L38" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="P38" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q38" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R38" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S38" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="B39">
-        <v>60</v>
+        <v>95</v>
+      </c>
+      <c r="C39" t="s">
+        <v>190</v>
       </c>
       <c r="D39" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="H39" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="L39" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="P39" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q39" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R39" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S39" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B40">
         <v>60</v>
       </c>
       <c r="C40" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D40" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H40" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="L40" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="P40" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q40" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R40" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S40" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="B41">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C41" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D41" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="H41" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="L41" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="P41" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q41" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R41" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S41" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B42">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="C42" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D42" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="H42" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="L42" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="P42" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q42" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R42" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S42" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="B43">
-        <v>60</v>
+        <v>106</v>
+      </c>
+      <c r="C43" t="s">
+        <v>208</v>
       </c>
       <c r="D43" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="H43" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="L43" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="P43" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q43" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R43" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S43" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B44">
-        <v>60</v>
+        <v>77</v>
+      </c>
+      <c r="C44" t="s">
+        <v>213</v>
       </c>
       <c r="D44" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="H44" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="L44" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="P44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="B45">
         <v>60</v>
       </c>
+      <c r="C45" t="s">
+        <v>218</v>
+      </c>
       <c r="D45" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="H45" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="L45" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="P45" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q45" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R45" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S45" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="B46">
         <v>60</v>
       </c>
       <c r="D46" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="H46" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="L46" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="P46" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q46" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R46" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S46" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B47">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="C47" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="D47" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="H47" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="L47" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="P47" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q47" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R47" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S47" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B48">
         <v>60</v>
       </c>
       <c r="C48" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="D48" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="H48" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="L48" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="P48" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q48" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R48" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S48" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B49">
         <v>60</v>
       </c>
       <c r="C49" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="D49" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H49" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="L49" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="P49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B50">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="D50" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="H50" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="L50" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="P50" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q50" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R50" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S50" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B51">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="H51" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L51" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="P51" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q51" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R51" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S51" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B52">
-        <v>217</v>
+        <v>90</v>
       </c>
       <c r="C52" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D52" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="H52" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="L52" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="P52" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q52" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R52" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S52" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B53">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>60</v>
       </c>
       <c r="D53" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="H53" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="L53" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="P53" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q53" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R53" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S53" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B54">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C54" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D54" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="H54" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="L54" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="P54" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q54" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R54" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S54" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B55">
-        <v>218</v>
+        <v>60</v>
       </c>
       <c r="C55" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="D55" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="H55" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="L55" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="P55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B56">
-        <v>67</v>
+        <v>124</v>
+      </c>
+      <c r="C56" t="s">
+        <v>263</v>
       </c>
       <c r="D56" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="H56" t="s">
-        <v>258</v>
+        <v>103</v>
       </c>
       <c r="L56" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="P56" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q56" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R56" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S56" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="B57">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>60</v>
       </c>
       <c r="D57" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="H57" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="L57" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="P57" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q57" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R57" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S57" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B58">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>60</v>
       </c>
       <c r="D58" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="H58" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="L58" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="P58" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q58" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R58" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S58" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B59">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>60</v>
       </c>
       <c r="D59" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H59" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="L59" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="P59" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q59" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R59" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S59" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B60">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>60</v>
       </c>
       <c r="D60" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H60" t="s">
-        <v>85</v>
+        <v>278</v>
       </c>
       <c r="L60" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="P60" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q60" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R60" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S60" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B61">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="C61" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D61" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H61" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="L61" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="P61" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q61" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R61" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S61" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="B62">
-        <v>240</v>
+        <v>60</v>
       </c>
       <c r="C62" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D62" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="H62" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="L62" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="P62" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q62" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R62" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S62" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="B63">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C63" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D63" t="s">
+        <v>291</v>
+      </c>
+      <c r="H63" t="s">
         <v>288</v>
       </c>
-      <c r="H63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L63" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="P63" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q63" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R63" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S63" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B64">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>125</v>
       </c>
       <c r="D64" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H64" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="L64" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P64" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q64" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R64" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S64" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B65">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="C65" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D65" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H65" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="L65" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="P65" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q65" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R65" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S65" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B66">
-        <v>60</v>
+        <v>217</v>
+      </c>
+      <c r="C66" t="s">
+        <v>302</v>
       </c>
       <c r="D66" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H66" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="L66" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="P66" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q66" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R66" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S66" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B67">
-        <v>82</v>
+        <v>121</v>
       </c>
       <c r="C67" t="s">
         <v>306</v>
       </c>
       <c r="D67" t="s">
         <v>307</v>
       </c>
       <c r="H67" t="s">
         <v>308</v>
       </c>
       <c r="L67" t="s">
         <v>309</v>
       </c>
       <c r="P67" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q67" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R67" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S67" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>310</v>
       </c>
       <c r="B68">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C68" t="s">
         <v>311</v>
       </c>
       <c r="D68" t="s">
         <v>312</v>
       </c>
       <c r="H68" t="s">
         <v>313</v>
       </c>
       <c r="L68" t="s">
         <v>314</v>
       </c>
       <c r="P68" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q68" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R68" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S68" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
+        <v>310</v>
+      </c>
+      <c r="B69">
+        <v>218</v>
+      </c>
+      <c r="C69" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D69" t="s">
         <v>316</v>
       </c>
       <c r="H69" t="s">
         <v>317</v>
       </c>
       <c r="L69" t="s">
         <v>318</v>
       </c>
       <c r="P69" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q69" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R69" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S69" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B70">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D70" t="s">
         <v>319</v>
       </c>
       <c r="H70" t="s">
         <v>320</v>
       </c>
       <c r="L70" t="s">
         <v>321</v>
       </c>
       <c r="P70" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q70" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R70" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S70" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B71">
-        <v>60</v>
+        <v>233</v>
+      </c>
+      <c r="C71" t="s">
+        <v>323</v>
       </c>
       <c r="D71" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H71" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="L71" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="P71" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q71" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R71" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S71" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
+        <v>327</v>
+      </c>
+      <c r="B72">
+        <v>234</v>
+      </c>
+      <c r="C72" t="s">
+        <v>328</v>
+      </c>
+      <c r="D72" t="s">
+        <v>329</v>
+      </c>
+      <c r="H72" t="s">
         <v>325</v>
       </c>
-      <c r="B72">
-[...7 lines deleted...]
-      </c>
       <c r="L72" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="P72" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q72" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R72" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S72" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B73">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="C73" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D73" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="H73" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="L73" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="P73" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q73" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R73" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S73" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B74">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C74" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D74" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H74" t="s">
-        <v>336</v>
+        <v>147</v>
       </c>
       <c r="L74" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="P74" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q74" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R74" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S74" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B75">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C75" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D75" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H75" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="L75" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="P75" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q75" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R75" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S75" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B76">
-        <v>73</v>
+        <v>240</v>
       </c>
       <c r="C76" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D76" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H76" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="L76" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="P76" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q76" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R76" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S76" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B77">
-        <v>60</v>
+        <v>70</v>
+      </c>
+      <c r="C77" t="s">
+        <v>349</v>
       </c>
       <c r="D77" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H77" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="L77" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="P77" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q77" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R77" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S77" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B78">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C78" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D78" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H78" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="L78" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="P78" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q78" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R78" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S78" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B79">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C79" t="s">
-        <v>107</v>
+        <v>359</v>
       </c>
       <c r="D79" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="H79" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="L79" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="P79" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q79" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R79" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S79" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B80">
         <v>60</v>
       </c>
-      <c r="C80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H80" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="L80" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="P80" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q80" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R80" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S80" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B81">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="C81" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="D81" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="H81" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="L81" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B82">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C82" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="D82" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="H82" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="L82" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="P82" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q82" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R82" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S82" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="B83">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="D83" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="H83" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="L83" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="P83" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q83" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R83" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S83" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="B84">
         <v>60</v>
       </c>
-      <c r="C84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="H84" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="L84" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="P84" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q84" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R84" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S84" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="B85">
         <v>60</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="H85" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="L85" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="P85" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q85" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R85" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S85" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="B86">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>60</v>
       </c>
       <c r="D86" t="s">
-        <v>202</v>
+        <v>388</v>
       </c>
       <c r="H86" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="L86" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="P86" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q86" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R86" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S86" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="B87">
-        <v>128</v>
+        <v>62</v>
       </c>
       <c r="C87" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="D87" t="s">
-        <v>202</v>
+        <v>392</v>
       </c>
       <c r="H87" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="L87" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="P87" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q87" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R87" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S87" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B88">
         <v>60</v>
       </c>
+      <c r="C88" t="s">
+        <v>396</v>
+      </c>
       <c r="D88" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="H88" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="L88" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="P88" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q88" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R88" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S88" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="B89">
-        <v>60</v>
+        <v>80</v>
+      </c>
+      <c r="C89" t="s">
+        <v>401</v>
       </c>
       <c r="D89" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="H89" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="L89" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="P89" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q89" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R89" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S89" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="B90">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C90" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="D90" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="H90" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="L90" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="P90" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q90" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R90" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S90" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>386</v>
+        <v>410</v>
       </c>
       <c r="B91">
         <v>60</v>
       </c>
-      <c r="C91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" t="s">
-        <v>293</v>
+        <v>411</v>
       </c>
       <c r="H91" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="L91" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="P91" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q91" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R91" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S91" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
       <c r="B92">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C92" t="s">
-        <v>387</v>
+        <v>415</v>
       </c>
       <c r="D92" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="H92" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
       <c r="L92" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="P92" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q92" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R92" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S92" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>386</v>
+        <v>419</v>
       </c>
       <c r="B93">
         <v>60</v>
       </c>
       <c r="C93" t="s">
-        <v>391</v>
+        <v>169</v>
       </c>
       <c r="D93" t="s">
-        <v>293</v>
+        <v>420</v>
       </c>
       <c r="H93" t="s">
-        <v>392</v>
+        <v>421</v>
       </c>
       <c r="L93" t="s">
-        <v>393</v>
+        <v>422</v>
       </c>
       <c r="P93" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q93" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R93" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S93" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>394</v>
+        <v>423</v>
       </c>
       <c r="B94">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="C94" t="s">
-        <v>367</v>
+        <v>424</v>
       </c>
       <c r="D94" t="s">
-        <v>395</v>
+        <v>425</v>
       </c>
       <c r="H94" t="s">
-        <v>396</v>
+        <v>426</v>
       </c>
       <c r="L94" t="s">
-        <v>397</v>
+        <v>427</v>
       </c>
       <c r="P94" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q94" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R94" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S94" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>394</v>
+        <v>423</v>
       </c>
       <c r="B95">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="C95" t="s">
-        <v>367</v>
+        <v>424</v>
       </c>
       <c r="D95" t="s">
-        <v>395</v>
+        <v>425</v>
       </c>
       <c r="H95" t="s">
-        <v>396</v>
+        <v>426</v>
       </c>
       <c r="L95" t="s">
-        <v>398</v>
+        <v>427</v>
       </c>
       <c r="P95" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q95" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R95" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S95" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>399</v>
+        <v>428</v>
       </c>
       <c r="B96">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="C96" t="s">
-        <v>400</v>
+        <v>429</v>
       </c>
       <c r="D96" t="s">
-        <v>401</v>
+        <v>430</v>
       </c>
       <c r="H96" t="s">
-        <v>379</v>
+        <v>431</v>
       </c>
       <c r="L96" t="s">
-        <v>402</v>
+        <v>432</v>
       </c>
       <c r="P96" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q96" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R96" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S96" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>399</v>
+        <v>428</v>
       </c>
       <c r="B97">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>83</v>
       </c>
       <c r="D97" t="s">
-        <v>404</v>
+        <v>430</v>
       </c>
       <c r="H97" t="s">
-        <v>405</v>
+        <v>431</v>
       </c>
       <c r="L97" t="s">
-        <v>406</v>
+        <v>432</v>
       </c>
       <c r="P97" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q97" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R97" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S97" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>399</v>
+        <v>433</v>
       </c>
       <c r="B98">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C98" t="s">
-        <v>400</v>
+        <v>434</v>
       </c>
       <c r="D98" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="H98" t="s">
-        <v>379</v>
+        <v>436</v>
       </c>
       <c r="L98" t="s">
-        <v>407</v>
+        <v>437</v>
       </c>
       <c r="P98" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q98" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R98" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S98" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>399</v>
+        <v>433</v>
       </c>
       <c r="B99">
         <v>60</v>
       </c>
       <c r="C99" t="s">
-        <v>403</v>
+        <v>434</v>
       </c>
       <c r="D99" t="s">
-        <v>404</v>
+        <v>435</v>
       </c>
       <c r="H99" t="s">
-        <v>405</v>
+        <v>436</v>
       </c>
       <c r="L99" t="s">
-        <v>408</v>
+        <v>438</v>
       </c>
       <c r="P99" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q99" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R99" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S99" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>409</v>
+        <v>439</v>
       </c>
       <c r="B100">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C100" t="s">
-        <v>410</v>
+        <v>440</v>
       </c>
       <c r="D100" t="s">
-        <v>411</v>
+        <v>264</v>
       </c>
       <c r="H100" t="s">
-        <v>412</v>
+        <v>441</v>
       </c>
       <c r="L100" t="s">
-        <v>413</v>
+        <v>442</v>
       </c>
       <c r="P100" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q100" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R100" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S100" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>409</v>
+        <v>439</v>
       </c>
       <c r="B101">
         <v>128</v>
       </c>
       <c r="C101" t="s">
-        <v>414</v>
+        <v>440</v>
       </c>
       <c r="D101" t="s">
-        <v>415</v>
+        <v>264</v>
       </c>
       <c r="H101" t="s">
-        <v>379</v>
+        <v>441</v>
       </c>
       <c r="L101" t="s">
-        <v>416</v>
+        <v>443</v>
       </c>
       <c r="P101" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q101" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R101" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S101" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>409</v>
+        <v>444</v>
       </c>
       <c r="B102">
         <v>60</v>
       </c>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" t="s">
-        <v>411</v>
+        <v>445</v>
       </c>
       <c r="H102" t="s">
-        <v>412</v>
+        <v>446</v>
       </c>
       <c r="L102" t="s">
-        <v>417</v>
+        <v>447</v>
       </c>
       <c r="P102" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q102" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R102" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S102" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>409</v>
+        <v>444</v>
       </c>
       <c r="B103">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>60</v>
       </c>
       <c r="D103" t="s">
-        <v>415</v>
+        <v>445</v>
       </c>
       <c r="H103" t="s">
-        <v>379</v>
+        <v>446</v>
       </c>
       <c r="L103" t="s">
-        <v>418</v>
+        <v>447</v>
       </c>
       <c r="P103" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q103" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R103" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S103" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>419</v>
+        <v>448</v>
       </c>
       <c r="B104">
         <v>60</v>
       </c>
       <c r="C104" t="s">
-        <v>420</v>
+        <v>449</v>
       </c>
       <c r="D104" t="s">
-        <v>421</v>
+        <v>450</v>
       </c>
       <c r="H104" t="s">
-        <v>422</v>
+        <v>451</v>
       </c>
       <c r="L104" t="s">
-        <v>423</v>
+        <v>452</v>
       </c>
       <c r="P104" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q104" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R104" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S104" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>419</v>
+        <v>448</v>
       </c>
       <c r="B105">
         <v>60</v>
       </c>
       <c r="C105" t="s">
-        <v>420</v>
+        <v>453</v>
       </c>
       <c r="D105" t="s">
-        <v>421</v>
+        <v>355</v>
       </c>
       <c r="H105" t="s">
-        <v>422</v>
+        <v>454</v>
       </c>
       <c r="L105" t="s">
-        <v>424</v>
+        <v>455</v>
       </c>
       <c r="P105" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q105" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R105" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S105" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="B106">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C106" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="D106" t="s">
-        <v>427</v>
+        <v>450</v>
       </c>
       <c r="H106" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="L106" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="P106" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q106" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R106" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S106" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="B107">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C107" t="s">
-        <v>426</v>
+        <v>453</v>
       </c>
       <c r="D107" t="s">
-        <v>427</v>
+        <v>355</v>
       </c>
       <c r="H107" t="s">
-        <v>428</v>
+        <v>454</v>
       </c>
       <c r="L107" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="P107" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q107" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R107" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S107" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
       <c r="B108">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="C108" t="s">
-        <v>119</v>
+        <v>429</v>
       </c>
       <c r="D108" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="H108" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="L108" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
       <c r="P108" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q108" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R108" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S108" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
       <c r="B109">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="C109" t="s">
-        <v>119</v>
+        <v>429</v>
       </c>
       <c r="D109" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="H109" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="L109" t="s">
-        <v>435</v>
+        <v>460</v>
       </c>
       <c r="P109" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q109" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R109" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S109" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="B110">
         <v>128</v>
       </c>
       <c r="C110" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="D110" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="H110" t="s">
-        <v>379</v>
+        <v>441</v>
       </c>
       <c r="L110" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
       <c r="P110" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q110" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R110" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S110" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="B111">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C111" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="D111" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="H111" t="s">
-        <v>379</v>
+        <v>467</v>
       </c>
       <c r="L111" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
       <c r="P111" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q111" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R111" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S111" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
+        <v>461</v>
+      </c>
+      <c r="B112">
+        <v>128</v>
+      </c>
+      <c r="C112" t="s">
+        <v>462</v>
+      </c>
+      <c r="D112" t="s">
+        <v>463</v>
+      </c>
+      <c r="H112" t="s">
         <v>441</v>
       </c>
-      <c r="B112">
-[...10 lines deleted...]
-      </c>
       <c r="L112" t="s">
-        <v>443</v>
+        <v>469</v>
       </c>
       <c r="P112" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q112" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R112" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S112" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="B113">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C113" t="s">
-        <v>444</v>
+        <v>465</v>
       </c>
       <c r="D113" t="s">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="H113" t="s">
-        <v>446</v>
+        <v>467</v>
       </c>
       <c r="L113" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="P113" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q113" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R113" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S113" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>441</v>
+        <v>471</v>
       </c>
       <c r="B114">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C114" t="s">
-        <v>367</v>
+        <v>472</v>
       </c>
       <c r="D114" t="s">
-        <v>395</v>
+        <v>473</v>
       </c>
       <c r="H114" t="s">
-        <v>442</v>
+        <v>474</v>
       </c>
       <c r="L114" t="s">
-        <v>448</v>
+        <v>475</v>
       </c>
       <c r="P114" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q114" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R114" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S114" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
+        <v>471</v>
+      </c>
+      <c r="B115">
+        <v>128</v>
+      </c>
+      <c r="C115" t="s">
+        <v>476</v>
+      </c>
+      <c r="D115" t="s">
+        <v>477</v>
+      </c>
+      <c r="H115" t="s">
         <v>441</v>
       </c>
-      <c r="B115">
-[...10 lines deleted...]
-      </c>
       <c r="L115" t="s">
-        <v>449</v>
+        <v>478</v>
       </c>
       <c r="P115" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q115" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R115" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S115" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>450</v>
+        <v>471</v>
       </c>
       <c r="B116">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C116" t="s">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="D116" t="s">
-        <v>452</v>
+        <v>473</v>
       </c>
       <c r="H116" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="L116" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="P116" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q116" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R116" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S116" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>450</v>
+        <v>471</v>
       </c>
       <c r="B117">
-        <v>71</v>
+        <v>128</v>
       </c>
       <c r="C117" t="s">
-        <v>451</v>
+        <v>476</v>
       </c>
       <c r="D117" t="s">
-        <v>452</v>
+        <v>477</v>
       </c>
       <c r="H117" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="L117" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="P117" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q117" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R117" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S117" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="B118">
         <v>60</v>
       </c>
       <c r="C118" t="s">
-        <v>367</v>
+        <v>482</v>
       </c>
       <c r="D118" t="s">
-        <v>457</v>
+        <v>483</v>
       </c>
       <c r="H118" t="s">
-        <v>458</v>
+        <v>484</v>
       </c>
       <c r="L118" t="s">
-        <v>459</v>
+        <v>485</v>
       </c>
       <c r="P118" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q118" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R118" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S118" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="B119">
         <v>60</v>
       </c>
       <c r="C119" t="s">
-        <v>367</v>
+        <v>482</v>
       </c>
       <c r="D119" t="s">
-        <v>457</v>
+        <v>483</v>
       </c>
       <c r="H119" t="s">
-        <v>458</v>
+        <v>484</v>
       </c>
       <c r="L119" t="s">
-        <v>460</v>
+        <v>486</v>
       </c>
       <c r="P119" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q119" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R119" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S119" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>461</v>
+        <v>487</v>
       </c>
       <c r="B120">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C120" t="s">
-        <v>92</v>
+        <v>488</v>
       </c>
       <c r="D120" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
       <c r="H120" t="s">
-        <v>463</v>
+        <v>490</v>
       </c>
       <c r="L120" t="s">
-        <v>464</v>
+        <v>491</v>
       </c>
       <c r="P120" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q120" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R120" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S120" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>461</v>
+        <v>487</v>
       </c>
       <c r="B121">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C121" t="s">
-        <v>92</v>
+        <v>488</v>
       </c>
       <c r="D121" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
       <c r="H121" t="s">
-        <v>463</v>
+        <v>490</v>
       </c>
       <c r="L121" t="s">
-        <v>465</v>
+        <v>492</v>
       </c>
       <c r="P121" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q121" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R121" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S121" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>466</v>
+        <v>493</v>
       </c>
       <c r="B122">
         <v>60</v>
       </c>
       <c r="C122" t="s">
-        <v>467</v>
+        <v>181</v>
       </c>
       <c r="D122" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="H122" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="L122" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
       <c r="P122" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q122" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R122" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S122" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>466</v>
+        <v>493</v>
       </c>
       <c r="B123">
         <v>60</v>
       </c>
       <c r="C123" t="s">
-        <v>467</v>
+        <v>181</v>
       </c>
       <c r="D123" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="H123" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="L123" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="P123" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q123" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R123" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S123" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="B124">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C124" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="D124" t="s">
-        <v>474</v>
+        <v>500</v>
       </c>
       <c r="H124" t="s">
-        <v>475</v>
+        <v>441</v>
       </c>
       <c r="L124" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="P124" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q124" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R124" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S124" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="B125">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C125" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="D125" t="s">
-        <v>474</v>
+        <v>500</v>
       </c>
       <c r="H125" t="s">
-        <v>475</v>
+        <v>441</v>
       </c>
       <c r="L125" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
       <c r="P125" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q125" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R125" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S125" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="B126">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C126" t="s">
-        <v>119</v>
+        <v>429</v>
       </c>
       <c r="D126" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="H126" t="s">
-        <v>480</v>
+        <v>504</v>
       </c>
       <c r="L126" t="s">
-        <v>481</v>
+        <v>505</v>
       </c>
       <c r="P126" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q126" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R126" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S126" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="B127">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C127" t="s">
-        <v>367</v>
+        <v>506</v>
       </c>
       <c r="D127" t="s">
-        <v>349</v>
+        <v>507</v>
       </c>
       <c r="H127" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
       <c r="L127" t="s">
-        <v>483</v>
+        <v>509</v>
       </c>
       <c r="P127" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q127" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R127" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S127" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="B128">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C128" t="s">
-        <v>119</v>
+        <v>429</v>
       </c>
       <c r="D128" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="H128" t="s">
-        <v>480</v>
+        <v>504</v>
       </c>
       <c r="L128" t="s">
-        <v>484</v>
+        <v>510</v>
       </c>
       <c r="P128" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q128" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R128" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S128" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="B129">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C129" t="s">
-        <v>367</v>
+        <v>506</v>
       </c>
       <c r="D129" t="s">
-        <v>349</v>
+        <v>507</v>
       </c>
       <c r="H129" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
       <c r="L129" t="s">
-        <v>485</v>
+        <v>511</v>
       </c>
       <c r="P129" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q129" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R129" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S129" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="B130">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C130" t="s">
-        <v>88</v>
+        <v>513</v>
       </c>
       <c r="D130" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="H130" t="s">
-        <v>488</v>
+        <v>515</v>
       </c>
       <c r="L130" t="s">
-        <v>489</v>
+        <v>516</v>
       </c>
       <c r="P130" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q130" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R130" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S130" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="B131">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C131" t="s">
-        <v>88</v>
+        <v>513</v>
       </c>
       <c r="D131" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="H131" t="s">
-        <v>488</v>
+        <v>515</v>
       </c>
       <c r="L131" t="s">
-        <v>490</v>
+        <v>517</v>
       </c>
       <c r="P131" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q131" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R131" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S131" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>491</v>
+        <v>518</v>
       </c>
       <c r="B132">
         <v>60</v>
       </c>
       <c r="C132" t="s">
-        <v>492</v>
+        <v>429</v>
       </c>
       <c r="D132" t="s">
-        <v>493</v>
+        <v>519</v>
       </c>
       <c r="H132" t="s">
-        <v>494</v>
+        <v>520</v>
       </c>
       <c r="L132" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="P132" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q132" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R132" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S132" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>491</v>
+        <v>518</v>
       </c>
       <c r="B133">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="C133" t="s">
-        <v>496</v>
+        <v>429</v>
       </c>
       <c r="D133" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="H133" t="s">
-        <v>498</v>
+        <v>520</v>
       </c>
       <c r="L133" t="s">
-        <v>499</v>
+        <v>522</v>
       </c>
       <c r="P133" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q133" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R133" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S133" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>491</v>
+        <v>523</v>
       </c>
       <c r="B134">
         <v>60</v>
       </c>
       <c r="C134" t="s">
-        <v>492</v>
+        <v>154</v>
       </c>
       <c r="D134" t="s">
-        <v>493</v>
+        <v>524</v>
       </c>
       <c r="H134" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="L134" t="s">
-        <v>500</v>
+        <v>526</v>
       </c>
       <c r="P134" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q134" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R134" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S134" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>491</v>
+        <v>523</v>
       </c>
       <c r="B135">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="C135" t="s">
-        <v>496</v>
+        <v>154</v>
       </c>
       <c r="D135" t="s">
-        <v>497</v>
+        <v>524</v>
       </c>
       <c r="H135" t="s">
-        <v>498</v>
+        <v>525</v>
       </c>
       <c r="L135" t="s">
-        <v>501</v>
+        <v>527</v>
       </c>
       <c r="P135" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q135" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R135" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S135" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>502</v>
+        <v>528</v>
       </c>
       <c r="B136">
         <v>60</v>
       </c>
       <c r="C136" t="s">
-        <v>503</v>
+        <v>529</v>
       </c>
       <c r="D136" t="s">
-        <v>504</v>
+        <v>530</v>
+      </c>
+      <c r="H136" t="s">
+        <v>531</v>
       </c>
       <c r="L136" t="s">
-        <v>505</v>
+        <v>532</v>
       </c>
       <c r="P136" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q136" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R136" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S136" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>502</v>
+        <v>528</v>
       </c>
       <c r="B137">
         <v>60</v>
       </c>
       <c r="C137" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
       <c r="D137" t="s">
-        <v>507</v>
+        <v>530</v>
+      </c>
+      <c r="H137" t="s">
+        <v>531</v>
       </c>
       <c r="L137" t="s">
-        <v>508</v>
+        <v>533</v>
       </c>
       <c r="P137" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q137" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R137" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S137" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>502</v>
+        <v>534</v>
       </c>
       <c r="B138">
         <v>60</v>
       </c>
       <c r="C138" t="s">
-        <v>509</v>
+        <v>535</v>
       </c>
       <c r="D138" t="s">
-        <v>510</v>
+        <v>536</v>
+      </c>
+      <c r="H138" t="s">
+        <v>537</v>
       </c>
       <c r="L138" t="s">
-        <v>511</v>
+        <v>538</v>
       </c>
       <c r="P138" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q138" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R138" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S138" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>502</v>
+        <v>534</v>
       </c>
       <c r="B139">
         <v>60</v>
       </c>
       <c r="C139" t="s">
-        <v>503</v>
+        <v>535</v>
       </c>
       <c r="D139" t="s">
-        <v>504</v>
+        <v>536</v>
+      </c>
+      <c r="H139" t="s">
+        <v>537</v>
       </c>
       <c r="L139" t="s">
-        <v>512</v>
+        <v>539</v>
       </c>
       <c r="P139" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q139" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R139" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S139" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>502</v>
+        <v>540</v>
       </c>
       <c r="B140">
         <v>60</v>
       </c>
       <c r="C140" t="s">
-        <v>506</v>
+        <v>181</v>
       </c>
       <c r="D140" t="s">
-        <v>507</v>
+        <v>541</v>
+      </c>
+      <c r="H140" t="s">
+        <v>542</v>
       </c>
       <c r="L140" t="s">
-        <v>513</v>
+        <v>543</v>
       </c>
       <c r="P140" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q140" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R140" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S140" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>514</v>
+        <v>540</v>
       </c>
       <c r="B141">
-        <v>272</v>
+        <v>60</v>
       </c>
       <c r="C141" t="s">
-        <v>515</v>
+        <v>429</v>
       </c>
       <c r="D141" t="s">
-        <v>516</v>
+        <v>411</v>
       </c>
       <c r="H141" t="s">
-        <v>517</v>
+        <v>544</v>
       </c>
       <c r="L141" t="s">
-        <v>518</v>
+        <v>545</v>
       </c>
       <c r="P141" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q141" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R141" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S141" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>514</v>
+        <v>540</v>
       </c>
       <c r="B142">
         <v>60</v>
       </c>
       <c r="C142" t="s">
-        <v>88</v>
+        <v>181</v>
       </c>
       <c r="D142" t="s">
-        <v>519</v>
+        <v>541</v>
       </c>
       <c r="H142" t="s">
-        <v>520</v>
+        <v>542</v>
       </c>
       <c r="L142" t="s">
-        <v>521</v>
+        <v>546</v>
       </c>
       <c r="P142" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q142" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R142" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S142" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
       <c r="B143">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C143" t="s">
-        <v>92</v>
+        <v>429</v>
       </c>
       <c r="D143" t="s">
-        <v>523</v>
+        <v>411</v>
       </c>
       <c r="H143" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
       <c r="L143" t="s">
-        <v>525</v>
+        <v>547</v>
       </c>
       <c r="P143" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q143" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R143" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S143" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>522</v>
+        <v>548</v>
       </c>
       <c r="B144">
         <v>60</v>
       </c>
       <c r="C144" t="s">
-        <v>92</v>
+        <v>150</v>
       </c>
       <c r="D144" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="H144" t="s">
-        <v>527</v>
+        <v>550</v>
       </c>
       <c r="L144" t="s">
-        <v>528</v>
+        <v>551</v>
       </c>
       <c r="P144" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q144" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R144" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S144" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>522</v>
+        <v>548</v>
       </c>
       <c r="B145">
         <v>60</v>
       </c>
       <c r="C145" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="D145" t="s">
-        <v>529</v>
+        <v>549</v>
       </c>
       <c r="H145" t="s">
-        <v>530</v>
+        <v>550</v>
       </c>
       <c r="L145" t="s">
-        <v>531</v>
+        <v>552</v>
       </c>
       <c r="P145" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q145" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R145" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S145" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>522</v>
+        <v>553</v>
       </c>
       <c r="B146">
         <v>60</v>
       </c>
       <c r="C146" t="s">
-        <v>88</v>
+        <v>554</v>
       </c>
       <c r="D146" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
       <c r="H146" t="s">
-        <v>533</v>
+        <v>556</v>
       </c>
       <c r="L146" t="s">
-        <v>534</v>
+        <v>557</v>
       </c>
       <c r="P146" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q146" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R146" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S146" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
       <c r="B147">
-        <v>60</v>
+        <v>172</v>
       </c>
       <c r="C147" t="s">
-        <v>536</v>
+        <v>558</v>
       </c>
       <c r="D147" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
       <c r="H147" t="s">
-        <v>538</v>
+        <v>560</v>
       </c>
       <c r="L147" t="s">
-        <v>539</v>
+        <v>561</v>
       </c>
       <c r="P147" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q147" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R147" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S147" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
       <c r="B148">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C148" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="D148" t="s">
-        <v>541</v>
+        <v>555</v>
       </c>
       <c r="H148" t="s">
-        <v>542</v>
+        <v>556</v>
       </c>
       <c r="L148" t="s">
-        <v>543</v>
+        <v>562</v>
       </c>
       <c r="P148" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q148" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R148" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S148" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
       <c r="B149">
-        <v>60</v>
+        <v>172</v>
       </c>
       <c r="C149" t="s">
-        <v>544</v>
+        <v>558</v>
       </c>
       <c r="D149" t="s">
-        <v>545</v>
+        <v>559</v>
       </c>
       <c r="H149" t="s">
-        <v>546</v>
+        <v>560</v>
       </c>
       <c r="L149" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="P149" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q149" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R149" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S149" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="B150">
-        <v>278</v>
+        <v>60</v>
       </c>
       <c r="C150" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D150" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>566</v>
       </c>
       <c r="L150" t="s">
-        <v>552</v>
+        <v>567</v>
       </c>
       <c r="P150" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q150" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R150" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S150" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="B151">
-        <v>161</v>
+        <v>60</v>
       </c>
       <c r="C151" t="s">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="D151" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="L151" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
       <c r="P151" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q151" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R151" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S151" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="B152">
         <v>60</v>
       </c>
       <c r="C152" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="D152" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="L152" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="P152" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q152" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R152" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S152" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B153">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C153" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D153" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="H153" t="s">
         <v>566</v>
       </c>
       <c r="L153" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="P153" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q153" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R153" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S153" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B154">
-        <v>202</v>
+        <v>60</v>
       </c>
       <c r="C154" t="s">
         <v>568</v>
       </c>
       <c r="D154" t="s">
         <v>569</v>
       </c>
-      <c r="H154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L154" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="P154" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q154" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R154" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S154" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="B155">
-        <v>67</v>
+        <v>272</v>
       </c>
       <c r="C155" t="s">
-        <v>367</v>
+        <v>577</v>
       </c>
       <c r="D155" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="H155" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="L155" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="P155" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q155" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R155" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S155" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B156">
         <v>60</v>
       </c>
       <c r="C156" t="s">
-        <v>576</v>
+        <v>150</v>
       </c>
       <c r="D156" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="H156" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="L156" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="P156" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q156" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R156" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S156" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B157">
-        <v>185</v>
+        <v>64</v>
       </c>
       <c r="C157" t="s">
-        <v>581</v>
+        <v>154</v>
       </c>
       <c r="D157" t="s">
-        <v>550</v>
+        <v>585</v>
       </c>
       <c r="H157" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="L157" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="P157" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q157" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R157" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S157" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
         <v>584</v>
       </c>
       <c r="B158">
-        <v>213</v>
+        <v>60</v>
       </c>
       <c r="C158" t="s">
-        <v>585</v>
+        <v>154</v>
       </c>
       <c r="D158" t="s">
-        <v>401</v>
+        <v>588</v>
       </c>
       <c r="H158" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="L158" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="P158" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q158" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R158" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S158" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
         <v>584</v>
       </c>
       <c r="B159">
         <v>60</v>
       </c>
       <c r="C159" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="D159" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H159" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="L159" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="P159" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q159" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R159" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S159" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="B160">
         <v>60</v>
       </c>
       <c r="C160" t="s">
-        <v>592</v>
+        <v>150</v>
       </c>
       <c r="D160" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H160" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="L160" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="P160" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q160" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R160" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S160" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="B161">
         <v>60</v>
       </c>
       <c r="C161" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="D161" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="H161" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="L161" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="P161" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q161" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R161" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S161" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B162">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="C162" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D162" t="s">
-        <v>602</v>
+        <v>603</v>
+      </c>
+      <c r="H162" t="s">
+        <v>604</v>
       </c>
       <c r="L162" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="P162" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q162" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R162" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S162" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="B163">
         <v>60</v>
       </c>
       <c r="C163" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D163" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H163" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="L163" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="P163" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q163" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R163" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S163" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="B164">
-        <v>60</v>
+        <v>278</v>
       </c>
       <c r="C164" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="D164" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H164" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="L164" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="P164" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q164" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R164" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S164" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B165">
-        <v>147</v>
+        <v>161</v>
+      </c>
+      <c r="C165" t="s">
+        <v>616</v>
       </c>
       <c r="D165" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="H165" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="L165" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="P165" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q165" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R165" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S165" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="B166">
         <v>60</v>
       </c>
       <c r="C166" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="D166" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="H166" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="L166" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="P166" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q166" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R166" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S166" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B167">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C167" t="s">
-        <v>88</v>
+        <v>626</v>
       </c>
       <c r="D167" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="H167" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="L167" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="P167" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q167" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R167" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S167" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
         <v>625</v>
       </c>
       <c r="B168">
-        <v>88</v>
+        <v>202</v>
       </c>
       <c r="C168" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="D168" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="H168" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="L168" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="P168" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q168" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R168" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S168" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B169">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C169" t="s">
-        <v>631</v>
+        <v>429</v>
       </c>
       <c r="D169" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="H169" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="L169" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="P169" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q169" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R169" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S169" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B170">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="C170" t="s">
-        <v>88</v>
+        <v>638</v>
       </c>
       <c r="D170" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="H170" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="L170" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="P170" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q170" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R170" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S170" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="B171">
-        <v>60</v>
+        <v>185</v>
       </c>
       <c r="C171" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="D171" t="s">
-        <v>640</v>
+        <v>612</v>
       </c>
       <c r="H171" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="L171" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="P171" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q171" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R171" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S171" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B172">
-        <v>60</v>
+        <v>213</v>
       </c>
       <c r="C172" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="D172" t="s">
-        <v>610</v>
+        <v>463</v>
       </c>
       <c r="H172" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="L172" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="P172" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q172" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R172" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S172" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B173">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C173" t="s">
-        <v>648</v>
+        <v>150</v>
       </c>
       <c r="D173" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="H173" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="L173" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="P173" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q173" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R173" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S173" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B174">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C174" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D174" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H174" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="L174" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="P174" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q174" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R174" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S174" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="B175">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C175" t="s">
         <v>658</v>
       </c>
       <c r="D175" t="s">
         <v>659</v>
       </c>
       <c r="H175" t="s">
         <v>660</v>
       </c>
       <c r="L175" t="s">
         <v>661</v>
       </c>
       <c r="P175" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q175" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R175" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S175" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
         <v>662</v>
       </c>
       <c r="B176">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C176" t="s">
         <v>663</v>
       </c>
       <c r="D176" t="s">
         <v>664</v>
       </c>
-      <c r="H176" t="s">
+      <c r="L176" t="s">
         <v>665</v>
       </c>
-      <c r="L176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P176" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q176" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R176" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S176" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="B177">
         <v>60</v>
       </c>
       <c r="C177" t="s">
         <v>667</v>
       </c>
       <c r="D177" t="s">
         <v>668</v>
       </c>
       <c r="H177" t="s">
         <v>669</v>
       </c>
       <c r="L177" t="s">
         <v>670</v>
       </c>
       <c r="P177" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q177" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R177" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S177" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
+        <v>666</v>
+      </c>
+      <c r="B178">
+        <v>60</v>
+      </c>
+      <c r="C178" t="s">
         <v>671</v>
       </c>
-      <c r="B178">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="D178" t="s">
         <v>672</v>
       </c>
-      <c r="D178" t="s">
+      <c r="H178" t="s">
         <v>673</v>
       </c>
-      <c r="H178" t="s">
+      <c r="L178" t="s">
         <v>674</v>
       </c>
-      <c r="L178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P178" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q178" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R178" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S178" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="B179">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C179" t="s">
+        <v>147</v>
+      </c>
+      <c r="D179" t="s">
         <v>676</v>
       </c>
-      <c r="D179" t="s">
+      <c r="H179" t="s">
         <v>677</v>
       </c>
-      <c r="H179" t="s">
+      <c r="L179" t="s">
         <v>678</v>
       </c>
-      <c r="L179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P179" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q179" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R179" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S179" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="B180">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C180" t="s">
+        <v>679</v>
+      </c>
+      <c r="D180" t="s">
         <v>680</v>
       </c>
-      <c r="D180" t="s">
+      <c r="H180" t="s">
         <v>681</v>
       </c>
-      <c r="H180" t="s">
+      <c r="L180" t="s">
         <v>682</v>
       </c>
-      <c r="L180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P180" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q180" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R180" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S180" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
+        <v>683</v>
+      </c>
+      <c r="B181">
+        <v>60</v>
+      </c>
+      <c r="C181" t="s">
+        <v>150</v>
+      </c>
+      <c r="D181" t="s">
         <v>684</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
       <c r="H181" t="s">
         <v>685</v>
       </c>
       <c r="L181" t="s">
         <v>686</v>
       </c>
       <c r="P181" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q181" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R181" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S181" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B182">
-        <v>134</v>
+        <v>88</v>
       </c>
       <c r="C182" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D182" t="s">
-        <v>610</v>
+        <v>689</v>
       </c>
       <c r="H182" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="L182" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="P182" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q182" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R182" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S182" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B183">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="C183" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D183" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="H183" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="L183" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="P183" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q183" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R183" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S183" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="B184">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C184" t="s">
-        <v>695</v>
+        <v>150</v>
       </c>
       <c r="D184" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="H184" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="L184" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="P184" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q184" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R184" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S184" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B185">
         <v>60</v>
       </c>
       <c r="C185" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D185" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H185" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="L185" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="P185" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q185" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R185" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S185" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B186">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="C186" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D186" t="s">
-        <v>706</v>
+        <v>672</v>
       </c>
       <c r="H186" t="s">
         <v>707</v>
       </c>
       <c r="L186" t="s">
         <v>708</v>
       </c>
       <c r="P186" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q186" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R186" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S186" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
         <v>709</v>
       </c>
       <c r="B187">
-        <v>127</v>
+        <v>66</v>
       </c>
       <c r="C187" t="s">
         <v>710</v>
       </c>
       <c r="D187" t="s">
         <v>711</v>
       </c>
       <c r="H187" t="s">
         <v>712</v>
       </c>
       <c r="L187" t="s">
         <v>713</v>
       </c>
       <c r="P187" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q187" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R187" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S187" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B188">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C188" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D188" t="s">
-        <v>610</v>
+        <v>716</v>
       </c>
       <c r="H188" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="L188" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="P188" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q188" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R188" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S188" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
       <c r="B189">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C189" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D189" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="H189" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="L189" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="P189" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q189" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R189" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S189" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="B190">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C190" t="s">
-        <v>92</v>
+        <v>725</v>
       </c>
       <c r="D190" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="H190" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="L190" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="P190" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q190" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R190" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S190" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="B191">
         <v>60</v>
       </c>
       <c r="C191" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="D191" t="s">
-        <v>177</v>
+        <v>730</v>
       </c>
       <c r="H191" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="L191" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="P191" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q191" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R191" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S191" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B192">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C192" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="D192" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="H192" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="L192" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="P192" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q192" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R192" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S192" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="B193">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C193" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="D193" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="H193" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="L193" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="P193" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q193" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R193" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S193" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="B194">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="C194" t="s">
-        <v>92</v>
+        <v>742</v>
       </c>
       <c r="D194" t="s">
-        <v>740</v>
+        <v>743</v>
+      </c>
+      <c r="H194" t="s">
+        <v>744</v>
       </c>
       <c r="L194" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="P194" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q194" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R194" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S194" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="B195">
         <v>60</v>
       </c>
       <c r="C195" t="s">
-        <v>92</v>
+        <v>169</v>
       </c>
       <c r="D195" t="s">
-        <v>742</v>
+        <v>239</v>
+      </c>
+      <c r="H195" t="s">
+        <v>747</v>
       </c>
       <c r="L195" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="P195" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q195" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R195" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S195" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="B196">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="C196" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="D196" t="s">
-        <v>745</v>
+        <v>672</v>
       </c>
       <c r="H196" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="L196" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="P196" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q196" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R196" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S196" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="B197">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="C197" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="D197" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="H197" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="L197" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="P197" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q197" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R197" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S197" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" t="s">
         <v>752</v>
       </c>
       <c r="B198">
         <v>60</v>
       </c>
       <c r="C198" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="D198" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="H198" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="L198" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="P198" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q198" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R198" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S198" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="B199">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C199" t="s">
-        <v>92</v>
+        <v>762</v>
       </c>
       <c r="D199" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="H199" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="L199" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="P199" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q199" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R199" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S199" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B200">
-        <v>86</v>
+        <v>146</v>
       </c>
       <c r="C200" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="D200" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="H200" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="L200" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="P200" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q200" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R200" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S200" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="B201">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="C201" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="D201" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="H201" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="L201" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="P201" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q201" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R201" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S201" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B202">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="C202" t="s">
-        <v>717</v>
+        <v>776</v>
       </c>
       <c r="D202" t="s">
-        <v>771</v>
+        <v>672</v>
       </c>
       <c r="H202" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="L202" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="P202" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q202" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R202" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S202" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="B203">
         <v>60</v>
       </c>
       <c r="C203" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="D203" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="H203" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="L203" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="P203" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q203" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R203" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S203" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="B204">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="C204" t="s">
-        <v>780</v>
+        <v>154</v>
       </c>
       <c r="D204" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="H204" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="L204" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="P204" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q204" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R204" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S204" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B205">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C205" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="D205" t="s">
-        <v>786</v>
+        <v>239</v>
       </c>
       <c r="H205" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="L205" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="P205" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q205" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R205" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S205" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B206">
         <v>123</v>
       </c>
       <c r="C206" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D206" t="s">
-        <v>401</v>
+        <v>793</v>
       </c>
       <c r="H206" t="s">
-        <v>221</v>
+        <v>794</v>
       </c>
       <c r="L206" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="P206" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q206" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R206" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S206" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B207">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="C207" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="D207" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="H207" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="L207" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="P207" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q207" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R207" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S207" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="B208">
         <v>60</v>
       </c>
       <c r="C208" t="s">
-        <v>798</v>
+        <v>154</v>
       </c>
       <c r="D208" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="L208" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="P208" t="s">
-        <v>802</v>
+        <v>23</v>
       </c>
       <c r="Q208" t="s">
-        <v>803</v>
+        <v>23</v>
       </c>
       <c r="R208" t="s">
-        <v>804</v>
+        <v>23</v>
       </c>
       <c r="S208" t="s">
-        <v>805</v>
+        <v>23</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="B209">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="C209" t="s">
-        <v>806</v>
+        <v>154</v>
       </c>
       <c r="D209" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="L209" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="P209" t="s">
-        <v>810</v>
+        <v>23</v>
       </c>
       <c r="Q209" t="s">
-        <v>811</v>
+        <v>23</v>
       </c>
       <c r="R209" t="s">
-        <v>812</v>
+        <v>23</v>
       </c>
       <c r="S209" t="s">
-        <v>813</v>
+        <v>23</v>
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" t="s">
-        <v>814</v>
+        <v>801</v>
       </c>
       <c r="B210">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="C210" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="D210" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
       <c r="H210" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="L210" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="P210" t="s">
-        <v>819</v>
+        <v>23</v>
       </c>
       <c r="Q210" t="s">
-        <v>820</v>
+        <v>23</v>
       </c>
       <c r="R210" t="s">
-        <v>821</v>
+        <v>23</v>
       </c>
       <c r="S210" t="s">
-        <v>822</v>
+        <v>23</v>
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" t="s">
-        <v>823</v>
+        <v>801</v>
       </c>
       <c r="B211">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="C211" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="D211" t="s">
-        <v>825</v>
+        <v>811</v>
       </c>
       <c r="H211" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="L211" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="P211" t="s">
-        <v>828</v>
+        <v>23</v>
       </c>
       <c r="Q211" t="s">
-        <v>829</v>
+        <v>23</v>
       </c>
       <c r="R211" t="s">
-        <v>830</v>
+        <v>23</v>
       </c>
       <c r="S211" t="s">
-        <v>831</v>
+        <v>23</v>
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" t="s">
-        <v>832</v>
+        <v>814</v>
+      </c>
+      <c r="B212">
+        <v>60</v>
       </c>
       <c r="C212" t="s">
-        <v>833</v>
+        <v>815</v>
       </c>
       <c r="D212" t="s">
-        <v>834</v>
-[...8 lines deleted...]
-        <v>837</v>
+        <v>816</v>
       </c>
       <c r="H212" t="s">
-        <v>838</v>
-[...8 lines deleted...]
-        <v>841</v>
+        <v>817</v>
       </c>
       <c r="L212" t="s">
-        <v>842</v>
-[...8 lines deleted...]
-        <v>845</v>
+        <v>818</v>
       </c>
       <c r="P212" t="s">
-        <v>802</v>
+        <v>23</v>
       </c>
       <c r="Q212" t="s">
-        <v>803</v>
+        <v>23</v>
       </c>
       <c r="R212" t="s">
-        <v>804</v>
+        <v>23</v>
       </c>
       <c r="S212" t="s">
-        <v>805</v>
+        <v>23</v>
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" t="s">
-        <v>846</v>
+        <v>814</v>
+      </c>
+      <c r="B213">
+        <v>70</v>
       </c>
       <c r="C213" t="s">
-        <v>847</v>
+        <v>154</v>
       </c>
       <c r="D213" t="s">
-        <v>848</v>
+        <v>819</v>
+      </c>
+      <c r="H213" t="s">
+        <v>820</v>
       </c>
       <c r="L213" t="s">
-        <v>849</v>
+        <v>821</v>
       </c>
       <c r="P213" t="s">
-        <v>850</v>
+        <v>23</v>
       </c>
       <c r="Q213" t="s">
-        <v>851</v>
+        <v>23</v>
       </c>
       <c r="R213" t="s">
-        <v>852</v>
+        <v>23</v>
       </c>
       <c r="S213" t="s">
-        <v>853</v>
+        <v>23</v>
       </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214" t="s">
-        <v>854</v>
+        <v>822</v>
+      </c>
+      <c r="B214">
+        <v>86</v>
       </c>
       <c r="C214" t="s">
-        <v>855</v>
+        <v>823</v>
       </c>
       <c r="D214" t="s">
-        <v>856</v>
+        <v>824</v>
       </c>
       <c r="H214" t="s">
-        <v>857</v>
+        <v>825</v>
       </c>
       <c r="L214" t="s">
-        <v>858</v>
+        <v>826</v>
       </c>
       <c r="P214" t="s">
-        <v>859</v>
+        <v>23</v>
       </c>
       <c r="Q214" t="s">
-        <v>860</v>
+        <v>23</v>
       </c>
       <c r="R214" t="s">
-        <v>861</v>
+        <v>23</v>
       </c>
       <c r="S214" t="s">
-        <v>862</v>
+        <v>23</v>
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" t="s">
-        <v>863</v>
+        <v>827</v>
       </c>
       <c r="B215">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="C215" t="s">
-        <v>864</v>
+        <v>828</v>
       </c>
       <c r="D215" t="s">
-        <v>865</v>
+        <v>829</v>
       </c>
       <c r="H215" t="s">
-        <v>866</v>
+        <v>830</v>
       </c>
       <c r="L215" t="s">
-        <v>867</v>
+        <v>831</v>
       </c>
       <c r="P215" t="s">
-        <v>859</v>
+        <v>23</v>
       </c>
       <c r="Q215" t="s">
-        <v>860</v>
+        <v>23</v>
       </c>
       <c r="R215" t="s">
-        <v>861</v>
+        <v>23</v>
       </c>
       <c r="S215" t="s">
-        <v>862</v>
+        <v>23</v>
       </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216" t="s">
-        <v>863</v>
+        <v>832</v>
       </c>
       <c r="B216">
-        <v>2</v>
+        <v>127</v>
       </c>
       <c r="C216" t="s">
-        <v>868</v>
+        <v>779</v>
       </c>
       <c r="D216" t="s">
-        <v>869</v>
+        <v>833</v>
       </c>
       <c r="H216" t="s">
-        <v>870</v>
+        <v>834</v>
       </c>
       <c r="L216" t="s">
-        <v>871</v>
+        <v>835</v>
       </c>
       <c r="P216" t="s">
-        <v>872</v>
+        <v>23</v>
       </c>
       <c r="Q216" t="s">
-        <v>873</v>
+        <v>23</v>
       </c>
       <c r="R216" t="s">
-        <v>874</v>
+        <v>23</v>
       </c>
       <c r="S216" t="s">
-        <v>875</v>
+        <v>23</v>
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" t="s">
+        <v>836</v>
+      </c>
+      <c r="B217">
+        <v>60</v>
+      </c>
+      <c r="C217" t="s">
+        <v>78</v>
+      </c>
+      <c r="D217" t="s">
+        <v>837</v>
+      </c>
+      <c r="H217" t="s">
+        <v>838</v>
+      </c>
+      <c r="L217" t="s">
+        <v>839</v>
+      </c>
+      <c r="P217" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>23</v>
+      </c>
+      <c r="R217" t="s">
+        <v>23</v>
+      </c>
+      <c r="S217" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="218" spans="1:19">
+      <c r="A218" t="s">
+        <v>840</v>
+      </c>
+      <c r="B218">
+        <v>125</v>
+      </c>
+      <c r="C218" t="s">
+        <v>841</v>
+      </c>
+      <c r="D218" t="s">
+        <v>842</v>
+      </c>
+      <c r="H218" t="s">
+        <v>843</v>
+      </c>
+      <c r="L218" t="s">
+        <v>844</v>
+      </c>
+      <c r="P218" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>23</v>
+      </c>
+      <c r="R218" t="s">
+        <v>23</v>
+      </c>
+      <c r="S218" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="219" spans="1:19">
+      <c r="A219" t="s">
+        <v>845</v>
+      </c>
+      <c r="B219">
+        <v>69</v>
+      </c>
+      <c r="C219" t="s">
+        <v>846</v>
+      </c>
+      <c r="D219" t="s">
+        <v>847</v>
+      </c>
+      <c r="H219" t="s">
+        <v>848</v>
+      </c>
+      <c r="L219" t="s">
+        <v>849</v>
+      </c>
+      <c r="P219" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>23</v>
+      </c>
+      <c r="R219" t="s">
+        <v>23</v>
+      </c>
+      <c r="S219" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="220" spans="1:19">
+      <c r="A220" t="s">
+        <v>850</v>
+      </c>
+      <c r="B220">
+        <v>123</v>
+      </c>
+      <c r="C220" t="s">
+        <v>851</v>
+      </c>
+      <c r="D220" t="s">
+        <v>463</v>
+      </c>
+      <c r="H220" t="s">
+        <v>283</v>
+      </c>
+      <c r="L220" t="s">
+        <v>852</v>
+      </c>
+      <c r="P220" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>23</v>
+      </c>
+      <c r="R220" t="s">
+        <v>23</v>
+      </c>
+      <c r="S220" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="221" spans="1:19">
+      <c r="A221" t="s">
+        <v>853</v>
+      </c>
+      <c r="B221">
+        <v>108</v>
+      </c>
+      <c r="C221" t="s">
+        <v>854</v>
+      </c>
+      <c r="D221" t="s">
+        <v>855</v>
+      </c>
+      <c r="H221" t="s">
+        <v>856</v>
+      </c>
+      <c r="L221" t="s">
+        <v>857</v>
+      </c>
+      <c r="P221" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>23</v>
+      </c>
+      <c r="R221" t="s">
+        <v>23</v>
+      </c>
+      <c r="S221" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="222" spans="1:19">
+      <c r="A222" t="s">
+        <v>858</v>
+      </c>
+      <c r="B222">
+        <v>60</v>
+      </c>
+      <c r="C222" t="s">
+        <v>859</v>
+      </c>
+      <c r="D222" t="s">
+        <v>860</v>
+      </c>
+      <c r="H222" t="s">
+        <v>861</v>
+      </c>
+      <c r="L222" t="s">
+        <v>862</v>
+      </c>
+      <c r="P222" t="s">
+        <v>863</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>864</v>
+      </c>
+      <c r="R222" t="s">
+        <v>865</v>
+      </c>
+      <c r="S222" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="223" spans="1:19">
+      <c r="A223" t="s">
+        <v>858</v>
+      </c>
+      <c r="B223">
+        <v>120</v>
+      </c>
+      <c r="C223" t="s">
+        <v>867</v>
+      </c>
+      <c r="D223" t="s">
+        <v>868</v>
+      </c>
+      <c r="H223" t="s">
+        <v>869</v>
+      </c>
+      <c r="L223" t="s">
+        <v>870</v>
+      </c>
+      <c r="P223" t="s">
+        <v>871</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>872</v>
+      </c>
+      <c r="R223" t="s">
+        <v>873</v>
+      </c>
+      <c r="S223" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="224" spans="1:19">
+      <c r="A224" t="s">
+        <v>875</v>
+      </c>
+      <c r="B224">
+        <v>120</v>
+      </c>
+      <c r="C224" t="s">
         <v>876</v>
       </c>
-      <c r="B217">
+      <c r="D224" t="s">
+        <v>877</v>
+      </c>
+      <c r="H224" t="s">
+        <v>878</v>
+      </c>
+      <c r="L224" t="s">
+        <v>879</v>
+      </c>
+      <c r="P224" t="s">
+        <v>880</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>881</v>
+      </c>
+      <c r="R224" t="s">
+        <v>882</v>
+      </c>
+      <c r="S224" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="225" spans="1:19">
+      <c r="A225" t="s">
+        <v>884</v>
+      </c>
+      <c r="B225">
+        <v>120</v>
+      </c>
+      <c r="C225" t="s">
+        <v>885</v>
+      </c>
+      <c r="D225" t="s">
+        <v>886</v>
+      </c>
+      <c r="H225" t="s">
+        <v>887</v>
+      </c>
+      <c r="L225" t="s">
+        <v>888</v>
+      </c>
+      <c r="P225" t="s">
+        <v>889</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>890</v>
+      </c>
+      <c r="R225" t="s">
+        <v>891</v>
+      </c>
+      <c r="S225" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="226" spans="1:19">
+      <c r="A226" t="s">
+        <v>893</v>
+      </c>
+      <c r="C226" t="s">
+        <v>894</v>
+      </c>
+      <c r="D226" t="s">
+        <v>895</v>
+      </c>
+      <c r="E226" t="s">
+        <v>896</v>
+      </c>
+      <c r="F226" t="s">
+        <v>897</v>
+      </c>
+      <c r="G226" t="s">
+        <v>898</v>
+      </c>
+      <c r="H226" t="s">
+        <v>899</v>
+      </c>
+      <c r="I226" t="s">
+        <v>900</v>
+      </c>
+      <c r="J226" t="s">
+        <v>901</v>
+      </c>
+      <c r="K226" t="s">
+        <v>902</v>
+      </c>
+      <c r="L226" t="s">
+        <v>903</v>
+      </c>
+      <c r="M226" t="s">
+        <v>904</v>
+      </c>
+      <c r="N226" t="s">
+        <v>905</v>
+      </c>
+      <c r="O226" t="s">
+        <v>906</v>
+      </c>
+      <c r="P226" t="s">
+        <v>863</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>864</v>
+      </c>
+      <c r="R226" t="s">
+        <v>865</v>
+      </c>
+      <c r="S226" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="227" spans="1:19">
+      <c r="A227" t="s">
+        <v>907</v>
+      </c>
+      <c r="C227" t="s">
+        <v>908</v>
+      </c>
+      <c r="D227" t="s">
+        <v>909</v>
+      </c>
+      <c r="L227" t="s">
+        <v>910</v>
+      </c>
+      <c r="P227" t="s">
+        <v>911</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>912</v>
+      </c>
+      <c r="R227" t="s">
+        <v>913</v>
+      </c>
+      <c r="S227" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="228" spans="1:19">
+      <c r="A228" t="s">
+        <v>915</v>
+      </c>
+      <c r="C228" t="s">
+        <v>916</v>
+      </c>
+      <c r="D228" t="s">
+        <v>917</v>
+      </c>
+      <c r="H228" t="s">
+        <v>918</v>
+      </c>
+      <c r="L228" t="s">
+        <v>919</v>
+      </c>
+      <c r="P228" t="s">
+        <v>920</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>921</v>
+      </c>
+      <c r="R228" t="s">
+        <v>922</v>
+      </c>
+      <c r="S228" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="229" spans="1:19">
+      <c r="A229" t="s">
+        <v>924</v>
+      </c>
+      <c r="B229">
+        <v>2</v>
+      </c>
+      <c r="C229" t="s">
+        <v>925</v>
+      </c>
+      <c r="D229" t="s">
+        <v>926</v>
+      </c>
+      <c r="H229" t="s">
+        <v>927</v>
+      </c>
+      <c r="L229" t="s">
+        <v>928</v>
+      </c>
+      <c r="P229" t="s">
+        <v>920</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>921</v>
+      </c>
+      <c r="R229" t="s">
+        <v>922</v>
+      </c>
+      <c r="S229" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="230" spans="1:19">
+      <c r="A230" t="s">
+        <v>924</v>
+      </c>
+      <c r="B230">
+        <v>2</v>
+      </c>
+      <c r="C230" t="s">
+        <v>929</v>
+      </c>
+      <c r="D230" t="s">
+        <v>930</v>
+      </c>
+      <c r="H230" t="s">
+        <v>931</v>
+      </c>
+      <c r="L230" t="s">
+        <v>932</v>
+      </c>
+      <c r="P230" t="s">
+        <v>933</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>934</v>
+      </c>
+      <c r="R230" t="s">
+        <v>935</v>
+      </c>
+      <c r="S230" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="231" spans="1:19">
+      <c r="A231" t="s">
+        <v>937</v>
+      </c>
+      <c r="B231">
         <v>5</v>
       </c>
-      <c r="C217" t="s">
-[...21 lines deleted...]
-        <v>875</v>
+      <c r="C231" t="s">
+        <v>938</v>
+      </c>
+      <c r="D231" t="s">
+        <v>939</v>
+      </c>
+      <c r="H231" t="s">
+        <v>940</v>
+      </c>
+      <c r="L231" t="s">
+        <v>941</v>
+      </c>
+      <c r="P231" t="s">
+        <v>933</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>934</v>
+      </c>
+      <c r="R231" t="s">
+        <v>935</v>
+      </c>
+      <c r="S231" t="s">
+        <v>936</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>