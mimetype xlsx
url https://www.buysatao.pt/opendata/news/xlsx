--- v4 (2026-06-21)
+++ v5 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="942">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1059">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -69,74 +69,513 @@
     <t>Introduction (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_agua_1_2500_2500_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>AVISO - S. Miguel de Vila Boa</t>
+  </si>
+  <si>
+    <t>Considerando a intervenção de uma Entidade Externa na conduta de abastecimento ao Reservatório de Vila Garcia avisa-se a população da Zona de Abastecimento de S. Miguel de Vila Boa que haverá a possibilidade de interrupção no abastecimento da água do sistema público na tarde de hoje (07/08/2026).</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Considerando a interven&amp;ccedil;&amp;atilde;o de uma Entidade Externa na conduta de abastecimento ao Reservat&amp;oacute;rio de Vila Garcia avisa-se a popula&amp;ccedil;&amp;atilde;o da Zona de Abastecimento de S. Miguel de Vila Boa que haver&amp;aacute; a possibilidade de interrup&amp;ccedil;&amp;atilde;o no abastecimento da &amp;aacute;gua do sistema p&amp;uacute;blico na tarde de hoje (07/08/2026).&lt;/p&gt;
+&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apela &amp;agrave; compreens&amp;atilde;o de toda a popula&amp;ccedil;&amp;atilde;o eventualmente afectada e assegura o acompanhamento da situa&amp;ccedil;&amp;atilde;o para que se resolva no menor prazo poss&amp;iacute;vel.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-s-miguel-de-vila-boa" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/552/noticias_slide_corte_de_agua_1_2500_2500.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Sátão"}]</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/img_20260801_wa0014_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>O Mapa de Pedrosas - O Começo do Mundo ganhou vida no Museu de Pintura Naïf</t>
+  </si>
+  <si>
+    <t>No passado sábado, 1 de agosto, apresentámos, no Museu de Pintura Naïf, o Mapa de Pedrosas – o Começo do Mundo, um projeto desenvolvido pelas crianças do Jardim de Infância de Pedrosas, no âmbito do DigitAtelier, em parceria com o Cine Clube de Viseu.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado s&amp;aacute;bado, 1 de agosto, apresent&amp;aacute;mos, no Museu de Pintura Na&amp;iuml;f, o Mapa de Pedrosas &amp;ndash; o Come&amp;ccedil;o do Mundo, um projeto desenvolvido pelas crian&amp;ccedil;as do Jardim de Inf&amp;acirc;ncia de Pedrosas, no &amp;acirc;mbito do DigitAtelier, em parceria com o Cine Clube de Viseu.&lt;/p&gt;
+&lt;p&gt;Este mapa resulta da descoberta do territ&amp;oacute;rio pelas crian&amp;ccedil;as, reunindo mem&amp;oacute;rias, patrim&amp;oacute;nio e hist&amp;oacute;rias da comunidade atrav&amp;eacute;s da criatividade e da express&amp;atilde;o art&amp;iacute;stica.&lt;/p&gt;
+&lt;p&gt;O Mapa de Pedrosas &amp;ndash; O Come&amp;ccedil;o do Mundo estar&amp;aacute; em exposi&amp;ccedil;&amp;atilde;o at&amp;eacute; 30 de agosto.&lt;/p&gt;
+&lt;p&gt;Agradecemos a todos os que estiveram presentes e partilharam connosco este momento especial.&lt;/p&gt;
+&lt;p&gt;Conhecer o lugar onde vivemos &amp;eacute; o primeiro passo para o valorizar e preservar.&lt;/p&gt;
+&lt;p&gt;Venha visitar-nos!&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/o-mapa-de-pedrosas-o-comeco-do-mundo-ganhou-vida-no-museu-de-pintura-naif" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/551/img_20260801_wa0014.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/eclipse_solar_2026_01_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Município de Sátão oferece óculos para observação segura do eclipse solar de 12 de agosto</t>
+  </si>
+  <si>
+    <t>No próximo dia 12 de agosto de 2026, será possível observar um dos fenómenos astronómicos mais marcantes das últimas décadas: um eclipse solar.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No pr&amp;oacute;ximo dia 12 de agosto de 2026, ser&amp;aacute; poss&amp;iacute;vel observar um dos fen&amp;oacute;menos astron&amp;oacute;micos mais marcantes das &amp;uacute;ltimas d&amp;eacute;cadas: um eclipse solar. No concelho de S&amp;aacute;t&amp;atilde;o, o fen&amp;oacute;meno ser&amp;aacute; vis&amp;iacute;vel com uma elevada magnitude, proporcionando uma oportunidade &amp;uacute;nica para acompanhar este momento de grande interesse cient&amp;iacute;fico e educativo.&lt;/p&gt;
+&lt;p&gt;Com o objetivo de promover uma observa&amp;ccedil;&amp;atilde;o segura do eclipse, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, em parceria com o Centro &amp;Oacute;ptico Beir&amp;atilde;o, ir&amp;aacute; disponibilizar gratuitamente 300 &amp;oacute;culos certificados para observa&amp;ccedil;&amp;atilde;o solar.&lt;/p&gt;
+&lt;p&gt;Os interessados poder&amp;atilde;o levantar os &amp;oacute;culos nos seguintes locais:&lt;/p&gt;
+&lt;p&gt;Centro &amp;Oacute;ptico Beir&amp;atilde;o;&lt;/p&gt;
+&lt;p&gt;Casa da Cultura de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;Cada pessoa poder&amp;aacute; levantar at&amp;eacute; dois pares de &amp;oacute;culos, estando a distribui&amp;ccedil;&amp;atilde;o limitada ao stock existente.&lt;/p&gt;
+&lt;p&gt;A Casa da Cultura de S&amp;aacute;t&amp;atilde;o funciona de segunda a sexta-feira, entre as 09h00 e as 17h30, e aos s&amp;aacute;bados, das 08h30 &amp;agrave;s 13h00.&lt;/p&gt;
+&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o relembra que a observa&amp;ccedil;&amp;atilde;o direta do Sol sem prote&amp;ccedil;&amp;atilde;o adequada pode provocar les&amp;otilde;es oculares graves e permanentes, mesmo durante um eclipse parcial. Assim, recomenda-se a utiliza&amp;ccedil;&amp;atilde;o exclusiva de &amp;oacute;culos certificados para observa&amp;ccedil;&amp;atilde;o solar ou de outros equipamentos de prote&amp;ccedil;&amp;atilde;o pr&amp;oacute;prios para este efeito.&lt;/p&gt;
+&lt;p&gt;Convida-se toda a comunidade a aproveitar esta oportunidade para assistir, em seguran&amp;ccedil;a, a um fen&amp;oacute;meno natural raro e de grande relev&amp;acirc;ncia astron&amp;oacute;mica.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/municipio-de-satao-oferece-oculos-para-observacao-segura-do-eclipse-solar-de-12-de-agosto" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/550/eclipse_solar_2026_01.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/informacao_29_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Obras de Requalificação Estrada M581</t>
+  </si>
+  <si>
+    <t>O Município informa que irão ter início as obras de requalificação da Estrada Municipal M581, que estabelece a ligação entre Espírito Santo e Águas Boas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio informa que ir&amp;atilde;o ter in&amp;iacute;cio as obras de requalifica&amp;ccedil;&amp;atilde;o da Estrada Municipal M581, que estabelece a liga&amp;ccedil;&amp;atilde;o entre Esp&amp;iacute;rito Santo e &amp;Aacute;guas Boas.&lt;/p&gt;
+&lt;p&gt;Numa primeira fase, a empreitada decorrer&amp;aacute; entre os dias 30 de junho e 07 de agosto, sendo que a interven&amp;ccedil;&amp;atilde;o abranger&amp;aacute; o tro&amp;ccedil;o compreendido entre o Esp&amp;iacute;rito Santo e a Ponte do Vouga.&lt;/p&gt;
+&lt;p&gt;Nesta fase preparat&amp;oacute;ria, encontram-se j&amp;aacute; em curso trabalhos de limpeza e desmata&amp;ccedil;&amp;atilde;o das bermas, essenciais para o bom desenvolvimento da obra. Por esse motivo, poder&amp;atilde;o verificar-se alguns condicionamentos e transtornos na circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria.&lt;/p&gt;
+&lt;p&gt;Lamentamos os inc&amp;oacute;modos que esta interven&amp;ccedil;&amp;atilde;o possa causar e agradecemos a compreens&amp;atilde;o de todos os utilizadores da via. Tudo faremos para que os trabalhos decorram com a maior brevidade poss&amp;iacute;vel, minimizando os impactos no dia a dia da popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;Esta requalifica&amp;ccedil;&amp;atilde;o representa mais um investimento na melhoria das condi&amp;ccedil;&amp;otilde;es de circula&amp;ccedil;&amp;atilde;o, da seguran&amp;ccedil;a rodovi&amp;aacute;ria e da qualidade da rede vi&amp;aacute;ria do nosso concelho.&lt;/p&gt;
+&lt;p&gt;&lt;img src="https://www.cm-satao.pt/thumbs/cmsatao/uploads/writer_file/image/1049/aa_1_150_150.jpg" alt="Estrada Condicionada"&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/obras-de-requalificacao-estrada-m581" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/549/informacao_29.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/passeio_senior_malafaia_26_evento_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Passeio Sénior com inscrições abertas</t>
+  </si>
+  <si>
+    <t>O Município de Sátão assinala o Dia Internacional do Idoso e oferece um passeio totalmente gratuito no dia 06 de setembro de 2026, domingo, a todos os idosos do Concelho a partir dos 65 anos de idade, tendo como destino à Quinta da Malafaia.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o assinala o Dia Internacional do Idoso e oferece um passeio totalmente gratuito no dia 06 de setembro de 2026, domingo, a todos os idosos do Concelho a partir dos 65 anos de idade, tendo como destino &amp;agrave; Quinta da Malafaia.&lt;/p&gt; &lt;p&gt;A sa&amp;iacute;da das localidades est&amp;aacute; prevista para as 7h00, no entanto, se houver altera&amp;ccedil;&amp;otilde;es de hor&amp;aacute;rios, o Munic&amp;iacute;pio informar&amp;aacute;.&lt;/p&gt; &lt;p&gt;Os interessados devem fazer a sua inscri&amp;ccedil;&amp;atilde;o obrigat&amp;oacute;ria, at&amp;eacute; ao dia 14 de agosto, nas Juntas de Freguesia ou no Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/apoio_educacao_copiar_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Município de Sátão vai atribuir bolsas académicas e bolsas de mérito a estudantes satenses</t>
+  </si>
+  <si>
+    <t>Pelo segundo ano consecutivo, o Município de Sátão vai atribuir 12 (doze) bolsas académicas para o ano letivo 2026/2027, no valor individual de 1.000,00€ (mil euros) destinadas a apoiar estudantes residentes no concelho que frequentam o ensino superior, e 8 (oito) bolsas de mérito (6 para o ensino secundário e 2 para o ensino profissional (nível III)), no valor individual de 600,00€ (seiscentos euros).</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Pelo segundo ano consecutivo, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o vai atribuir 12 (doze) bolsas acad&amp;eacute;micas para o ano letivo 2026/2027, no valor individual de 1.000,00&amp;euro; (mil euros) destinadas a apoiar estudantes residentes no concelho que frequentam o ensino superior, e 8 (oito) bolsas de m&amp;eacute;rito (6 para o ensino secund&amp;aacute;rio e 2 para o ensino profissional (n&amp;iacute;vel III)), no valor individual de 600,00&amp;euro; (seiscentos euros).&lt;/p&gt; &lt;p&gt;A medida insere-se na pol&amp;iacute;tica municipal de promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o, da igualdade de oportunidades e do combate &amp;agrave;s desigualdades sociais.&lt;/p&gt; &lt;p&gt;As candidaturas &amp;agrave;s bolsas acad&amp;eacute;micas est&amp;atilde;o abertas at&amp;eacute; ao dia 17 de agosto de 2026, mediante a apresenta&amp;ccedil;&amp;atilde;o da respetiva candidatura e o cumprimento dos crit&amp;eacute;rios definidos no Aviso 2026 - UJC, publicado no nosso site &lt;a href="https://www.cm-satao.pt/pages/1378" target="_self" target="_blank"&gt;seguindo este link&lt;/a&gt;, onde tamb&amp;eacute;m pode ser consultado o respetivo regulamento.&lt;/p&gt; &lt;p&gt;O acesso &amp;agrave;s bolsas de m&amp;eacute;rito n&amp;atilde;o requer candidatura. A atribui&amp;ccedil;&amp;atilde;o da bolsa de m&amp;eacute;rito resultar&amp;aacute; da indica&amp;ccedil;&amp;atilde;o do melhor aluno do ensino secund&amp;aacute;rio e do ensino profissional (n&amp;iacute;vel III), por parte dos estabelecimentos escolares p&amp;uacute;blicos de ensino secund&amp;aacute;rio e profissional do concelho de S&amp;aacute;t&amp;atilde;o, com m&amp;eacute;dia final superior ou igual a 18 valores.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_estrada_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Aviso - Corte parcial da Rua Manuel de Oliveira</t>
+  </si>
+  <si>
+    <t>‼ O Município de Sátão informa os estimados Munícipes que, amanhã, dia 18 de julho de 2026, das 08h00 às 20h00 , será necessário proceder-se ao corte (parcial) da Rua Manuel de Oliveira, no sentido Bombeiros Voluntários -&gt; Continente , devido à limpeza das áreas verdes (taludes) do Cemitério do Mártir. ‼ É apenas permitido o acesso aos moradores dos edifícios existentes nas proximidades.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;#8252; O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa os estimados Mun&amp;iacute;cipes que, &lt;strong&gt;amanh&amp;atilde;, dia 18 de julho de 2026, das 08h00 &amp;agrave;s 20h00&lt;/strong&gt; , ser&amp;aacute; necess&amp;aacute;rio proceder-se ao corte (parcial) da &lt;strong&gt;Rua Manuel de Oliveira, no sentido Bombeiros Volunt&amp;aacute;rios -&amp;gt; Continente&lt;/strong&gt; , devido &amp;agrave; limpeza das &amp;aacute;reas verdes (taludes) do Cemit&amp;eacute;rio do M&amp;aacute;rtir. &amp;#8252;&lt;/p&gt;
+&lt;p&gt;&amp;Eacute; apenas permitido o acesso aos moradores dos edif&amp;iacute;cios existentes nas proximidades.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-corte-parcial-da-rua-manuel-de-oliveira" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/544/noticias_slide_corte_de_estrada.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/img_20260714_wa0014_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Inauguração da Exposição "Sátão entre Memórias e Cores"</t>
+  </si>
+  <si>
+    <t>O Museu de Pintura Naïf acolheu ontem a inauguração da exposição "Sátão entre Memórias e Cores", que reúne os trabalhos realizados pelos alunos do 6.º ano da Escola Básica 2,3 Ferreira Lapa, no âmbito da disciplina de Educação Visual.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Museu de Pintura Na&amp;iuml;f acolheu ontem a inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o "S&amp;aacute;t&amp;atilde;o entre Mem&amp;oacute;rias e Cores", que re&amp;uacute;ne os trabalhos realizados pelos alunos do 6.&amp;ordm; ano da Escola B&amp;aacute;sica 2,3 Ferreira Lapa, no &amp;acirc;mbito da disciplina de Educa&amp;ccedil;&amp;atilde;o Visual.&lt;/p&gt;
+&lt;p&gt;Inspirados pela hist&amp;oacute;ria, pela cultura e pela riqueza patrimonial do concelho, os alunos deram express&amp;atilde;o art&amp;iacute;stica ao seu olhar sobre o S&amp;aacute;t&amp;atilde;o, num projeto que alia criatividade e educa&amp;ccedil;&amp;atilde;o patrimonial, promovendo o conhecimento e a valoriza&amp;ccedil;&amp;atilde;o da identidade local.&lt;/p&gt;
+&lt;p&gt;A inaugura&amp;ccedil;&amp;atilde;o contou com a presen&amp;ccedil;a de alunos, professores, pais e familiares, num momento de celebra&amp;ccedil;&amp;atilde;o do trabalho desenvolvido e da liga&amp;ccedil;&amp;atilde;o entre a escola, a cultura e a comunidade.&lt;/p&gt;
+&lt;p&gt;Convidamos toda a comunidade a visitar a exposi&amp;ccedil;&amp;atilde;o at&amp;eacute; ao dia 31 de julho, no Museu de Pintura Na&amp;iuml;f, &amp;agrave;s quintas e sextas-feiras, das 9h00 &amp;agrave;s 13h00 e das 14h00 &amp;agrave;s 17h00, e aos s&amp;aacute;bados e domingos, das 14h00 &amp;agrave;s 17h00, e a descobrir o S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s do olhar e das cores das novas gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/inauguracao-da-exposicao-satao-entre-memorias-e-cores" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/543/img_20260714_wa0014.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Feira de Artesanato com inscrições abertas</t>
+  </si>
+  <si>
+    <t>A Feira de Artesanato, integrada nas Festas de São Bernardo 2026, tem inscrições abertas até ao dia 31 de julho, para a participação de expositores.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Feira de Artesanato, integrada nas Festas de S&amp;atilde;o Bernardo 2026, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/cultura/feira-de-artesanato" target="_blank" target="_blank"&gt;tem inscri&amp;ccedil;&amp;otilde;es abertas&lt;/a&gt; at&amp;eacute; ao dia 31 de julho, para a participa&amp;ccedil;&amp;atilde;o de expositores.&lt;/p&gt;
+&lt;p&gt;Este ano, a Feira vai decorrer entre os dias 16 e 20 de agosto, no Largo de S&amp;atilde;o Bernardo, em S&amp;aacute;t&amp;atilde;o, cujas condi&amp;ccedil;&amp;otilde;es de participa&amp;ccedil;&amp;atilde;o est&amp;atilde;o dispon&amp;iacute;veis para consulta.&lt;/p&gt;
+&lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es os interessados devem dirigir-se ao Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o, ou contactar atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980000 (chamada para a rede fixa nacional).&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/1036/0090_001.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Condi&amp;ccedil;&amp;otilde;es de Participa&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/img_20260711_wa0019_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Encerramento da Exposição "Luz Própria"</t>
+  </si>
+  <si>
+    <t>A exposição Luz Própria encerrou, no passado sábado, dia 11, com uma sessão de pintura ao vivo, num inspirador momento de criação e partilha, que reuniu a artista Maria Barros Abreu e dez participantes dos dois ateliers de pintura realizados ao longo da exposição.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o Luz Pr&amp;oacute;pria encerrou, no passado s&amp;aacute;bado, dia 11, com uma sess&amp;atilde;o de pintura ao vivo, num inspirador momento de cria&amp;ccedil;&amp;atilde;o e partilha, que reuniu a artista Maria Barros Abreu e dez participantes dos dois ateliers de pintura realizados ao longo da exposi&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;Deste momento de cria&amp;ccedil;&amp;atilde;o nasceu a obra coletiva "Entre Ra&amp;iacute;zes e Horizontes", reflexo da partilha, da criatividade e dos la&amp;ccedil;os constru&amp;iacute;dos atrav&amp;eacute;s da arte.&lt;/p&gt;
+&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece &amp;agrave; artista Maria Barros Abreu pela dedica&amp;ccedil;&amp;atilde;o, talento e generosidade com que partilhou a sua obra e o seu saber, &amp;agrave;s Edi&amp;ccedil;&amp;otilde;es Esgotadas, pela parceria e colabora&amp;ccedil;&amp;atilde;o, aos participantes dos ateliers pelo entusiasmo e entrega, e a todos os visitantes que, ao longo da exposi&amp;ccedil;&amp;atilde;o, contribu&amp;iacute;ram para o sucesso desta iniciativa com a sua presen&amp;ccedil;a e apre&amp;ccedil;o pela arte e pela cultura.&lt;/p&gt;
+&lt;p&gt;Porque acreditamos que a cultura &amp;eacute; um pilar essencial do desenvolvimento da comunidade, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o continuar&amp;aacute; a promover iniciativas que aproximem as pessoas da cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica, valorizem os artistas e incentivem a participa&amp;ccedil;&amp;atilde;o cultural de todos.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/encerramento-da-exposicao-luz-propria" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/541/img_20260711_wa0019.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/situacao_alerta_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>AVISO À POPULAÇÃO - SITUAÇÃO DE ALERTA!</t>
+  </si>
+  <si>
+    <t>Face às previsões meteorológicas para os próximos dias, que apontam para um significativo agravamento do risco de incêndio rural, o Governo Decretou a Situação de Alerta no período compreendido entre as 00h00 de 03 de julho de 2026 e as 23h59 de 06 de julho de 2026, para todo o território continental, podendo a mesma ser prolongada caso a situação se mantenha.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Face &amp;agrave;s previs&amp;otilde;es meteorol&amp;oacute;gicas para os pr&amp;oacute;ximos dias, que apontam para um significativo agravamento do risco de inc&amp;ecirc;ndio rural, o Governo Decretou a Situa&amp;ccedil;&amp;atilde;o de Alerta no per&amp;iacute;odo compreendido &lt;strong&gt;entre as 00h00 de 03 de julho de 2026 e as 23h59 de 06 de julho de 2026&lt;/strong&gt;, para todo o territ&amp;oacute;rio continental, podendo a mesma ser prolongada caso a situa&amp;ccedil;&amp;atilde;o se mantenha.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Neste per&amp;iacute;odo mant&amp;ecirc;m-se as seguintes medidas de car&amp;aacute;ter excecional:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;PROIBI&amp;Ccedil;&amp;Atilde;O do acesso, circula&amp;ccedil;&amp;atilde;o e perman&amp;ecirc;ncia no interior dos espa&amp;ccedil;os florestais previamente definidos nos Planos Municipais de Defesa da Floresta Contra Inc&amp;ecirc;ndios, bem como nos caminhos florestais, caminhos rurais e outras vias que os atravessem;&lt;/li&gt;
+&lt;li&gt;PROIBI&amp;Ccedil;&amp;Atilde;O da realiza&amp;ccedil;&amp;atilde;o de queimadas e queimas de sobrantes de explora&amp;ccedil;&amp;atilde;o;&lt;/li&gt;
+&lt;li&gt;PROIBI&amp;Ccedil;&amp;Atilde;O de realiza&amp;ccedil;&amp;atilde;o de trabalhos nos espa&amp;ccedil;os florestais com recurso a qualquer tipo de maquinaria, com exce&amp;ccedil;&amp;atilde;o dos associados a situa&amp;ccedil;&amp;otilde;es de combate a inc&amp;ecirc;ndios rurais;&lt;/li&gt;
+&lt;li&gt;PROIBI&amp;Ccedil;&amp;Atilde;O de realiza&amp;ccedil;&amp;atilde;o de trabalhos nos demais espa&amp;ccedil;os rurais com recurso a motorro&amp;ccedil;adoras de l&amp;acirc;minas ou discos met&amp;aacute;licos, corta-matos, destro&amp;ccedil;adores e m&amp;aacute;quinas com l&amp;acirc;minas ou p&amp;aacute; frontal;&lt;/li&gt;
+&lt;li&gt;PROIBI&amp;Ccedil;&amp;Atilde;O total da utiliza&amp;ccedil;&amp;atilde;o de fogo-de-artif&amp;iacute;cio ou outros artefactos pirot&amp;eacute;cnicos, independentemente da sua forma de combust&amp;atilde;o.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;A proibi&amp;ccedil;&amp;atilde;o n&amp;atilde;o abrange:&lt;/p&gt;
+&lt;p style="margin-left: 30px;"&gt;a) Os trabalhos associados &amp;agrave; alimenta&amp;ccedil;&amp;atilde;o e abeberamento de animais, ao tratamento fitossanit&amp;aacute;rio ou de fertiliza&amp;ccedil;&amp;atilde;o, regas, podas, colheita e transporte de culturas agr&amp;iacute;colas, desde que as mesmas sejam de car&amp;aacute;cter essencial e inadi&amp;aacute;vel e se desenvolvam em zonas de regadio ou desprovidas de florestas, matas ou materiais inflam&amp;aacute;veis, e das quais n&amp;atilde;o decorra perigo de igni&amp;ccedil;&amp;atilde;o;&lt;/p&gt;
+&lt;p style="margin-left: 30px;"&gt;b) A extra&amp;ccedil;&amp;atilde;o de corti&amp;ccedil;a por m&amp;eacute;todos manuais e a extra&amp;ccedil;&amp;atilde;o (cresta) de mel, desde que realizada sem recurso a m&amp;eacute;todos de fumiga&amp;ccedil;&amp;atilde;o obtidos por material incandescente ou gerador de temperatura;&lt;/p&gt;
+&lt;p style="margin-left: 30px;"&gt;c) Os trabalhos de constru&amp;ccedil;&amp;atilde;o civil, desde que inadi&amp;aacute;veis e que sejam adotadas as adequadas medidas de mitiga&amp;ccedil;&amp;atilde;o de risco de inc&amp;ecirc;ndio rural;&lt;/p&gt;
+&lt;p style="margin-left: 30px;"&gt;d) Os trabalhos de colheita de culturas agr&amp;iacute;colas com a utiliza&amp;ccedil;&amp;atilde;o de m&amp;aacute;quinas, nomeadamente ceifeiras debulhadoras, e a realiza&amp;ccedil;&amp;atilde;o de opera&amp;ccedil;&amp;otilde;es de explora&amp;ccedil;&amp;atilde;o florestal de corte, rechega e transporte, entre o p&amp;ocirc;r do sol e as 11h00, desde que sejam adotadas medidas de mitiga&amp;ccedil;&amp;atilde;o de risco de inc&amp;ecirc;ndio rural e comunicada a sua realiza&amp;ccedil;&amp;atilde;o ao Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil territorialmente competente.&lt;/p&gt;
+&lt;p&gt;A Prote&amp;ccedil;&amp;atilde;o Civil Municipal de S&amp;aacute;t&amp;atilde;o apela a toda a popula&amp;ccedil;&amp;atilde;o que respeite estas medidas preventivas e especiais de modo a mitigar o risco de inc&amp;ecirc;ndio!&lt;/p&gt;
+&lt;p&gt;Lembre-se, deve avisar as autoridades quando reparar em pessoas com comportamentos de risco e/ou avistar um poss&amp;iacute;vel foco de inc&amp;ecirc;ndio.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Ligue: 112 ou 232 981 325&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;A Prote&amp;ccedil;&amp;atilde;o Civil Somos todos N&amp;oacute;s&lt;/strong&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-a-populacao-situacao-de-alerta-19" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/539/situacao_alerta.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/danca_mix_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>As oficinas acrobáticas realizadas pela Escola Municipal de Acrobacia Aérea de Sátão foram um sucesso</t>
+  </si>
+  <si>
+    <t>A Escola Municipal de Acrobacia Aérea de Sátão, com a orientação da professora Emanuela Schirripa, apresentou o espetáculo de final de ano letivo “Cosmos, a Dança das Estrelas”, no dia 26 de junho de 2026, no Pavilhão Gimnodesportivo de Sátão.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o, com a orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Schirripa, apresentou o espet&amp;aacute;culo de final de ano letivo &amp;ldquo;Cosmos, a Dan&amp;ccedil;a das Estrelas&amp;rdquo;, no dia 26 de junho de 2026, no Pavilh&amp;atilde;o Gimnodesportivo de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Foi uma tarde fant&amp;aacute;stica onde as alunas tiveram a oportunidade de mostrar o que aprenderam ao longo deste ano letivo.&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/fb_img_1782723183848_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>"Branco – Teatro sensorial para bebés e não só", tranformou o Museu de Pintura Naïf num palco de estimulação artística e sensorial</t>
+  </si>
+  <si>
+    <t>No passado sábado, o Museu de Pintura Naïf transformou-se num palco de estimulação artística e sensorial. "Branco – Teatro sensorial para bebés e não só", uma produção da Estação das Letras com interpretação de Tiago Duarte, estimulou o público infantojuvenil a explorar o acordar das cores a partir de uma tela neutra.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado s&amp;aacute;bado, o Museu de Pintura Na&amp;iuml;f transformou-se num palco de estimula&amp;ccedil;&amp;atilde;o art&amp;iacute;stica e sensorial.&lt;/p&gt; &lt;p&gt;"Branco &amp;ndash; Teatro sensorial para beb&amp;eacute;s e n&amp;atilde;o s&amp;oacute;", uma produ&amp;ccedil;&amp;atilde;o da Esta&amp;ccedil;&amp;atilde;o das Letras com interpreta&amp;ccedil;&amp;atilde;o de Tiago Duarte, estimulou o p&amp;uacute;blico infantojuvenil a explorar o acordar das cores a partir de uma tela neutra.&lt;/p&gt; &lt;p&gt;Num ambiente calmo e sereno, o sil&amp;ecirc;ncio do BRANCO deu lugar a um arco-&amp;iacute;ris de descobertas e de texturas. Um bel&amp;iacute;ssimo trabalho interpretativo que prova que a arte e os museus s&amp;atilde;o, cada vez mais, lugares vivos e abertos a todas as gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Com esta iniciativa, refor&amp;ccedil;amos a miss&amp;atilde;o deste espa&amp;ccedil;o em aliar a vasta cole&amp;ccedil;&amp;atilde;o de pintura na&amp;iuml;f permanente a atividades din&amp;acirc;micas destinadas &amp;agrave; fam&amp;iacute;lia e &amp;agrave; comunidade.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/1_semana_biblioteca_ao_ar_livre__2026_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Biblioteca ao Ar Livre arranca com uma semana repleta de atividades para crianças e famílias</t>
+  </si>
+  <si>
+    <t>A iniciativa Biblioteca ao Ar Livre regressa entre os dias 6 e 10 de julho, proporcionando uma programação diversificada que alia a promoção da leitura, da criatividade, da aprendizagem e do convívio em ambiente ao ar livre.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A iniciativa Biblioteca ao Ar Livre regressa entre os dias 6 e 10 de julho, proporcionando uma programa&amp;ccedil;&amp;atilde;o diversificada que alia a promo&amp;ccedil;&amp;atilde;o da leitura, da criatividade, da aprendizagem e do conv&amp;iacute;vio em ambiente ao ar livre.&lt;/p&gt; &lt;p&gt;Ao longo da primeira semana, os participantes poder&amp;atilde;o desfrutar de v&amp;aacute;rias atividades tem&amp;aacute;ticas. No dia 6 de julho, pelas 14h30, realiza-se um Workshop de Reciclagem, dinamizado pelo Planalto Beir&amp;atilde;o, seguido de um Estendal de Hist&amp;oacute;rias. No dia 7 de julho, entre as 14h30 e as 18h30, decorrem Atividades de Planta&amp;ccedil;&amp;atilde;o em Vasos, incentivando o contacto com a natureza e a sensibiliza&amp;ccedil;&amp;atilde;o ambiental.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o prossegue no dia 8 de julho, &amp;agrave;s 17h00, com uma sess&amp;atilde;o de Karat&amp;eacute;, promovida pelo Clube Kuro Obi. No dia 9 de julho, pelas 14h30, a Unidade de Cuidados &amp;agrave; Comunidade Mirante do Seixo dinamiza uma atividade dedicada aos Primeiros Socorros, sensibilizando os mais novos para a import&amp;acirc;ncia da preven&amp;ccedil;&amp;atilde;o e da seguran&amp;ccedil;a. A primeira semana encerra no dia 10 de julho, &amp;agrave;s 14h30, com a atividade A Magia dos Sons, conduzida pela Musicoterapiamente, proporcionando uma experi&amp;ecirc;ncia de explora&amp;ccedil;&amp;atilde;o musical e sensorial.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o nas atividades &amp;eacute; gratuita, sendo necess&amp;aacute;ria inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via para grupos com 10 ou mais pessoas. Para mais informa&amp;ccedil;&amp;otilde;es ou inscri&amp;ccedil;&amp;otilde;es, os interessados poder&amp;atilde;o contactar os servi&amp;ccedil;os atrav&amp;eacute;s do telefone 232 980 008.&lt;/p&gt; &lt;p&gt;A Biblioteca ao Ar Livre continua, assim, a afirmar-se como um espa&amp;ccedil;o de encontro, aprendizagem e divers&amp;atilde;o, convidando crian&amp;ccedil;as, fam&amp;iacute;lias e comunidade a desfrutarem de um ver&amp;atilde;o repleto de experi&amp;ecirc;ncias enriquecedoras.&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Programa de Atividades da 1ª semana da Biblioteca ao Ar Livre </t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A iniciativa Biblioteca ao Ar Livre regressa entre os dias 6 e 10 de julho, proporcionando uma programa&amp;ccedil;&amp;atilde;o diversificada que alia a promo&amp;ccedil;&amp;atilde;o da leitura, da criatividade, da aprendizagem e do conv&amp;iacute;vio em ambiente ao ar livre.&lt;/p&gt;
+&lt;p&gt;Ao longo da primeira semana, os participantes poder&amp;atilde;o desfrutar de v&amp;aacute;rias atividades tem&amp;aacute;ticas. No dia 6 de julho, pelas 14h30, realiza-se um Workshop de Reciclagem, dinamizado pelo Planalto Beir&amp;atilde;o, seguido de um Estendal de Hist&amp;oacute;rias. No dia 7 de julho, entre as 14h30 e as 18h30, decorrem Atividades de Planta&amp;ccedil;&amp;atilde;o em Vasos, incentivando o contacto com a natureza e a sensibiliza&amp;ccedil;&amp;atilde;o ambiental.&lt;/p&gt;
+&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o prossegue no dia 8 de julho, &amp;agrave;s 17h00, com uma sess&amp;atilde;o de Karat&amp;eacute;, promovida pelo Clube Kuro Obi. No dia 9 de julho, pelas 14h30, a Unidade de Cuidados &amp;agrave; Comunidade Mirante do Seixo dinamiza uma atividade dedicada aos Primeiros Socorros, sensibilizando os mais novos para a import&amp;acirc;ncia da preven&amp;ccedil;&amp;atilde;o e da seguran&amp;ccedil;a. A primeira semana encerra no dia 10 de julho, &amp;agrave;s 14h30, com a atividade A Magia dos Sons, conduzida pela Musicoterapiamente, proporcionando uma experi&amp;ecirc;ncia de explora&amp;ccedil;&amp;atilde;o musical e sensorial.&lt;/p&gt;
+&lt;p&gt;A participa&amp;ccedil;&amp;atilde;o nas atividades &amp;eacute; gratuita, sendo necess&amp;aacute;ria inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via para grupos com 10 ou mais pessoas. Para mais informa&amp;ccedil;&amp;otilde;es ou inscri&amp;ccedil;&amp;otilde;es, os interessados poder&amp;atilde;o contactar os servi&amp;ccedil;os atrav&amp;eacute;s do telefone 232 980 008.&lt;/p&gt;
+&lt;p&gt;A Biblioteca ao Ar Livre continua, assim, a afirmar-se como um espa&amp;ccedil;o de encontro, aprendizagem e divers&amp;atilde;o, convidando crian&amp;ccedil;as, fam&amp;iacute;lias e comunidade a desfrutarem de um ver&amp;atilde;o repleto de experi&amp;ecirc;ncias enriquecedoras.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;img src="https://www.cm-satao.pt/thumbs/cmsatao/uploads/writer_file/image/1015/1_semana_biblioteca_ao_ar_livre__2026_1_150_150.jpg" alt="1_semana_biblioteca ao ar livre _2026"&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/programa-de-atividades-da-1-semana-da-biblioteca-ao-ar-livre" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/534/1_semana_biblioteca_ao_ar_livre__2026.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/cinema_dance_mix_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Alunos da Escola Municipal de Dança de Sátão apresentaram espetáculo de encerramento do ano letivo</t>
+  </si>
+  <si>
+    <t>Os (as) alunos (as) da Escola Municipal de Dança de Sátão, que frequentam as modalidades de Ballet e Hip-Hop, com a orientação do professor Yaroslav Babchuk, apresentaram o espetáculo de final do ano letivo, no dia 28 de junho de 2026, Cineteatro Municipal de Sátão.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Os (as) alunos (as) da Escola Municipal de Dan&amp;ccedil;a de S&amp;aacute;t&amp;atilde;o, que frequentam as modalidades de Ballet e Hip-Hop, com a orienta&amp;ccedil;&amp;atilde;o do professor Yaroslav Babchuk, apresentaram o espet&amp;aacute;culo de final do ano letivo, no dia 28 de junho de 2026, Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Movimento, energia e muita concentra&amp;ccedil;&amp;atilde;o, foram os ingredientes perfeitos para um espet&amp;aacute;culo que ficou na mem&amp;oacute;ria de todos os que assistiram.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Alterações de Trânsito na zona da Praça Paulo VI</t>
+  </si>
+  <si>
+    <t>Informamos que, a partir de 02 de julho de 2026 e por tempo indeterminado, entrarão em vigor alterações à circulação rodoviária na zona da Praça Paulo VI. ➡️ Rua José de Frias Barbosa ❌ Trânsito proibido em ambos os sentidos. ➡️ Rua 25 de Abril (troço entre a Casa do Povo e o Restaurante Candeias) 🔄 Alteração do sentido único de circulação.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Informamos que, a partir de 02 de julho de 2026 e por tempo indeterminado, entrar&amp;atilde;o em vigor altera&amp;ccedil;&amp;otilde;es &amp;agrave; circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria na zona da Pra&amp;ccedil;a Paulo VI.&lt;/p&gt;
+&lt;p&gt;&amp;#10145;&amp;#65039; Rua Jos&amp;eacute; de Frias Barbosa&lt;/p&gt;
+&lt;p&gt;&amp;#10060; Tr&amp;acirc;nsito proibido em ambos os sentidos.&lt;/p&gt;
+&lt;p&gt;&amp;#10145;&amp;#65039; Rua 25 de Abril (tro&amp;ccedil;o entre a Casa do Povo e o Restaurante Candeias)&lt;/p&gt;
+&lt;p&gt;&amp;#128260; Altera&amp;ccedil;&amp;atilde;o do sentido &amp;uacute;nico de circula&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;O sentido atualmente existente (ascendente) ser&amp;aacute; invertido, passando a circula&amp;ccedil;&amp;atilde;o de ve&amp;iacute;culos a efetuar-se no sentido descendente.&lt;/p&gt;
+&lt;p&gt;&amp;#9888;&amp;#65039; Apelamos &amp;agrave; aten&amp;ccedil;&amp;atilde;o de todos os condutores para a nova sinaliza&amp;ccedil;&amp;atilde;o e agradecemos a compreens&amp;atilde;o pelos eventuais inc&amp;oacute;modos causados.&lt;/p&gt;
+&lt;p&gt;Conduza com prud&amp;ecirc;ncia.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;img src="https://www.cm-satao.pt/thumbs/cmsatao/uploads/writer_file/image/1013/aa_1_150_150.jpg" alt="Altera&amp;ccedil;&amp;otilde;es de Tr&amp;acirc;nsito"&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/alteracoes-de-transito-na-zona-da-praca-paulo-vi" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/532/informacao_29.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>“Cosmos, a Dança das Estrelas” foi o tema que encerrou o ano letivo da Escola Municipal de Acrobacia Aérea</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o, com a orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Schirripa, apresentou o espet&amp;aacute;culo de final de ano letivo &amp;ldquo;Cosmos, a Dan&amp;ccedil;a das Estrelas&amp;rdquo;, no dia 26 de junho de 2026, no Pavilh&amp;atilde;o Gimnodesportivo de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;Foi uma tarde fant&amp;aacute;stica onde as alunas tiveram a oportunidade de mostrar o que aprenderam ao longo deste ano letivo.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;img src="https://www.cm-satao.pt/thumbs/cmsatao/uploads/writer_file/image/1006/danca_mix_1_150_150.jpg" alt="Ecola Municipal de Acrobracia - Cosmos"&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/cosmos-a-danca-das-estrelas-foi-o-tema-que-encerrou-o-ano-letivo-da-escola-municipal-de-acrobacia-aerea" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/529/danca_mix.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/img_20260620_102811_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Realização da oficina de terrários no passado dia 20 de junho</t>
+  </si>
+  <si>
+    <t>No passado dia 20 de junho, o Município de Sátão, organizou a oficina de terrários no Parque Ambiental da Alameda Eduarda da Encarnação Rodrigues.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado dia 20 de junho, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, organizou a oficina de terr&amp;aacute;rios no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues. Na oficina os participantes fizeram, individualmente, um terr&amp;aacute;rio e aprenderam sobre o funcionamento e o tipo de manuten&amp;ccedil;&amp;atilde;o destas pequenas estufas.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/realizacao-da-oficina-de-terrarios-no-passado-dia-20-de-junho" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/530/img_20260620_102811.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/fb_img_1782723189517_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>"Branco – Teatro sensorial para bebés e não só" transformou o Museu de Pintura Naïf</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado s&amp;aacute;bado, o Museu de Pintura Na&amp;iuml;f transformou-se num palco de estimula&amp;ccedil;&amp;atilde;o art&amp;iacute;stica e sensorial.&lt;/p&gt;
+&lt;p&gt;"Branco &amp;ndash; Teatro sensorial para beb&amp;eacute;s e n&amp;atilde;o s&amp;oacute;", uma produ&amp;ccedil;&amp;atilde;o da Esta&amp;ccedil;&amp;atilde;o das Letras com interpreta&amp;ccedil;&amp;atilde;o de Tiago Duarte, estimulou o p&amp;uacute;blico infantojuvenil a explorar o acordar das cores a partir de uma tela neutra.&lt;/p&gt;
+&lt;p&gt;Num ambiente calmo e sereno, o sil&amp;ecirc;ncio do BRANCO deu lugar a um arco-&amp;iacute;ris de descobertas e de texturas. Um bel&amp;iacute;ssimo trabalho interpretativo que prova que a arte e os museus s&amp;atilde;o, cada vez mais, lugares vivos e abertos a todas as gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p&gt;Com esta iniciativa, refor&amp;ccedil;amos a miss&amp;atilde;o deste espa&amp;ccedil;o em aliar a vasta cole&amp;ccedil;&amp;atilde;o de pintura na&amp;iuml;f permanente a atividades din&amp;acirc;micas destinadas &amp;agrave; fam&amp;iacute;lia e &amp;agrave; comunidade.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/branco-teatro-sensorial-para-bebes-e-nao-so-transformou-o-museu-de-pintura-naif" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/531/fb_img_1782723189517.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/incendiorurais_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Caderno de Sensibilização “Incêndios Rurais: o que fazer antes, durante e depois”</t>
+  </si>
+  <si>
+    <t>A Escola Nacional de Bombeiros (ENB) disponibilizou o Caderno de Sensibilização “Incêndios Rurais: O que fazer antes, durante e depois”, uma publicação que visa reforçar o conhecimento e a preparação dos cidadãos perante o risco de incêndios rurais.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Escola Nacional de Bombeiros (ENB) disponibilizou o Caderno de Sensibiliza&amp;ccedil;&amp;atilde;o &amp;ldquo;Inc&amp;ecirc;ndios Rurais: O que fazer antes, durante e depois&amp;rdquo;, uma publica&amp;ccedil;&amp;atilde;o que visa refor&amp;ccedil;ar o conhecimento e a prepara&amp;ccedil;&amp;atilde;o dos cidad&amp;atilde;os perante o risco de inc&amp;ecirc;ndios rurais.&lt;/p&gt; &lt;p&gt;Destinado ao p&amp;uacute;blico em geral, este caderno re&amp;uacute;ne informa&amp;ccedil;&amp;atilde;o pr&amp;aacute;tica e recomenda&amp;ccedil;&amp;otilde;es de autoprote&amp;ccedil;&amp;atilde;o, permitindo &amp;agrave;s popula&amp;ccedil;&amp;otilde;es adotar comportamentos preventivos e saber como agir de forma segura antes, durante e ap&amp;oacute;s a ocorr&amp;ecirc;ncia de um inc&amp;ecirc;ndio rural.&lt;/p&gt; &lt;p&gt;Com esta iniciativa, a ENB pretende contribuir para o refor&amp;ccedil;o da resili&amp;ecirc;ncia das comunidades, promovendo uma participa&amp;ccedil;&amp;atilde;o ativa dos cidad&amp;atilde;os na preven&amp;ccedil;&amp;atilde;o e na ado&amp;ccedil;&amp;atilde;o de medidas eficazes de autoprote&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A Associa&amp;ccedil;&amp;atilde;o Nacional de Munic&amp;iacute;pios Portugueses associa-se &amp;agrave; divulga&amp;ccedil;&amp;atilde;o desta publica&amp;ccedil;&amp;atilde;o, na convic&amp;ccedil;&amp;atilde;o de que a mesma contribuir&amp;aacute; para uma melhor prepara&amp;ccedil;&amp;atilde;o das comunidades durante o per&amp;iacute;odo de maior incid&amp;ecirc;ncia de inc&amp;ecirc;ndios rurais, bem como para o aumento do n&amp;uacute;mero de cidad&amp;atilde;os mais informados, conscientes e resilientes perante este risco.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1709/cad_sensibiliz_incendios_rurais.pdf" target="_blank" target="_blank"&gt;Clique aqui ou na imagem para ver o caderno em PDF&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/tempo_quente_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Aviso - Tempo Quente!</t>
+  </si>
+  <si>
+    <t>De acordo com a informação disponibilizada pelo Instituto Português do Mar e da Atmosfera (IPMA), para os próximos dias, prevê-se valores muito elevados da temperatura máxima.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;De acordo com a informa&amp;ccedil;&amp;atilde;o disponibilizada pelo Instituto Portugu&amp;ecirc;s do Mar e da Atmosfera (IPMA), para os pr&amp;oacute;ximos dias, prev&amp;ecirc;-se valores muito elevados da temperatura m&amp;aacute;xima.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Devem adotar-se cuidados de modo a evitar os seus efeitos sobre o organismo.&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Refor&amp;ccedil;ar a ingest&amp;atilde;o de l&amp;iacute;quidos e reposi&amp;ccedil;&amp;atilde;o de sais minerais;&lt;/li&gt;
+&lt;li&gt;Tornar a habita&amp;ccedil;&amp;atilde;o um local seguro:
+&lt;ul&gt;
+&lt;li&gt;Baixar as persianas e fechar as janelas e batentes nas horas de maior calor;&lt;/li&gt;
+&lt;li&gt;Abrir as janelas pela noite para arejar e baixar a temperatura;&lt;/li&gt;
+&lt;li&gt;Colocar toldos nas janelas, portas, terra&amp;ccedil;os e p&amp;aacute;tios;&lt;br&gt;&lt;br&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;li&gt;Adequar as refei&amp;ccedil;&amp;otilde;es:
+&lt;ul&gt;
+&lt;li&gt;Fa&amp;ccedil;a refei&amp;ccedil;&amp;otilde;es ligeiras e mais frequentes (sopas, caldos, gaspachos, saladas, legumes e fruta).&lt;br&gt;&lt;br&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;li&gt;Programar sa&amp;iacute;das:
+&lt;ul&gt;
+&lt;li&gt;Se precisar de se deslocar a edif&amp;iacute;cios sem ar condicionado e onde possam existir aglomerados de pessoas, tente faz&amp;ecirc;-lo fora das horas de maior calor, idealmente logo de manh&amp;atilde;, especialmente se sofrer de doen&amp;ccedil;a cardiovascular ou se for idoso.&lt;br&gt;&lt;br&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;li&gt;Evitar a exposi&amp;ccedil;&amp;atilde;o ao sol:
+&lt;ul&gt;
+&lt;li&gt;Evitar, se poss&amp;iacute;vel, a exposi&amp;ccedil;&amp;atilde;o ao sol, ainda que por per&amp;iacute;odos curtos.&lt;/li&gt;
+&lt;li&gt;N&amp;atilde;o permanecer em viaturas estacionadas ao sol, em especial, nas horas de maior calor.&lt;/li&gt;
+&lt;li&gt;Se for necess&amp;aacute;ria a exposi&amp;ccedil;&amp;atilde;o ao sol, usar chap&amp;eacute;u, roupa larga, de cores claras e, de prefer&amp;ecirc;ncia, de tecidos naturais pouco quentes (por exemplo: algod&amp;atilde;o) e p&amp;ocirc;r protetor solar (com &amp;iacute;ndice de prote&amp;ccedil;&amp;atilde;o solar &amp;gt; 30).&lt;/li&gt;
+&lt;li&gt;Sempre que poss&amp;iacute;vel, permanecer 2-3 horas em locais climatizados.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Esteja atento aos Avisos e conselhos emitidos pelos meios de comunica&amp;ccedil;&amp;atilde;o social (televis&amp;otilde;es, r&amp;aacute;dios, jornais).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Incremento do Perigo Meteorol&amp;oacute;gico de Inc&amp;ecirc;ndio Rural&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Face &amp;agrave; situa&amp;ccedil;&amp;atilde;o de perigo de inc&amp;ecirc;ndio rural, apela-se a toda a popula&amp;ccedil;&amp;atilde;o para que nos pr&amp;oacute;ximos dias adote as necess&amp;aacute;rias medidas de preven&amp;ccedil;&amp;atilde;o e precau&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;LEMBRE-SE, deve avisar as autoridades quando reparar em pessoas com comportamentos de risco e/ou avistar um poss&amp;iacute;vel foco de inc&amp;ecirc;ndio.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Ligue&lt;/strong&gt;: &lt;strong&gt;117&lt;/strong&gt; ou &lt;strong&gt;232 981 325&lt;/strong&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-tempo-quente-53" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/527/tempo_quente.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/idade_ativa_02_1_2500_2500.JPG</t>
+  </si>
+  <si>
+    <t>Encerramento das atividades intergeracionais, no âmbito do projeto "Idade+Ativa"</t>
+  </si>
+  <si>
+    <t>No dia 19 de junho de 2026 decorreu no Cineteatro Municipal de Sátão o encerramento das atividades intergeracionais, no âmbito do projeto "Idade+Ativa", promovido pelo Município.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 19 de junho de 2026 decorreu no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o o encerramento das atividades intergeracionais, no &amp;acirc;mbito do projeto "Idade+Ativa", promovido pelo Munic&amp;iacute;pio.&lt;/p&gt; &lt;p&gt;Foi uma manh&amp;atilde; de divers&amp;atilde;o e partilha, com a leitura das hist&amp;oacute;rias realizadas em conjunto pelas crian&amp;ccedil;as do 2&amp;ordm; ano e pelos idosos das IPSS do nosso concelho, que culminou com a entrega do livro "Contos Partilhados II".&lt;/p&gt; &lt;p&gt;Participaram na atividade a Funda&amp;ccedil;&amp;atilde;o El&amp;iacute;sio Ferreira Afonso (FEFA), o Lar S. Jos&amp;eacute; de Rio de Moinhos, a Associa&amp;ccedil;&amp;atilde;o Recreativa Cultural e de A&amp;ccedil;&amp;atilde;o Social (ARCAS), o Centro de Dia - Casa de Povo de S&amp;aacute;t&amp;atilde;o e o Lar Santa Maria Rainha das Flores de Decermilo, 2&amp;ordm; anos da EB1 de S&amp;aacute;t&amp;atilde;o, 2&amp;ordm;/4&amp;ordm; ano da EB1 de Abrunhosa, 1&amp;ordm;/2&amp;ordm; anos da EB1 de R&amp;atilde;s e 2&amp;ordm; ano da EBI de Ferreira de Aves.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece a todas as IPSS, alunos e professores pelo empenho e participa&amp;ccedil;&amp;atilde;o nos encontros realizados ao longo do ano 2025/2026 que trouxeram a todos momentos de conv&amp;iacute;vio, partilha e muita alegria entre gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/3_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Tertúlia "Traços de Luz e Memória: A Arte Plástica de Maria Barros Abreu"</t>
+  </si>
+  <si>
+    <t>A Casa da Cultura de Sátão acolheu, na tarde do passado sábado, a tertúlia "Traços de Luz e Memória: A Arte Plástica de Maria Barros Abreu", promovida no âmbito da exposição «Luz Própria» da conceituada artista.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Casa da Cultura de S&amp;aacute;t&amp;atilde;o acolheu, na tarde do passado s&amp;aacute;bado, a tert&amp;uacute;lia "Tra&amp;ccedil;os de Luz e Mem&amp;oacute;ria: A Arte Pl&amp;aacute;stica de Maria Barros Abreu", promovida no &amp;acirc;mbito da exposi&amp;ccedil;&amp;atilde;o &amp;laquo;Luz Pr&amp;oacute;pria&amp;raquo; da conceituada artista.&lt;/p&gt; &lt;p&gt;O encontro, organizado numa parceria entre o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o e a Edi&amp;ccedil;&amp;otilde;es Esgotadas, pretendeu debater o legado art&amp;iacute;stico e a identidade cultural expressa nas suas obras.&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o contou com a participa&amp;ccedil;&amp;atilde;o especial do muse&amp;oacute;logo Dr. Agostinho Ribeiro, que partilhou uma an&amp;aacute;lise detalhada sobre o percurso pl&amp;aacute;stico, as t&amp;eacute;cnicas e as mem&amp;oacute;rias perpetuadas pela pintora.&lt;/p&gt; &lt;p&gt;A tert&amp;uacute;lia serviu assim de reflex&amp;atilde;o profunda para complementar a viv&amp;ecirc;ncia da exposi&amp;ccedil;&amp;atilde;o LUZ PR&amp;Oacute;PRIA, que ir&amp;aacute; ficar patente ao p&amp;uacute;blico at&amp;eacute; ao pr&amp;oacute;ximo dia 11 de julho.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/img_1321_1_2500_2500.jpeg</t>
+  </si>
+  <si>
+    <t>Encerramento do ano letivo da Universidade Sénior de  Sátão teve casa cheia</t>
+  </si>
+  <si>
+    <t>Decorreu no dia 21 de junho de 2026, no Cineteatro Municipal de Sátão, o Encerramento do Ano Letivo da Universidade Sénior de Sátão, que juntou alunos e professores num momento simbólico que ficou assinalado com atividades realizadas com entusiasmo, dedicação e espírito de partilha.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu no dia 21 de junho de 2026, no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o, o Encerramento do Ano Letivo da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o, que juntou alunos e professores num momento simb&amp;oacute;lico que ficou assinalado com atividades realizadas com entusiasmo, dedica&amp;ccedil;&amp;atilde;o e esp&amp;iacute;rito de partilha.&lt;/p&gt; &lt;p&gt;Com quase dois anos de exist&amp;ecirc;ncia, este ano letivo terminou com 102 alunos inscritos, prova do interesse e da vontade cont&amp;iacute;nua de aprender por parte da popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior do concelho.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece aos 33 professores volunt&amp;aacute;rios que, com generosidade e empenho, partilharam o seu conhecimento ao longo deste ano. Um reconhecimento especial &amp;eacute; igualmente devido &amp;ndash; pelo trabalho incans&amp;aacute;vel na coordena&amp;ccedil;&amp;atilde;o e dinamiza&amp;ccedil;&amp;atilde;o deste projeto &amp;ndash; ao Diretor da Universidade S&amp;eacute;nior, Dr. Rebelo Marinho e &amp;agrave; Presidente do Conselho Geral, Dr.&amp;ordf; Elisabete B&amp;aacute;rbara, tamb&amp;eacute;m eles volunt&amp;aacute;rios.&lt;/p&gt; &lt;p&gt;Este ano letivo contemplou &amp;ndash; al&amp;eacute;m das aulas que abrangeram diversas &amp;aacute;reas do saber &amp;ndash; atividades extracurriculares, desde caminhadas, visitas de estudo, conv&amp;iacute;vios, entre outras.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o congratula-se pela enorme aceita&amp;ccedil;&amp;atilde;o que este projeto teve no concelho, na promo&amp;ccedil;&amp;atilde;o do envelhecimento ativo&lt;/p&gt; &lt;p&gt;&lt;/p&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/camoes_na_bd_02_1_2500_2500.JPG</t>
+  </si>
+  <si>
+    <t>Inauguração da Exposição temporária | Camões na Banda Desenhada</t>
+  </si>
+  <si>
+    <t>O Município de Sátão inaugurou a exposição "Camões na Banda Desenhada".</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o inaugurou a exposi&amp;ccedil;&amp;atilde;o "Cam&amp;otilde;es na Banda Desenhada". Atrav&amp;eacute;s da linguagem din&amp;acirc;mica e acess&amp;iacute;vel da nona arte, a autarquia oferece a todos os visitantes uma oportunidade &amp;uacute;nica para redescobrir o legado camoniano.&lt;/p&gt; &lt;p&gt;A mostra abriu portas na passada sexta-feira na Biblioteca Municipal, integrando as comemora&amp;ccedil;&amp;otilde;es dos 500 anos do nascimento do poeta. Propriedade do GICAV, esta &amp;eacute; considerada a maior exposi&amp;ccedil;&amp;atilde;o em BD sobre o autor a n&amp;iacute;vel nacional e internacional.&lt;/p&gt; &lt;p&gt;Sobre este tributo, Luiz Beira destaca: "Mas foi ele que ficou, magn&amp;iacute;fico para sempre! Est&amp;aacute; bem lembrado pela nossa (e n&amp;atilde;o s&amp;oacute;) Banda Desenhada. Ora vejamos nesta exposi&amp;ccedil;&amp;atilde;o o que nos foi poss&amp;iacute;vel apurar."&lt;/p&gt; &lt;p&gt;Ao longo de 22 pain&amp;eacute;is ilustrados, os visitantes podem percorrer a vida e a obra do nosso poeta maior.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o estar&amp;aacute; patente at&amp;eacute; 21 de agosto com entrada gratuita.&lt;/p&gt; &lt;p&gt;At&amp;eacute; 15 de julho, a Biblioteca estar&amp;aacute; tamb&amp;eacute;m aberta aos s&amp;aacute;bados.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;  &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>Abertura de inscrições para as atividades não letivas</t>
   </si>
   <si>
     <t>O Município de Sátão informa que, além do mês de julho, estão abertas as inscrições para as atividades não letivas de 03 de agosto a 4 de setembro (dias úteis).</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que, al&amp;eacute;m do m&amp;ecirc;s de julho, est&amp;atilde;o abertas as inscri&amp;ccedil;&amp;otilde;es para as atividades n&amp;atilde;o letivas de 03 de agosto a 4 de setembro (dias &amp;uacute;teis).&lt;/p&gt;
 &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es decorrem de 29 de junho a 10 de julho, no Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal ou atrav&amp;eacute;s do email &lt;a href="mailto:educacao@cm-satao.pt" target="_blank" target="_blank"&gt;educacao@cm-satao.pt&lt;/a&gt;. A ficha de inscri&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel &lt;a href="https://www.cm-satao.pt/pages/1474" target="_self" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;As interrup&amp;ccedil;&amp;otilde;es letivas decorrer&amp;atilde;o no hor&amp;aacute;rio das 7h30 &amp;agrave;s 19h00, no Jardim de Inf&amp;acirc;ncia de S&amp;aacute;t&amp;atilde;o e Lamas (para os alunos com idade compreendida entre os 3 e 5 anos), sendo que ter&amp;aacute; de haver um n&amp;uacute;mero m&amp;iacute;nimo de 5 crian&amp;ccedil;as para o funcionamento do servi&amp;ccedil;o. Os transportes s&amp;atilde;o da responsabilidade dos pais/encarregados de educa&amp;ccedil;&amp;atilde;o. A frequ&amp;ecirc;ncia nas atividades n&amp;atilde;o letivas implicam o pagamento de um valor fixo de 12,00&amp;euro; por semana de frequ&amp;ecirc;ncia, para al&amp;eacute;m do pagamento das refei&amp;ccedil;&amp;otilde;es, consoante o escal&amp;atilde;o e o valor das comparticipa&amp;ccedil;&amp;otilde;es pela antecipa&amp;ccedil;&amp;atilde;o e/ou prolongamento de hor&amp;aacute;rio. Os encarregados de educa&amp;ccedil;&amp;atilde;o ter&amp;atilde;o que entregar declara&amp;ccedil;&amp;atilde;o da entidade patronal com o hor&amp;aacute;rio de trabalho e referir que n&amp;atilde;o se encontram de f&amp;eacute;rias.&lt;/p&gt;
 &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem dirigir-se aos servi&amp;ccedil;os de Educa&amp;ccedil;&amp;atilde;o da C&amp;acirc;mara Municipal.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-Sátão"}]</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.buysatao.pt/files/images/blog/2_oficinasacrobaticas___11_03_1_2500_2500.JPG</t>
-  </si>
-[...1 lines deleted...]
-    <t>As oficinas acrobáticas realizadas pela Escola Municipal de Acrobacia Aérea de Sátão foram um sucesso</t>
   </si>
   <si>
     <t>As oficinas acrobáticas da Escola Municipal de Acrobacia Aérea de Sátão foram um sucesso, preenchendo a quase totalidade das vagas disponíveis.</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;As oficinas acrob&amp;aacute;ticas da Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o foram um sucesso, preenchendo a quase totalidade das vagas dispon&amp;iacute;veis. Al&amp;eacute;m de algumas alunas da Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o, as oficinas acrob&amp;aacute;ticas tamb&amp;eacute;m contaram com a participa&amp;ccedil;&amp;atilde;o de pessoas que vieram de Castelo Branco, Viseu e Mangualde. Tiveram lugar no Pavilh&amp;atilde;o Gimnodesportivo da Escola Secund&amp;aacute;ria Frei Rosa Viterbo, nos dias 09 e 23 de maio e 13 de junho de 2026.&lt;/p&gt; &lt;p&gt;No primeiro dia, decorreu a oficina &amp;ldquo;T&amp;eacute;cnica Din&amp;acirc;mica A&amp;eacute;rea Tecidos e Cordas&amp;rdquo;, com a formadora Serena Tassone. No segundo dia, foi a vez do formador Victor Abreu realizar a oficina &amp;ldquo;Dan&amp;ccedil;a Acrob&amp;aacute;tica&amp;rdquo;. E o terceiro e &amp;uacute;ltimo dia, esteve a cargo da formadora Nathalia Furlan, com a oficina &amp;ldquo;O Corpo Suspenso &amp;ndash; Lira e Trap&amp;eacute;zio&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Com a orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Shirripa, esta Escola Municipal continua a ser uma aposta ganha pelo Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, proporcionando aos seus alunos a possibilidade de melhorarem a coordena&amp;ccedil;&amp;atilde;o motora, a for&amp;ccedil;a muscular e a flexibilidade, combinando o exerc&amp;iacute;cio e a arte.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>Prémio Literário “Cónego Albano Martins de Sousa”</t>
   </si>
   <si>
     <t>O Município de Sátão já tem os resultados do Prémio Literário Cónego Albano Martins de Sousa, modalidade prosa, edição 2026.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o j&amp;aacute; tem os resultados do Pr&amp;eacute;mio Liter&amp;aacute;rio C&amp;oacute;nego Albano Martins de Sousa, modalidade prosa, edi&amp;ccedil;&amp;atilde;o 2026. Paulo Viegas sagrou-se vencedor com a obra Aroma do Fim. A Men&amp;ccedil;&amp;atilde;o Honrosa foi atribu&amp;iacute;da a Telma Alexandra Mingacho, com a obra Na Bruma de N.&amp;ordf; Sr.&amp;ordf; da Oliva, a Igreja que Guardava Segredos.&lt;/p&gt;
 &lt;p&gt;A cerim&amp;oacute;nia de entrega do Pr&amp;eacute;mio Liter&amp;aacute;rio ter&amp;aacute; lugar no dia 20 de agosto de 2026, &amp;agrave;s 15h00, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho.&lt;/p&gt;
 &lt;p&gt;O concurso premeia trabalhos in&amp;eacute;ditos na modalidade de prosa ou poesia, que alternam anualmente. Este ano, a iniciativa contou com a participa&amp;ccedil;&amp;atilde;o de oito obras. O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o agradece a participa&amp;ccedil;&amp;atilde;o de todos e felicita os vencedores.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/8df0883f_a250_465c_9e0c_c9ece8294a06_1_2500_2500.jpeg</t>
   </si>
   <si>
@@ -210,287 +649,362 @@
   <si>
     <t>Aviso - Queimas e Queimadas</t>
   </si>
   <si>
     <t>O Município de Sátão informa que, no período de 1 de junho a 30 de setembro, está proibido a realização de Queimas de Amontoados e de Queimadas.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que, no per&amp;iacute;odo de 1 de junho a 30 de setembro, est&amp;aacute; proibido a realiza&amp;ccedil;&amp;atilde;o de Queimas de Amontoados e de Queimadas.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-21</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/photo_2026_05_14_09_15_38_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Beneficiação de caminhos florestais e agrícolas</t>
   </si>
   <si>
     <t>O Município de Sátão encontra-se a realizar trabalhos de manutenção e beneficiação da rede viária florestal e agrícola nas diversas freguesias do concelho para melhorar as condições de acessibilidade.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o encontra-se a realizar trabalhos de manuten&amp;ccedil;&amp;atilde;o e beneficia&amp;ccedil;&amp;atilde;o da rede vi&amp;aacute;ria florestal e agr&amp;iacute;cola nas diversas freguesias do concelho para melhorar as condi&amp;ccedil;&amp;otilde;es de acessibilidade. At&amp;eacute; ao momento, j&amp;aacute; foram intervencionados cerca de 30 Km de caminhos florestais e agr&amp;iacute;colas. Esta interven&amp;ccedil;&amp;atilde;o insere-se na estrat&amp;eacute;gia municipal de conserva&amp;ccedil;&amp;atilde;o e qualifica&amp;ccedil;&amp;atilde;o da rede vi&amp;aacute;ria florestal, fundamental para o ordenamento do territ&amp;oacute;rio e para a mitiga&amp;ccedil;&amp;atilde;o dos riscos associados &amp;agrave; floresta. Paralelamente, nas diversas freguesias do concelho, decorrem a&amp;ccedil;&amp;otilde;es de gest&amp;atilde;o de combust&amp;iacute;vel (controlo de vegeta&amp;ccedil;&amp;atilde;o espont&amp;acirc;nea, desrama&amp;ccedil;&amp;atilde;o de &amp;aacute;rvores, desbaste de &amp;aacute;rvores, nomeadamente a corre&amp;ccedil;&amp;atilde;o de densidades excessivas) na faixa lateral de terreno confinante com a rede vi&amp;aacute;ria (Estradas Municipais) numa largura padr&amp;atilde;o de 10 metros.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/beneficiacao-de-caminhos-florestais-e-agricolas" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/513/photo_2026_05_14_09_15_38.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o encontra-se a realizar trabalhos de manuten&amp;ccedil;&amp;atilde;o e beneficia&amp;ccedil;&amp;atilde;o da rede vi&amp;aacute;ria florestal e agr&amp;iacute;cola nas diversas freguesias do concelho para melhorar as condi&amp;ccedil;&amp;otilde;es de acessibilidade. At&amp;eacute; ao momento, j&amp;aacute; foram intervencionados cerca de 30 Km de caminhos florestais e agr&amp;iacute;colas. Esta interven&amp;ccedil;&amp;atilde;o insere-se na estrat&amp;eacute;gia municipal de conserva&amp;ccedil;&amp;atilde;o e qualifica&amp;ccedil;&amp;atilde;o da rede vi&amp;aacute;ria florestal, fundamental para o ordenamento do territ&amp;oacute;rio e para a mitiga&amp;ccedil;&amp;atilde;o dos riscos associados &amp;agrave; floresta. Paralelamente, nas diversas freguesias do concelho, decorrem a&amp;ccedil;&amp;otilde;es de gest&amp;atilde;o de combust&amp;iacute;vel (controlo de vegeta&amp;ccedil;&amp;atilde;o espont&amp;acirc;nea, desrama&amp;ccedil;&amp;atilde;o de &amp;aacute;rvores, desbaste de &amp;aacute;rvores, nomeadamente a corre&amp;ccedil;&amp;atilde;o de densidades excessivas) na faixa lateral de terreno confinante com a rede vi&amp;aacute;ria (Estradas Municipais) numa largura padr&amp;atilde;o de 10 metros.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/beneficiacao-de-caminhos-florestais-e-agricolas" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/513/photo_2026_05_14_09_15_38.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>2026-05-19</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/blog/dsc00451_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Cerca de uma centena de ciclistas pedalaram de Sátão até Fátima</t>
+  </si>
+  <si>
+    <t>Cerca de uma centena de ciclistas pedalaram de Sátão até Fátima Passadas catorze edições, a iniciativa “A Pedalar com e Até Maria”, continua a ser um sucesso. 94 ciclistas pedalaram no dia 16 de maio de 2026, de Sátão a Fátima.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Cerca de uma centena de ciclistas pedalaram de S&amp;aacute;t&amp;atilde;o at&amp;eacute; F&amp;aacute;tima Passadas catorze edi&amp;ccedil;&amp;otilde;es, a iniciativa &amp;ldquo;A Pedalar com e At&amp;eacute; Maria&amp;rdquo;, continua a ser um sucesso. 94 ciclistas pedalaram no dia 16 de maio de 2026, de S&amp;aacute;t&amp;atilde;o a F&amp;aacute;tima. Desportivismo, resili&amp;ecirc;ncia e devo&amp;ccedil;&amp;atilde;o foram palavras que se fizeram ouvir neste dia que come&amp;ccedil;ou por volta das 05h30 da manh&amp;atilde;. No final do trajeto, era vis&amp;iacute;vel a satisfa&amp;ccedil;&amp;atilde;o dos participantes, que cumpriram o objetivo a que se propuseram, com desportivismo e devo&amp;ccedil;&amp;atilde;o. J&amp;aacute; em F&amp;aacute;tima, o Sr. padre Jos&amp;eacute; Cardoso celebrou a Santa Missa na Capela da Ressurrei&amp;ccedil;&amp;atilde;o de Jesus.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/cerca-de-uma-centena-de-ciclistas-pedalaram-de-satao-ate-fatima-39" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/511/dsc00451.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>https://www.buysatao.pt/files/images/blog/noticia_apoio_natalidade_2026_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Apoio à natalidade</t>
   </si>
   <si>
     <t> O Município de Sátão relembra que estão abertas as inscrições para o apoio à natalidade, incentivo social que tem vindo a ser atribuído ao longo dos anos a todas as crianças nascidas neste concelho.</t>
   </si>
   <si>
     <t>&lt;p&gt;&amp;nbsp;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o relembra que est&amp;atilde;o abertas as inscri&amp;ccedil;&amp;otilde;es para o apoio &amp;agrave; natalidade, incentivo social que tem vindo a ser atribu&amp;iacute;do ao longo dos anos a todas as crian&amp;ccedil;as nascidas neste concelho. Este incentivo vai ser entregue no dia 31 de maio, domingo, &amp;agrave;s 18 horas, no Largo de S. Bernardo, nas comemora&amp;ccedil;&amp;otilde;es do &amp;ldquo;Dia Mundial da Crian&amp;ccedil;a&amp;rdquo;. A m&amp;atilde;e/pai das crian&amp;ccedil;as nascidas no ano de 2025, que cumpram os requisitos de atribui&amp;ccedil;&amp;atilde;o deste apoio, devem fazer a sua inscri&amp;ccedil;&amp;atilde;o no Gabinete de Atendimento ao Mun&amp;iacute;cipe ou atrav&amp;eacute;s da Internet &lt;a href="https://servicosonline.cm-satao.pt/" target="_blank" target="_blank"&gt;neste s&amp;iacute;tio&lt;/a&gt; no menu da A&amp;ccedil;&amp;atilde;o Social, preenchendo o requerimento dispon&amp;iacute;vel para o efeito e juntar c&amp;oacute;pia do assento de nascimento da crian&amp;ccedil;a.&amp;nbsp; Para mais informa&amp;ccedil;&amp;otilde;es os interessados podem contactar o n&amp;uacute;mero de telefone 232980000 (chamada para a rede fixa nacional).&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/apoio-a-natalidade" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/512/noticia_apoio_natalidade_2026.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/blog/dsc00451_1_2500_2500.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>&lt;p&gt;Cerca de uma centena de ciclistas pedalaram de S&amp;aacute;t&amp;atilde;o at&amp;eacute; F&amp;aacute;tima Passadas catorze edi&amp;ccedil;&amp;otilde;es, a iniciativa &amp;ldquo;A Pedalar com e At&amp;eacute; Maria&amp;rdquo;, continua a ser um sucesso. 94 ciclistas pedalaram no dia 16 de maio de 2026, de S&amp;aacute;t&amp;atilde;o a F&amp;aacute;tima. Desportivismo, resili&amp;ecirc;ncia e devo&amp;ccedil;&amp;atilde;o foram palavras que se fizeram ouvir neste dia que come&amp;ccedil;ou por volta das 05h30 da manh&amp;atilde;. No final do trajeto, era vis&amp;iacute;vel a satisfa&amp;ccedil;&amp;atilde;o dos participantes, que cumpriram o objetivo a que se propuseram, com desportivismo e devo&amp;ccedil;&amp;atilde;o. J&amp;aacute; em F&amp;aacute;tima, o Sr. padre Jos&amp;eacute; Cardoso celebrou a Santa Missa na Capela da Ressurrei&amp;ccedil;&amp;atilde;o de Jesus.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/cerca-de-uma-centena-de-ciclistas-pedalaram-de-satao-ate-fatima-39" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/511/dsc00451.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;&amp;nbsp;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o relembra que est&amp;atilde;o abertas as inscri&amp;ccedil;&amp;otilde;es para o apoio &amp;agrave; natalidade, incentivo social que tem vindo a ser atribu&amp;iacute;do ao longo dos anos a todas as crian&amp;ccedil;as nascidas neste concelho. Este incentivo vai ser entregue no dia 31 de maio, domingo, &amp;agrave;s 18 horas, no Largo de S. Bernardo, nas comemora&amp;ccedil;&amp;otilde;es do &amp;ldquo;Dia Mundial da Crian&amp;ccedil;a&amp;rdquo;. A m&amp;atilde;e/pai das crian&amp;ccedil;as nascidas no ano de 2025, que cumpram os requisitos de atribui&amp;ccedil;&amp;atilde;o deste apoio, devem fazer a sua inscri&amp;ccedil;&amp;atilde;o no Gabinete de Atendimento ao Mun&amp;iacute;cipe ou atrav&amp;eacute;s da Internet &lt;a href="https://servicosonline.cm-satao.pt/" target="_blank" target="_blank"&gt;neste s&amp;iacute;tio&lt;/a&gt; no menu da A&amp;ccedil;&amp;atilde;o Social, preenchendo o requerimento dispon&amp;iacute;vel para o efeito e juntar c&amp;oacute;pia do assento de nascimento da crian&amp;ccedil;a.&amp;nbsp; Para mais informa&amp;ccedil;&amp;otilde;es os interessados podem contactar o n&amp;uacute;mero de telefone 232980000 (chamada para a rede fixa nacional).&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/apoio-a-natalidade" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/512/noticia_apoio_natalidade_2026.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/satao_ativo_2026_noticias_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>'Sátão Ativo' abre inscrições online no dia 01 de junho</t>
   </si>
   <si>
     <t>O Município de Sátão apresenta a iniciativa Sátão Ativo 2026 de 06 a 31 de julho, para jovens dos 06 aos 14 anos, com várias propostas atrativas as quais destacamos: a piscina exterior, o Parque Aquático (Naturwaterpark), os Karts, Insufláveis aquáticos, sessões de cinema, Karaoke e muito mais.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/document/file/1689/satao_ativo_2026_evento.jpg" alt="satao ativo_2026 cartaz do evento" style="float: left;" width="45%" height="auto"&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta a iniciativa S&amp;aacute;t&amp;atilde;o Ativo 2026 de 06 a 31 de julho, para jovens dos 06 aos 14 anos, com v&amp;aacute;rias propostas atrativas as quais destacamos: a piscina exterior, o Parque Aqu&amp;aacute;tico (Naturwaterpark), os Karts, Insufl&amp;aacute;veis aqu&amp;aacute;ticos, sess&amp;otilde;es de cinema, Karaoke e muito mais.&lt;/p&gt;
+&lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o limitadas e decorrem de 01 a 17 de junho, &lt;a href="https://www.cm-satao.pt/pages/1233" title="inscri&amp;ccedil;&amp;otilde;es s&amp;aacute;t&amp;atilde;o ativo" target="_blank" target="_blank"&gt;clicando neste link&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;O pre&amp;ccedil;o &amp;eacute; de 51,00&amp;euro; por crian&amp;ccedil;a, por semana e 41,00&amp;euro; caso tenha irm&amp;atilde;os a participar. O valor inclui almo&amp;ccedil;o, lanche e seguro.&lt;/p&gt;
+&lt;p&gt;A 1&amp;ordf; fase de inscri&amp;ccedil;&amp;otilde;es ser&amp;aacute; exclusivamente para crian&amp;ccedil;as residentes no Concelho de S&amp;aacute;t&amp;atilde;o, enquanto que a 2&amp;ordf; fase ser&amp;aacute; aberta &amp;agrave; popula&amp;ccedil;&amp;atilde;o em geral, no entanto, dar-se-&amp;aacute; sempre prioridade &amp;agrave;s crian&amp;ccedil;as residentes no Concelho.&lt;/p&gt;
+&lt;p&gt;Nota: Acabadas as vagas, poder&amp;aacute; realizar inscri&amp;ccedil;&amp;atilde;o para a lista de espera.&lt;/p&gt;
+&lt;div&gt;Num dos campos do formul&amp;aacute;rio ser&amp;aacute; solicitado o envio do Cart&amp;atilde;o de Cidad&amp;atilde;o da crian&amp;ccedil;a e do respons&amp;aacute;vel legal, obrigatoriamente em formato PDF, assim como o documento de autoriza&amp;ccedil;&amp;atilde;o (dispon&amp;iacute;vel no site do Munic&amp;iacute;pio) devidamente assinado pelo respons&amp;aacute;vel legal. (TENHA DISPON&amp;Iacute;VEL ESSES DOCUMENTOS QUANDO ESTIVER A FAZER A INSCRI&amp;Ccedil;&amp;Atilde;O ONLINE)&lt;/div&gt;
+&lt;div&gt;Pagamento presencial na piscina municipal (ter&amp;aacute; 72 horas para efetuar o respetivo pagamento).&lt;/div&gt;
+&lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar a Piscina Municipal de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s do n&amp;uacute;mero de telefone +351 232 980 800 (chamada para a rede fixa nacional. N&amp;atilde;o perca a oportunidade de proporcionar um ver&amp;atilde;o cheio de divers&amp;atilde;o &amp;agrave;s suas crian&amp;ccedil;as. Junte-se a n&amp;oacute;s no S&amp;aacute;t&amp;atilde;o Ativo 2026!&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #7a2682; color: #fff;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1686/programa_satao_ativo_2026.pdf', '_blank')" aria-label="Ficheiro PDF com o Programa S&amp;aacute;tao Ativo"&gt;V&amp;ecirc;r Programa S&amp;aacute;t&amp;atilde;o Ativo 2026&lt;/button&gt;&lt;/p&gt;
+&lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #fff; color: #000;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1685/autorizacao_declaracao_de_consentimento_satao_ativo_2026.pdf', '_blank')" aria-label="Ficheiro PDF com o Programa S&amp;aacute;tao Ativo"&gt;Descarregar Declara&amp;ccedil;&amp;atilde;o de Consentimento&lt;/button&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/satao-ativo-abre-inscricoes-online-no-dia-01-de-junho-2" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/300/satao_ativo_2026_noticias.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/document/file/1689/satao_ativo_2026_evento.jpg" alt="satao ativo_2026 cartaz do evento" style="float: left;" width="45%" height="auto"&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta a iniciativa S&amp;aacute;t&amp;atilde;o Ativo 2026 de 06 a 31 de julho, para jovens dos 06 aos 14 anos, com v&amp;aacute;rias propostas atrativas as quais destacamos: a piscina exterior, o Parque Aqu&amp;aacute;tico (Naturwaterpark), os Karts, Insufl&amp;aacute;veis aqu&amp;aacute;ticos, sess&amp;otilde;es de cinema, Karaoke e muito mais.&lt;/p&gt;
 &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o limitadas e decorrem de 01 a 17 de junho, &lt;a href="https://www.cm-satao.pt/pages/1233" title="inscri&amp;ccedil;&amp;otilde;es s&amp;aacute;t&amp;atilde;o ativo" target="_blank" target="_blank"&gt;clicando neste link&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;O pre&amp;ccedil;o &amp;eacute; de 51,00&amp;euro; por crian&amp;ccedil;a, por semana e 41,00&amp;euro; caso tenha irm&amp;atilde;os a participar. O valor inclui almo&amp;ccedil;o, lanche e seguro.&lt;/p&gt;
 &lt;p&gt;A 1&amp;ordf; fase de inscri&amp;ccedil;&amp;otilde;es ser&amp;aacute; exclusivamente para crian&amp;ccedil;as residentes no Concelho de S&amp;aacute;t&amp;atilde;o, enquanto que a 2&amp;ordf; fase ser&amp;aacute; aberta &amp;agrave; popula&amp;ccedil;&amp;atilde;o em geral, no entanto, dar-se-&amp;aacute; sempre prioridade &amp;agrave;s crian&amp;ccedil;as residentes no Concelho.&lt;/p&gt;
 &lt;p&gt;Nota: Acabadas as vagas, poder&amp;aacute; realizar inscri&amp;ccedil;&amp;atilde;o para a lista de espera.&lt;/p&gt;
 &lt;div&gt;Num dos campos do formul&amp;aacute;rio ser&amp;aacute; solicitado o envio do Cart&amp;atilde;o de Cidad&amp;atilde;o da crian&amp;ccedil;a e do respons&amp;aacute;vel legal, obrigatoriamente em formato PDF, assim como o documento de autoriza&amp;ccedil;&amp;atilde;o (dispon&amp;iacute;vel no site do Munic&amp;iacute;pio) devidamente assinado pelo respons&amp;aacute;vel legal. (TENHA DISPON&amp;Iacute;VEL ESSES DOCUMENTOS QUANDO ESTIVER A FAZER A INSCRI&amp;Ccedil;&amp;Atilde;O ONLINE)&lt;/div&gt;
 &lt;div&gt;Pagamento presencial na piscina municipal (ter&amp;aacute; 72 horas para efetuar o respetivo pagamento).&lt;/div&gt;
 &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar a Piscina Municipal de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s do n&amp;uacute;mero de telefone +351 232 980 800 (chamada para a rede fixa nacional. N&amp;atilde;o perca a oportunidade de proporcionar um ver&amp;atilde;o cheio de divers&amp;atilde;o &amp;agrave;s suas crian&amp;ccedil;as. Junte-se a n&amp;oacute;s no S&amp;aacute;t&amp;atilde;o Ativo 2026!&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #7a2682; color: #fff;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1686/programa_satao_ativo_2026.pdf', '_blank')" aria-label="Ficheiro PDF com o Programa S&amp;aacute;tao Ativo"&gt;V&amp;ecirc;r Programa S&amp;aacute;t&amp;atilde;o Ativo 2026&lt;/button&gt;&lt;/p&gt;
 &lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #fff; color: #000;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1685/autorizacao_declaracao_de_consentimento_satao_ativo_2026.pdf', '_blank')" aria-label="Ficheiro PDF com o Programa S&amp;aacute;tao Ativo"&gt;Descarregar Declara&amp;ccedil;&amp;atilde;o de Consentimento&lt;/button&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/satao-ativo-abre-inscricoes-online-no-dia-01-de-junho-2" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/300/satao_ativo_2026_noticias.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/dji_0083_42_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Qualidade de Ouro pelo 3.º ano consecutivo</t>
   </si>
   <si>
     <t>A Praia Fluvial do Trabulo foi distinguida com Qualidade de Ouro pelo 3.º ano consecutivo.</t>
   </si>
   <si>
     <t>&lt;p&gt;A Praia Fluvial do Trabulo foi distinguida com Qualidade de Ouro pelo 3.&amp;ordm; ano consecutivo. A Quercus divulgou a lista das 434 Praias com Qualidade de Ouro em 2026, um galard&amp;atilde;o atribu&amp;iacute;do h&amp;aacute; 15 anos que distingue a qualidade da &amp;aacute;gua balnear das praias de portuguesas com base na informa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica oficial, tendo exclusivamente em considera&amp;ccedil;&amp;atilde;o as an&amp;aacute;lises efetuadas nos laborat&amp;oacute;rios das Administra&amp;ccedil;&amp;otilde;es Regionais Hidrogr&amp;aacute;ficas.&lt;/p&gt;
+&lt;p&gt;A lista e os crit&amp;eacute;rios do galard&amp;atilde;o podem ser consultados aqui: &lt;a href="https://praiasouro.quercus.pt/" target="_blank" target="_blank"&gt;https://praiasouro.quercus.pt/&lt;/a&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/qualidade-de-ouro-pelo-3-ano-consecutivo" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/508/dji_0083_42.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Praia Fluvial do Trabulo foi distinguida com Qualidade de Ouro pelo 3.&amp;ordm; ano consecutivo. A Quercus divulgou a lista das 434 Praias com Qualidade de Ouro em 2026, um galard&amp;atilde;o atribu&amp;iacute;do h&amp;aacute; 15 anos que distingue a qualidade da &amp;aacute;gua balnear das praias de portuguesas com base na informa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica oficial, tendo exclusivamente em considera&amp;ccedil;&amp;atilde;o as an&amp;aacute;lises efetuadas nos laborat&amp;oacute;rios das Administra&amp;ccedil;&amp;otilde;es Regionais Hidrogr&amp;aacute;ficas.&lt;/p&gt;
 &lt;p&gt;A lista e os crit&amp;eacute;rios do galard&amp;atilde;o podem ser consultados aqui: &lt;a href="https://praiasouro.quercus.pt/" target="_blank" target="_blank"&gt;https://praiasouro.quercus.pt/&lt;/a&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/qualidade-de-ouro-pelo-3-ano-consecutivo" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/508/dji_0083_42.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/flores_de_primavera_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe - Workshop “Flores de Primavera”</t>
   </si>
   <si>
     <t>No âmbito da iniciativa “Pelas mãos de quem sabe” decorreu no dia 02 de maio de 2026, na Casa da Cultura de Sátão, o workshop “Flores de Primavera”, com Tânia Chaves.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo; decorreu no dia 02 de maio de 2026, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Flores de Primavera&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/pelas-maos-de-quem-sabe-workshop-flores-de-primavera" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/507/flores_de_primavera.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/peca_do_mes_maio_sirene__radio_2026_post_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Pelouro da Cultura apresenta a Peça do Mês de maio</t>
   </si>
   <si>
     <t>O Pelouro da Cultura do Município de Sátão divulga, todos os meses, uma peça do acervo museológico existente no concelho, com o objetivo de partilhar com os munícipes um pouco da história das coleções disponíveis.No mês de maio, em exposição no átrio do edifício da Câmara Municipal, a Peça do Mês é um rádio transcetor de estação de bombeiros e uma sirene elétrica, da Associação Humanitária dos Bombeiros Voluntários de Sátão.</t>
   </si>
   <si>
+    <t>&lt;p&gt;O Pelouro da Cultura do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o divulga, todos os meses, uma pe&amp;ccedil;a do acervo museol&amp;oacute;gico existente no concelho, com o objetivo de partilhar com os mun&amp;iacute;cipes um pouco da hist&amp;oacute;ria das cole&amp;ccedil;&amp;otilde;es dispon&amp;iacute;veis.&lt;br&gt;No m&amp;ecirc;s de maio, em exposi&amp;ccedil;&amp;atilde;o no &amp;aacute;trio do edif&amp;iacute;cio da C&amp;acirc;mara Municipal, a Pe&amp;ccedil;a do M&amp;ecirc;s &amp;eacute; um r&amp;aacute;dio transcetor de esta&amp;ccedil;&amp;atilde;o de bombeiros e uma sirene el&amp;eacute;trica, da Associa&amp;ccedil;&amp;atilde;o Humanit&amp;aacute;ria dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/pelouro-da-cultura-apresenta-a-peca-do-mes-de-maio" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/506/peca_do_mes_maio_sirene__radio_2026_post.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>&lt;p&gt;O Pelouro da Cultura do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o divulga, todos os meses, uma pe&amp;ccedil;a do acervo museol&amp;oacute;gico existente no concelho, com o objetivo de partilhar com os mun&amp;iacute;cipes um pouco da hist&amp;oacute;ria das cole&amp;ccedil;&amp;otilde;es dispon&amp;iacute;veis.&lt;br&gt;No m&amp;ecirc;s de maio, em exposi&amp;ccedil;&amp;atilde;o no &amp;aacute;trio do edif&amp;iacute;cio da C&amp;acirc;mara Municipal, a Pe&amp;ccedil;a do M&amp;ecirc;s &amp;eacute; um r&amp;aacute;dio transcetor de esta&amp;ccedil;&amp;atilde;o de bombeiros e uma sirene el&amp;eacute;trica, da Associa&amp;ccedil;&amp;atilde;o Humanit&amp;aacute;ria dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/pelouro-da-cultura-apresenta-a-peca-do-mes-de-maio" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/506/peca_do_mes_maio_sirene__radio_2026_post.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/a_orca_de_forles_ao_luar___noite_estrelada_1_2500_2500.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Município de Sátão assinalou o Dia Europeu da Cultura Megalítica com a realização da iniciativa “A Orca de Forles ao Luar” </t>
   </si>
   <si>
     <t>No dia 24 de abril de 2026, o Município de Sátão proporcionou uma experiência única com a iniciativa “A Orca de Forles ao Luar”, reunindo participantes numa viagem pela história e pelo património megalítico do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 24 de abril de 2026, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o proporcionou uma experi&amp;ecirc;ncia &amp;uacute;nica com a iniciativa &amp;ldquo;A Orca de Forles ao Luar&amp;rdquo;, reunindo participantes numa viagem pela hist&amp;oacute;ria e pelo patrim&amp;oacute;nio megal&amp;iacute;tico do concelho.&lt;/p&gt;
+&lt;p&gt;A atividade teve in&amp;iacute;cio no Centro Interpretativo de Forles, onde foi poss&amp;iacute;vel conhecer melhor o projeto de valoriza&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o, seguindo-se o percurso a p&amp;eacute; at&amp;eacute; &amp;agrave; Orca, onde se viveu um momento imersivo conduzido pelos arque&amp;oacute;logos Hugo Baptista e Pedro Sobral de Carvalho.&lt;/p&gt;
+&lt;p&gt;Ontem, 26 de abril, assinalou-se o Dia Europeu da Cultura Megal&amp;iacute;tica, uma data que refor&amp;ccedil;a a import&amp;acirc;ncia de preservar e valorizar estes testemunhos &amp;uacute;nicos da nossa hist&amp;oacute;ria &amp;mdash; e que foi celebrada da melhor forma, com esta experi&amp;ecirc;ncia.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/municipio-de-satao-assinalou-o-dia-europeu-da-cultura-megalitica-com-a-realizacao-da-iniciativa-a-orca-de-forles-ao-luar" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/505/a_orca_de_forles_ao_luar___noite_estrelada.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/inauguracao_edificio_apoio_estadio_da_premoreira_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Município de Sátão inaugura obras de apoio ao desporto no Estádio da Premoreira</t>
+  </si>
+  <si>
+    <t>Decorreu no dia 26 de abril de 2026 a inauguração edifício de apoio ao desporto no Estádio da Premoreira, em Sátão, na qual estiveram presentes o Presidente da Câmara Municipal de Sátão e Vereadores, o Presidente da Assembleia Municipal de Sátão e Deputados, Presidentes das Juntas de Freguesia do Concelho, o Presidente da Associação Desportiva de Sátão, sócios e simpatizantes, população em geral e comunicação social.As obras realizadas, com um valor total de 150.000,00€ (cento e cinquenta mil euros), contemplam uma zona de bar com Kitchnet, três casas de banho, uma sala de reuniões e formação, uma sala de direção onde também funcionará a sede da AD Sátão e a melhoria do sistema de iluminação.Com esta intervenção, foram melhoradas as condições deste recinto desportivo, em prol dos atletas e de toda a estrutura desportiva.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu no dia 26 de abril de 2026 a inaugura&amp;ccedil;&amp;atilde;o edif&amp;iacute;cio de apoio ao desporto no Est&amp;aacute;dio da Premoreira, em S&amp;aacute;t&amp;atilde;o, na qual estiveram presentes o Presidente da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o e Vereadores, o Presidente da Assembleia Municipal de S&amp;aacute;t&amp;atilde;o e Deputados, Presidentes das Juntas de Freguesia do Concelho, o Presidente da Associa&amp;ccedil;&amp;atilde;o Desportiva de S&amp;aacute;t&amp;atilde;o, s&amp;oacute;cios e simpatizantes, popula&amp;ccedil;&amp;atilde;o em geral e comunica&amp;ccedil;&amp;atilde;o social.&lt;br&gt;As obras realizadas, com um valor total de 150.000,00&amp;euro; (cento e cinquenta mil euros), contemplam uma zona de bar com Kitchnet, tr&amp;ecirc;s casas de banho, uma sala de reuni&amp;otilde;es e forma&amp;ccedil;&amp;atilde;o, uma sala de dire&amp;ccedil;&amp;atilde;o onde tamb&amp;eacute;m funcionar&amp;aacute; a sede da AD S&amp;aacute;t&amp;atilde;o e a melhoria do sistema de ilumina&amp;ccedil;&amp;atilde;o.&lt;br&gt;Com esta interven&amp;ccedil;&amp;atilde;o, foram melhoradas as condi&amp;ccedil;&amp;otilde;es deste recinto desportivo, em prol dos atletas e de toda a estrutura desportiva.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/municipio-de-satao-inaugura-obras-de-apoio-ao-desporto-no-estadio-da-premoreira" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/504/inauguracao_edificio_apoio_estadio_da_premoreira.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/prociv___aviso_trovoada_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>PROCIV  -Aviso Trovoada</t>
+  </si>
+  <si>
+    <t>O Serviço Municipal de Proteção Civil de Sátão (SMPC) recomenda à população que tome as medidas de prevenção e autoproteção necessárias, nomeadamente: § Garantir especial cuidado na circulação e permanência junto a áreas arborizadas, mantendo atenção à possibilidade de queda de ramos e árvores; § Adotar uma condução defensiva, reduzindo a velocidade e tendo especial cuidado com a possível formação de lençóis de água e a existência de zonas de fraca visibilidade; § Garantir adequada fixação de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas; § Garantir a desobstrução dos sistemas de escoamento das águas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obstáculos ao livre escoamento das águas; § Não atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas; Mantenha-se sempre informado através da nossa página e siga os conselhos e recomendações das autoridades.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil de S&amp;aacute;t&amp;atilde;o (SMPC) recomenda &amp;agrave; popula&amp;ccedil;&amp;atilde;o que tome as medidas de preven&amp;ccedil;&amp;atilde;o e autoprote&amp;ccedil;&amp;atilde;o necess&amp;aacute;rias, nomeadamente:&lt;/p&gt;
+&lt;p&gt;&amp;sect; Garantir especial cuidado na circula&amp;ccedil;&amp;atilde;o e perman&amp;ecirc;ncia junto a &amp;aacute;reas arborizadas, mantendo aten&amp;ccedil;&amp;atilde;o &amp;agrave; possibilidade de queda de ramos e &amp;aacute;rvores;&lt;/p&gt;
+&lt;p&gt;&amp;sect; Adotar uma condu&amp;ccedil;&amp;atilde;o defensiva, reduzindo a velocidade e tendo especial cuidado com a poss&amp;iacute;vel forma&amp;ccedil;&amp;atilde;o de len&amp;ccedil;&amp;oacute;is de &amp;aacute;gua e a exist&amp;ecirc;ncia de zonas de fraca visibilidade;&lt;/p&gt;
+&lt;p&gt;&amp;sect; Garantir adequada fixa&amp;ccedil;&amp;atilde;o de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas;&lt;/p&gt;
+&lt;p&gt;&amp;sect; Garantir a desobstru&amp;ccedil;&amp;atilde;o dos sistemas de escoamento das &amp;aacute;guas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obst&amp;aacute;culos ao livre escoamento das &amp;aacute;guas;&lt;/p&gt;
+&lt;p&gt;&amp;sect; N&amp;atilde;o atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas;&lt;/p&gt;
+&lt;p&gt;Mantenha-se sempre informado atrav&amp;eacute;s da nossa p&amp;aacute;gina e siga os conselhos e recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;
+&lt;p&gt;Em caso de necessidade, LIGUE DE IMEDIATO 112 ou os BOMBEIROS 232 981 325*&lt;/p&gt;
+&lt;p&gt;*Chamada para rede fixa Nacional&lt;/p&gt;
+&lt;p&gt;A PROTE&amp;Ccedil;&amp;Atilde;O CIVIL SOMOS TODOS N&amp;Oacute;S&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/prociv-aviso-trovoada" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/503/prociv___aviso_trovoada.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;No dia 24 de abril de 2026, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o proporcionou uma experi&amp;ecirc;ncia &amp;uacute;nica com a iniciativa &amp;ldquo;A Orca de Forles ao Luar&amp;rdquo;, reunindo participantes numa viagem pela hist&amp;oacute;ria e pelo patrim&amp;oacute;nio megal&amp;iacute;tico do concelho.&lt;/p&gt;
 &lt;p&gt;A atividade teve in&amp;iacute;cio no Centro Interpretativo de Forles, onde foi poss&amp;iacute;vel conhecer melhor o projeto de valoriza&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o, seguindo-se o percurso a p&amp;eacute; at&amp;eacute; &amp;agrave; Orca, onde se viveu um momento imersivo conduzido pelos arque&amp;oacute;logos Hugo Baptista e Pedro Sobral de Carvalho.&lt;/p&gt;
 &lt;p&gt;Ontem, 26 de abril, assinalou-se o Dia Europeu da Cultura Megal&amp;iacute;tica, uma data que refor&amp;ccedil;a a import&amp;acirc;ncia de preservar e valorizar estes testemunhos &amp;uacute;nicos da nossa hist&amp;oacute;ria &amp;mdash; e que foi celebrada da melhor forma, com esta experi&amp;ecirc;ncia.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/municipio-de-satao-assinalou-o-dia-europeu-da-cultura-megalitica-com-a-realizacao-da-iniciativa-a-orca-de-forles-ao-luar" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/505/a_orca_de_forles_ao_luar___noite_estrelada.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/blog/inauguracao_edificio_apoio_estadio_da_premoreira_1_2500_2500.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>&lt;p&gt;Decorreu no dia 26 de abril de 2026 a inaugura&amp;ccedil;&amp;atilde;o edif&amp;iacute;cio de apoio ao desporto no Est&amp;aacute;dio da Premoreira, em S&amp;aacute;t&amp;atilde;o, na qual estiveram presentes o Presidente da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o e Vereadores, o Presidente da Assembleia Municipal de S&amp;aacute;t&amp;atilde;o e Deputados, Presidentes das Juntas de Freguesia do Concelho, o Presidente da Associa&amp;ccedil;&amp;atilde;o Desportiva de S&amp;aacute;t&amp;atilde;o, s&amp;oacute;cios e simpatizantes, popula&amp;ccedil;&amp;atilde;o em geral e comunica&amp;ccedil;&amp;atilde;o social.&lt;br&gt;As obras realizadas, com um valor total de 150.000,00&amp;euro; (cento e cinquenta mil euros), contemplam uma zona de bar com Kitchnet, tr&amp;ecirc;s casas de banho, uma sala de reuni&amp;otilde;es e forma&amp;ccedil;&amp;atilde;o, uma sala de dire&amp;ccedil;&amp;atilde;o onde tamb&amp;eacute;m funcionar&amp;aacute; a sede da AD S&amp;aacute;t&amp;atilde;o e a melhoria do sistema de ilumina&amp;ccedil;&amp;atilde;o.&lt;br&gt;Com esta interven&amp;ccedil;&amp;atilde;o, foram melhoradas as condi&amp;ccedil;&amp;otilde;es deste recinto desportivo, em prol dos atletas e de toda a estrutura desportiva.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/municipio-de-satao-inaugura-obras-de-apoio-ao-desporto-no-estadio-da-premoreira" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/504/inauguracao_edificio_apoio_estadio_da_premoreira.jpg"&gt;&lt;/a&gt;</t>
-  </si>
-[...7 lines deleted...]
-    <t>O Serviço Municipal de Proteção Civil de Sátão (SMPC) recomenda à população que tome as medidas de prevenção e autoproteção necessárias, nomeadamente: § Garantir especial cuidado na circulação e permanência junto a áreas arborizadas, mantendo atenção à possibilidade de queda de ramos e árvores; § Adotar uma condução defensiva, reduzindo a velocidade e tendo especial cuidado com a possível formação de lençóis de água e a existência de zonas de fraca visibilidade; § Garantir adequada fixação de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas; § Garantir a desobstrução dos sistemas de escoamento das águas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obstáculos ao livre escoamento das águas; § Não atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas; Mantenha-se sempre informado através da nossa página e siga os conselhos e recomendações das autoridades.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil de S&amp;aacute;t&amp;atilde;o (SMPC) recomenda &amp;agrave; popula&amp;ccedil;&amp;atilde;o que tome as medidas de preven&amp;ccedil;&amp;atilde;o e autoprote&amp;ccedil;&amp;atilde;o necess&amp;aacute;rias, nomeadamente:&lt;/p&gt;
 &lt;p&gt;&amp;sect; Garantir especial cuidado na circula&amp;ccedil;&amp;atilde;o e perman&amp;ecirc;ncia junto a &amp;aacute;reas arborizadas, mantendo aten&amp;ccedil;&amp;atilde;o &amp;agrave; possibilidade de queda de ramos e &amp;aacute;rvores;&lt;/p&gt;
 &lt;p&gt;&amp;sect; Adotar uma condu&amp;ccedil;&amp;atilde;o defensiva, reduzindo a velocidade e tendo especial cuidado com a poss&amp;iacute;vel forma&amp;ccedil;&amp;atilde;o de len&amp;ccedil;&amp;oacute;is de &amp;aacute;gua e a exist&amp;ecirc;ncia de zonas de fraca visibilidade;&lt;/p&gt;
 &lt;p&gt;&amp;sect; Garantir adequada fixa&amp;ccedil;&amp;atilde;o de estruturas, nomeadamente andaimes, placards e outras estruturas suspensas;&lt;/p&gt;
 &lt;p&gt;&amp;sect; Garantir a desobstru&amp;ccedil;&amp;atilde;o dos sistemas de escoamento das &amp;aacute;guas pluviais e retirada de inertes e outros objetos que possam ser arrastados ou criem obst&amp;aacute;culos ao livre escoamento das &amp;aacute;guas;&lt;/p&gt;
 &lt;p&gt;&amp;sect; N&amp;atilde;o atravessar zonas inundadas, de modo a precaver o arrastamento de pessoas ou viaturas para buracos no pavimento ou caixas de esgoto abertas;&lt;/p&gt;
 &lt;p&gt;Mantenha-se sempre informado atrav&amp;eacute;s da nossa p&amp;aacute;gina e siga os conselhos e recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;
 &lt;p&gt;Em caso de necessidade, LIGUE DE IMEDIATO 112 ou os BOMBEIROS 232 981 325*&lt;/p&gt;
 &lt;p&gt;*Chamada para rede fixa Nacional&lt;/p&gt;
 &lt;p&gt;A PROTE&amp;Ccedil;&amp;Atilde;O CIVIL SOMOS TODOS N&amp;Oacute;S&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/prociv-aviso-trovoada" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/503/prociv___aviso_trovoada.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/677374549_1400783185412070_7390238325578338074_n_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>O Município de Sátão, em colaboração com a CLDS 5G ‘Sátão-Mais Inclusão’, organizou a oficina de plantas aéreas.</t>
   </si>
   <si>
     <t>No passado dia 18 de abril, o Município de Sátão, em colaboração com a CLDS 5G ‘Sátão-Mais Inclusão’, organizou a oficina de plantas aéreas no Parque Ambiental da Alameda Eduarda da Encarnação Rodrigues.</t>
   </si>
   <si>
     <t>&lt;p&gt;No passado dia 18 de abril, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo;, organizou a oficina de plantas a&amp;eacute;reas no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues.&lt;/p&gt;
 &lt;p&gt;Durante a oficina foram apresentadas algumas plantas ep&amp;iacute;fitas, suas caracter&amp;iacute;sticas e cuidados a ter com cada esp&amp;eacute;cie, com especial destaque nas tillandsias.&lt;/p&gt;
+&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o deixa um agradecimento especial ao representante da empresa TillanVis, que apresentou alguns exemplares destas plantas.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/o-municipio-de-satao-em-colaboracao-com-a-clds-5g-satao-mais-inclusao-organizou-a-oficina-de-plantas-aereas" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/501/677374549_1400783185412070_7390238325578338074_n.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado dia 18 de abril, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo;, organizou a oficina de plantas a&amp;eacute;reas no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues.&lt;/p&gt;
+&lt;p&gt;Durante a oficina foram apresentadas algumas plantas ep&amp;iacute;fitas, suas caracter&amp;iacute;sticas e cuidados a ter com cada esp&amp;eacute;cie, com especial destaque nas tillandsias.&lt;/p&gt;
 &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o deixa um agradecimento especial ao representante da empresa TillanVis, que apresentou alguns exemplares destas plantas.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/o-municipio-de-satao-em-colaboracao-com-a-clds-5g-satao-mais-inclusao-organizou-a-oficina-de-plantas-aereas" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/501/677374549_1400783185412070_7390238325578338074_n.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_agua_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Aviso - Corte de Água</t>
   </si>
   <si>
     <t>O Município de Sátão informa os estimados Munícipes que, por motivo de conclusão das obras de requalificação do depósito da água, vai haver interrupção no abastecimento de água, com início a 20 de abril de 2026 (segunda-feira), em Águas Boas, pelo período previsível de uma semana.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa os estimados Mun&amp;iacute;cipes que, por motivo de conclus&amp;atilde;o das obras de requalifica&amp;ccedil;&amp;atilde;o do dep&amp;oacute;sito da &amp;aacute;gua, vai haver interrup&amp;ccedil;&amp;atilde;o no abastecimento de &amp;aacute;gua, com in&amp;iacute;cio a 20 de abril de 2026 (segunda-feira), em &amp;Aacute;guas Boas, pelo per&amp;iacute;odo previs&amp;iacute;vel de uma semana. Estar&amp;aacute; dispon&amp;iacute;vel um cami&amp;atilde;o cisterna dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;Lamentamos o transtorno causado.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-corte-de-agua" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/500/noticias_slide_corte_de_agua.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa os estimados Mun&amp;iacute;cipes que, por motivo de conclus&amp;atilde;o das obras de requalifica&amp;ccedil;&amp;atilde;o do dep&amp;oacute;sito da &amp;aacute;gua, vai haver interrup&amp;ccedil;&amp;atilde;o no abastecimento de &amp;aacute;gua, com in&amp;iacute;cio a 20 de abril de 2026 (segunda-feira), em &amp;Aacute;guas Boas, pelo per&amp;iacute;odo previs&amp;iacute;vel de uma semana. Estar&amp;aacute; dispon&amp;iacute;vel um cami&amp;atilde;o cisterna dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;Lamentamos o transtorno causado.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-corte-de-agua" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/500/noticias_slide_corte_de_agua.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/criancas_em_roda_a_escutar_a_historia_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Baú dos Livros</t>
   </si>
   <si>
     <t>A Primavera é conhecida por ser um tempo de recomeços, de novas energias e nada melhor do que assinalar esta época com a iniciativa "Baú dos Livros", por parte da Biblioteca Municipal de Sátão.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Primavera &amp;eacute; conhecida por ser um tempo de recome&amp;ccedil;os, de novas energias e nada melhor do que assinalar esta &amp;eacute;poca com a iniciativa &lt;strong&gt;"Ba&amp;uacute; dos Livros",&lt;/strong&gt; por parte da Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o. Esta atividade vai circular entre os jardins de inf&amp;acirc;ncia do concelho de S&amp;aacute;t&amp;atilde;o, para promover o gosto pela leitura entre os mais jovens.&lt;/p&gt;
+&lt;p&gt;Hoje, o destaque foi a Hora do Conto "Eu quero a lua", de Jonathan Emmett e ilustra&amp;ccedil;&amp;otilde;es de Vanessa Cabban. As crian&amp;ccedil;as do Jardim de Inf&amp;acirc;ncia de Abrunhosa foram as primeiras a receber carinhosamente este &lt;em&gt;projeto da Biblioteca Municipal&lt;/em&gt;. Ficaram encantadas e motivadas com a iniciativa proposta, aceitando desde logo o desafio de realizarem uma ilustra&amp;ccedil;&amp;atilde;o alusiva &amp;agrave; Hora do Conto, que depois ser&amp;aacute; fruto de uma exposi&amp;ccedil;&amp;atilde;o na Biblioteca Municipal.&lt;/p&gt;
+&lt;p&gt;O Pelouro da Cultura pretende que, desde tenra idade, se incuta a motiva&amp;ccedil;&amp;atilde;o para a leitura, envolvendo toda a comunidade satense.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/bau-dos-livros" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/499/criancas_em_roda_a_escutar_a_historia.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/blog/jogo_de_palavras_em_lingua_estrangeira_1_2500_2500.jpg</t>
+  </si>
+  <si>
+    <t>Férias da Páscoa na Biblioteca Municipal com a colaboração do CLDS 5G</t>
+  </si>
+  <si>
+    <t>A semana entre a Páscoa e a Pascoela foi vivida na Biblioteca Municipal de Sátão com a realização de várias atividades, onde o CLDS 5G colaborou com várias iniciativas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A semana entre a P&amp;aacute;scoa e a Pascoela foi vivida na &lt;strong&gt;Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o&lt;/strong&gt; com a realiza&amp;ccedil;&amp;atilde;o de v&amp;aacute;rias atividades, onde o &lt;strong&gt;CLDS 5G&lt;/strong&gt; colaborou com v&amp;aacute;rias iniciativas. As crian&amp;ccedil;as ouviram com entusiasmo a hist&amp;oacute;ria &amp;ldquo;Todos no Sof&amp;aacute;&amp;rdquo; de Lu&amp;iacute;sa Ducla Soares e participaram ativamente na oficina pr&amp;aacute;tica de L&amp;iacute;nguas Estrangeiras de Ingl&amp;ecirc;s, Franc&amp;ecirc;s e Espanhol sobre animais, cores n&amp;uacute;meros e frutos. A hist&amp;oacute;ria &amp;ldquo;As crian&amp;ccedil;as do mundo&amp;rdquo;, de Nicola Edwards e Andrea Stegmaier, seguida de oficina &amp;ldquo;Palavras que acolhem&amp;rdquo;. tamb&amp;eacute;m teve bastante ades&amp;atilde;o do p&amp;uacute;blico infantil.&lt;/p&gt;
+&lt;p&gt;Est&amp;aacute; patente &lt;strong&gt;at&amp;eacute; ao final do m&amp;ecirc;s de abril a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A interculturalidade pelo olhar das crian&amp;ccedil;as&amp;rdquo;&lt;/strong&gt; (trabalhos elaborados pelas crian&amp;ccedil;as do 1&amp;ordm; ciclo e J. Inf&amp;acirc;ncia).&lt;/p&gt;
+&lt;p&gt;Visite-nos e requisite um livro!&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/ferias-da-pascoa-na-biblioteca-municipal-com-a-colaboracao-do-clds-5g" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/498/jogo_de_palavras_em_lingua_estrangeira.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;A Primavera &amp;eacute; conhecida por ser um tempo de recome&amp;ccedil;os, de novas energias e nada melhor do que assinalar esta &amp;eacute;poca com a iniciativa &lt;strong&gt;"Ba&amp;uacute; dos Livros",&lt;/strong&gt; por parte da Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o. Esta atividade vai circular entre os jardins de inf&amp;acirc;ncia do concelho de S&amp;aacute;t&amp;atilde;o, para promover o gosto pela leitura entre os mais jovens.&lt;/p&gt;
 &lt;p&gt;Hoje, o destaque foi a Hora do Conto "Eu quero a lua", de Jonathan Emmett e ilustra&amp;ccedil;&amp;otilde;es de Vanessa Cabban. As crian&amp;ccedil;as do Jardim de Inf&amp;acirc;ncia de Abrunhosa foram as primeiras a receber carinhosamente este &lt;em&gt;projeto da Biblioteca Municipal&lt;/em&gt;. Ficaram encantadas e motivadas com a iniciativa proposta, aceitando desde logo o desafio de realizarem uma ilustra&amp;ccedil;&amp;atilde;o alusiva &amp;agrave; Hora do Conto, que depois ser&amp;aacute; fruto de uma exposi&amp;ccedil;&amp;atilde;o na Biblioteca Municipal.&lt;/p&gt;
 &lt;p&gt;O Pelouro da Cultura pretende que, desde tenra idade, se incuta a motiva&amp;ccedil;&amp;atilde;o para a leitura, envolvendo toda a comunidade satense.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/bau-dos-livros" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/499/criancas_em_roda_a_escutar_a_historia.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/blog/jogo_de_palavras_em_lingua_estrangeira_1_2500_2500.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>&lt;p&gt;A semana entre a P&amp;aacute;scoa e a Pascoela foi vivida na &lt;strong&gt;Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o&lt;/strong&gt; com a realiza&amp;ccedil;&amp;atilde;o de v&amp;aacute;rias atividades, onde o &lt;strong&gt;CLDS 5G&lt;/strong&gt; colaborou com v&amp;aacute;rias iniciativas. As crian&amp;ccedil;as ouviram com entusiasmo a hist&amp;oacute;ria &amp;ldquo;Todos no Sof&amp;aacute;&amp;rdquo; de Lu&amp;iacute;sa Ducla Soares e participaram ativamente na oficina pr&amp;aacute;tica de L&amp;iacute;nguas Estrangeiras de Ingl&amp;ecirc;s, Franc&amp;ecirc;s e Espanhol sobre animais, cores n&amp;uacute;meros e frutos. A hist&amp;oacute;ria &amp;ldquo;As crian&amp;ccedil;as do mundo&amp;rdquo;, de Nicola Edwards e Andrea Stegmaier, seguida de oficina &amp;ldquo;Palavras que acolhem&amp;rdquo;. tamb&amp;eacute;m teve bastante ades&amp;atilde;o do p&amp;uacute;blico infantil.&lt;/p&gt;
 &lt;p&gt;Est&amp;aacute; patente &lt;strong&gt;at&amp;eacute; ao final do m&amp;ecirc;s de abril a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A interculturalidade pelo olhar das crian&amp;ccedil;as&amp;rdquo;&lt;/strong&gt; (trabalhos elaborados pelas crian&amp;ccedil;as do 1&amp;ordm; ciclo e J. Inf&amp;acirc;ncia).&lt;/p&gt;
 &lt;p&gt;Visite-nos e requisite um livro!&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/ferias-da-pascoa-na-biblioteca-municipal-com-a-colaboracao-do-clds-5g" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/498/jogo_de_palavras_em_lingua_estrangeira.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-10</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/1775729856085_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>O Município de Sátão, através do projeto Idade + Ativa proporcionou momentos de partilha, convívio e alegria</t>
   </si>
   <si>
     <t>O Município de Sátão, através do projeto Idade + Ativa ofereceu no dia 08 de abril, no Cineteatro Municipal, duas curtas-metragens de Charlie Chaplin: "O Vagabundo" e "O Imigrante", seguidas de lanche convívio, aos idosos das instituições: Fundação Elísio Ferreira Afonso, Centro Paroquial e Social das Romãs, Lar Santa Maria Rainha das Flores, Lar São José e Centro de Dia Progresso XXI.</t>
   </si>
   <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, atrav&amp;eacute;s do projeto Idade + Ativa ofereceu no dia 08 de abril, no Cineteatro Municipal, duas curtas-metragens de Charlie Chaplin: "O Vagabundo" e "O Imigrante", seguidas de lanche conv&amp;iacute;vio, aos idosos das institui&amp;ccedil;&amp;otilde;es: Funda&amp;ccedil;&amp;atilde;o El&amp;iacute;sio Ferreira Afonso, Centro Paroquial e Social das Rom&amp;atilde;s, Lar Santa Maria Rainha das Flores, Lar S&amp;atilde;o Jos&amp;eacute; e Centro de Dia Progresso XXI. Esta &amp;eacute; mais uma iniciativa que pretende proporcionar momentos de partilha, conv&amp;iacute;vio e alegria entre os idosos institucionalizados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/o-municipio-de-satao-atraves-do-projeto-idade-ativa-proporcionou-momentos-de-partilha-convivio-e-alegria" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/497/1775729856085.jpg"&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, atrav&amp;eacute;s do projeto Idade + Ativa ofereceu no dia 08 de abril, no Cineteatro Municipal, duas curtas-metragens de Charlie Chaplin: "O Vagabundo" e "O Imigrante", seguidas de lanche conv&amp;iacute;vio, aos idosos das institui&amp;ccedil;&amp;otilde;es: Funda&amp;ccedil;&amp;atilde;o El&amp;iacute;sio Ferreira Afonso, Centro Paroquial e Social das Rom&amp;atilde;s, Lar Santa Maria Rainha das Flores, Lar S&amp;atilde;o Jos&amp;eacute; e Centro de Dia Progresso XXI. Esta &amp;eacute; mais uma iniciativa que pretende proporcionar momentos de partilha, conv&amp;iacute;vio e alegria entre os idosos institucionalizados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/o-municipio-de-satao-atraves-do-projeto-idade-ativa-proporcionou-momentos-de-partilha-convivio-e-alegria" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/497/1775729856085.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/peca_do_mes_abril_castanha_de_ovos_2026__cartaz_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Pelouro da Cultura apresenta a Peça do Mês de abril</t>
   </si>
   <si>
     <t>O Pelouro da Cultura do Município de Sátão divulga, todos os meses, uma peça do acervo museológico existente no concelho, com o objetivo de partilhar com os munícipes um pouco da história das coleções disponíveis.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Pelouro da Cultura do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o divulga, todos os meses, uma pe&amp;ccedil;a do acervo museol&amp;oacute;gico existente no concelho, com o objetivo de partilhar com os mun&amp;iacute;cipes um pouco da hist&amp;oacute;ria das cole&amp;ccedil;&amp;otilde;es dispon&amp;iacute;veis.&lt;/p&gt;
+&lt;p&gt;No m&amp;ecirc;s de abril, em exposi&amp;ccedil;&amp;atilde;o no &amp;aacute;trio do edif&amp;iacute;cio da C&amp;acirc;mara Municipal, a Pe&amp;ccedil;a do M&amp;ecirc;s &amp;eacute; o doce conventual Castanhas de Ovos, muito ligado &amp;agrave; regi&amp;atilde;o centro, em especial &amp;agrave; localidade de Convento, freguesia de Ferreira de Aves, no concelho de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/pelouro-da-cultura-apresenta-a-peca-do-mes-de-abril" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/496/peca_do_mes_abril_castanha_de_ovos_2026__cartaz.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;O Pelouro da Cultura do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o divulga, todos os meses, uma pe&amp;ccedil;a do acervo museol&amp;oacute;gico existente no concelho, com o objetivo de partilhar com os mun&amp;iacute;cipes um pouco da hist&amp;oacute;ria das cole&amp;ccedil;&amp;otilde;es dispon&amp;iacute;veis.&lt;/p&gt;
 &lt;p&gt;No m&amp;ecirc;s de abril, em exposi&amp;ccedil;&amp;atilde;o no &amp;aacute;trio do edif&amp;iacute;cio da C&amp;acirc;mara Municipal, a Pe&amp;ccedil;a do M&amp;ecirc;s &amp;eacute; o doce conventual Castanhas de Ovos, muito ligado &amp;agrave; regi&amp;atilde;o centro, em especial &amp;agrave; localidade de Convento, freguesia de Ferreira de Aves, no concelho de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/pelouro-da-cultura-apresenta-a-peca-do-mes-de-abril" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/496/peca_do_mes_abril_castanha_de_ovos_2026__cartaz.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/prazolimpeza_1_2500_2500_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Prazo para limpeza de terrenos agrícolas e florestais decorre até 31 de maio de 2026</t>
   </si>
   <si>
     <t>O Governo decidiu definir o prazo para os proprietários e produtores florestais procederem à limpeza dos terrenos agrícolas e florestais até 31 de maio, conforme indicado no despacho n.º 3440/2026.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Governo decidiu definir o prazo para os propriet&amp;aacute;rios e produtores florestais procederem &amp;agrave; limpeza dos terrenos agr&amp;iacute;colas e florestais at&amp;eacute; 31 de maio, conforme indicado no despacho n.&amp;ordm; 3440/2026.&lt;/p&gt;
 &lt;p&gt;A limpeza de terrenos &amp;eacute; essencial para proteger pessoas, casas e a floresta.&lt;/p&gt;
 &lt;p&gt;Reduz o risco de inc&amp;ecirc;ndio e facilita a atua&amp;ccedil;&amp;atilde;o dos agentes de prote&amp;ccedil;&amp;atilde;o civil.&lt;/p&gt;
 &lt;p&gt;Se ainda n&amp;atilde;o limpou o seu terreno, aproveite este novo prazo. Proteja-se. Proteja os outros.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/prazo-para-limpeza-de-terrenos-agricolas-e-florestais-decorre-ate-31-de-maio-de-2026" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/495/prazolimpeza_1_2500_2500.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-04-02</t>
@@ -514,53 +1028,50 @@
     <t>2026-03-31</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/bannerwebsite_satao_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Campanha de Biorresíduos “Sou Resto mas ainda Presto”</t>
   </si>
   <si>
     <t>Os biorresíduos representam cerca de 40% do lixo produzido.</t>
   </si>
   <si>
     <t>&lt;p&gt;Os biorres&amp;iacute;duos representam cerca de 40% do lixo produzido. Sendo estes res&amp;iacute;duos org&amp;acirc;nicos que ainda cont&amp;ecirc;m nutrientes e energia que podem ser aproveitados, estes devem ser separados.&lt;/p&gt;
 &lt;p&gt;A correta separa&amp;ccedil;&amp;atilde;o de biorres&amp;iacute;duos permite a sua transforma&amp;ccedil;&amp;atilde;o num composto org&amp;acirc;nico rico em nutrientes para fertilizar o solo, reduzindo a quantidade de res&amp;iacute;duos em aterros e promovendo uma menor emiss&amp;atilde;o de gases de efeito estufa e menor produ&amp;ccedil;&amp;atilde;o de odores nos contentores.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Quem ir&amp;aacute; separar biorres&amp;iacute;duos?&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Conhecidos como/por Conhecido pela Arte de Bem Receber, S&amp;aacute;t&amp;atilde;o &amp;eacute; um destino que une natureza, hist&amp;oacute;ria e tradi&amp;ccedil;&amp;atilde;o e um patrim&amp;oacute;nio cultural e religioso deslumbrantes.&lt;/p&gt;
 &lt;p&gt;Com a hospitalidade das gentes de S&amp;aacute;t&amp;atilde;o aliada ao turismo religioso, gastron&amp;oacute;mico, natural e agora tamb&amp;eacute;m turismo desportivo, que tem vindo a aumentar devido &amp;agrave; crescente preocupa&amp;ccedil;&amp;atilde;o em conservar a natureza e em proporcionar desportos que atraiam cada vez mais pessoas, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o conta com 11.138 habitantes. Ser&amp;atilde;o disponibilizados 32 contentores para caf&amp;eacute;s, cantinas e restaurantes do Concelho, de forma a promover a separa&amp;ccedil;&amp;atilde;o e recolha de biorres&amp;iacute;duos n&amp;atilde;o dom&amp;eacute;sticos.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Como se ir&amp;aacute; processar a recolha?&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Os biorres&amp;iacute;duos ser&amp;atilde;o depositados em contentores pr&amp;oacute;prios, fornecidos pela C&amp;acirc;mara Municipal, e, em dias espec&amp;iacute;ficos, ser&amp;aacute; realizada a recolha dos res&amp;iacute;duos org&amp;acirc;nicos para que estes sejam alvo de tratamento adequado.&lt;/p&gt;
 &lt;p&gt;A recolha de biorres&amp;iacute;duos em caf&amp;eacute;s, cantinas, restaurantes e IPSS promove uma economia circular!&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/campanha-de-biorresiduos-sou-resto-mas-ainda-presto" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/493/bannerwebsite_satao.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/blog/informacao_29_1_2500_2500.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Informação - reparações no parque infantil do Largo de São Bernardo</t>
   </si>
   <si>
     <t>O Município de Sátão informa que irão decorrer algumas reparações no parque infantil do Largo de São Bernardo, na vila de Sátão, a partir do dia 2 de abril de 2026, por um período previsível de 3 dias, pelo que será necessário proceder-se ao encerramento do mesmo.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa que ir&amp;atilde;o decorrer algumas repara&amp;ccedil;&amp;otilde;es no parque infantil do Largo de S&amp;atilde;o Bernardo, na vila de S&amp;aacute;t&amp;atilde;o, a partir do dia 2 de abril de 2026, por um per&amp;iacute;odo previs&amp;iacute;vel de 3 dias, pelo que ser&amp;aacute; necess&amp;aacute;rio proceder-se ao encerramento do mesmo.&lt;/p&gt;
 &lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o. Lamentamos os inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/informacao-reparacoes-no-parque-infantil-do-largo-de-sao-bernardo" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/492/informacao_29.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/aviso_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Aviso - Desmobilização de Grua</t>
   </si>
   <si>
     <t>No próximo dia 02 de abril de 2026 (quinta feira), durante o período da manhã, no âmbito da desmobilização e carregamento da grua instalada no interior da Escola Frei Rosa Viterbo, a Rua Conde Dom Henrique, junto ao portão traseiro da Escola, estará cortada ao trânsito num sentido.</t>
   </si>
   <si>
     <t>&lt;p&gt;No pr&amp;oacute;ximo dia 02 de abril de 2026 (quinta feira), durante o per&amp;iacute;odo da manh&amp;atilde;, no &amp;acirc;mbito da desmobiliza&amp;ccedil;&amp;atilde;o e carregamento da grua instalada no interior da Escola Frei Rosa Viterbo, a Rua Conde Dom Henrique, junto ao port&amp;atilde;o traseiro da Escola, estar&amp;aacute; cortada ao tr&amp;acirc;nsito num sentido.&lt;/p&gt;
 &lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o. Lamentamos os inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-desmobilizacao-de-grua" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/491/aviso.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
@@ -576,53 +1087,50 @@
   <si>
     <t>&lt;p&gt;O Dia do Livro Portugu&amp;ecirc;s foi assinalado no dia 26 de mar&amp;ccedil;o de 2026, na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o. Foi um ser&amp;atilde;o m&amp;aacute;gico, onde os presentes puderam ouvir tr&amp;ecirc;s dos grandes autores ligados ao concelho de S&amp;aacute;t&amp;atilde;o: Ac&amp;aacute;cio Pinto, Elisabete B&amp;aacute;rbara e Ricardo Faustino. Foi um momento de cultura, de partilha, sempre valorizando a literatura portuguesa. A acompanhar este momento cultural, o Coro Satense C&amp;oacute;nego Albano Martins de Sousa abrilhantou ainda mais esta noite.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;figure&gt;&lt;img src="https://www.cm-satao.pt/thumbs/cmsatao/uploads/writer_file/image/929/img_6971_1_150_150.JPG" alt="Comemora&amp;ccedil;&amp;atilde;o do Dia do Livro Portugu&amp;ecirc;s na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o"&gt;&lt;figcaption&gt;
 &lt;p&gt;Comemora&amp;ccedil;&amp;atilde;o do Dia do Livro Portugu&amp;ecirc;s na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;
 &lt;details open=""&gt;&lt;summary&gt;&lt;br&gt;&lt;/summary&gt;O Dia do Livro Portugu&amp;ecirc;s foi assinalado no dia 26 de mar&amp;ccedil;o de 2026, na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o. Foi um ser&amp;atilde;o m&amp;aacute;gico, onde os presentes puderam ouvir tr&amp;ecirc;s dos grandes autores ligados ao concelho de S&amp;aacute;t&amp;atilde;o: Ac&amp;aacute;cio Pinto, Elisabete B&amp;aacute;rbara e Ricardo Faustino. Foi um momento de cultura, de partilha, sempre valorizando a literatura portuguesa. A acompanhar este momento cultural, o Coro Satense C&amp;oacute;nego Albano Martins de Sousa abrilhantou ainda mais esta noite.&lt;/details&gt;&lt;/figcaption&gt;&lt;/figure&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/biblioteca-municipal-de-satao-comemorou-o-dia-do-livro-portugues" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/490/img_6966.JPG"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/img_6877_1_2500_2500.JPG</t>
   </si>
   <si>
     <t>Dia Mundial da Poesia comemorado na Biblioteca Municipal de Sátão</t>
   </si>
   <si>
     <t>No dia 21 de março de 2026, a Biblioteca Municipal de Sátão comemorou o Dia Mundial da Poesia.</t>
   </si>
   <si>
     <t>&lt;p&gt;No dia 21 de mar&amp;ccedil;o de 2026, a Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o comemorou o Dia Mundial da Poesia. Poemas e m&amp;uacute;sica andaram de m&amp;atilde;os dadas, numa noite cultural onde os presentes sentiram as emo&amp;ccedil;&amp;otilde;es das palavras declamadas e dos sons tocados pela Joana Domingos.&lt;/p&gt;
 &lt;p&gt;No dia 26 de mar&amp;ccedil;o, quinta-feira, &amp;eacute; o Dia do Livro Portugu&amp;ecirc;s, ficando desde j&amp;aacute; o convite para &amp;ldquo;Conversar com o livro portugu&amp;ecirc;s&amp;rdquo;, &amp;agrave;s 20h30, na Biblioteca Municipal.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/dia-mundial-da-poesia-comemorado-na-biblioteca-municipal-de-satao" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/489/img_6877.JPG"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-03-23</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.buysatao.pt/files/images/blog/noticias_slide_corte_de_estrada_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Aviso</t>
   </si>
   <si>
     <t>Nos dias 24 a 26 de março de 2026, a estrada CM1409, entre o Alto da Portela (Portela) e o Cruzamento para Vila Boa, freguesia de São Miguel de Vila Boa, no âmbito de repavimentação da estrada municipal, estará encerrada ao trânsito.</t>
   </si>
   <si>
     <t>&lt;p&gt;Nos dias 24 a 26 de mar&amp;ccedil;o de 2026, a estrada CM1409, entre o Alto da Portela (Portela) e o Cruzamento para Vila Boa, freguesia de S&amp;atilde;o Miguel de Vila Boa, no &amp;acirc;mbito de repavimenta&amp;ccedil;&amp;atilde;o da estrada municipal, estar&amp;aacute; encerrada ao tr&amp;acirc;nsito.&lt;/p&gt;
 &lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o. Lamentamos os inc&amp;oacute;modos causados.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/aviso-79" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/488/noticias_slide_corte_de_estrada.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/noticia_informacao_29_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Informação - Piscina e Ginásio Municipais encerrados nos dias 01 e 02 de abril</t>
   </si>
   <si>
     <t>O Município de Sátão informa os estimados Munícipes que a Piscina e o Ginásio Municipais se encontram encerrados nos dias 01 e 02 de abril de 2026, por motivo de obras de manutenção.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o informa os estimados Mun&amp;iacute;cipes que a Piscina e o Gin&amp;aacute;sio Municipais se encontram encerrados nos dias 01 e 02 de abril de 2026, por motivo de obras de manuten&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;Pedimos desculpa pelo transtorno causado.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/noticia/informacao-piscina-e-ginasio-municipais-encerrados-nos-dias-01-e-02-de-abril" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/487/noticia_informacao_29.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
@@ -2426,53 +2934,50 @@
     <t>&lt;p&gt;No &amp;acirc;mbito da empreitada &amp;ldquo;EN229 - IP5/Parque Industrial do Mund&amp;atilde;o&amp;rdquo;, e para a realiza&amp;ccedil;&amp;atilde;o dos trabalhos de execu&amp;ccedil;&amp;atilde;o da Passagem Superior e dos trabalhos relativos &amp;agrave; pavimenta&amp;ccedil;&amp;atilde;o e sinaliza&amp;ccedil;&amp;atilde;o, ser&amp;aacute; necess&amp;aacute;rio manter o condicionamento de tr&amp;aacute;fego no ex-IP5, entre aproximadamente o km 95+000 e o km 96+000, a partir do dia 6 de agosto. Desta forma, a circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria realizar-se-&amp;aacute; por um dos ramos de acesso &amp;agrave; futura rotunda de liga&amp;ccedil;&amp;atilde;o &amp;agrave; via, ainda em fase de constru&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;Este condicionamento ir&amp;aacute; prolongar-se previsivelmente at&amp;eacute; ao pr&amp;oacute;ximo dia 8 de setembro.&lt;/p&gt;
 &lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o pelos inc&amp;oacute;modos e inconvenientes que esta situa&amp;ccedil;&amp;atilde;o provoca, na certeza de estarmos a contribuir para a melhoria das condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a dos utilizadores da infraestrutura.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/constrangimentos-na-circulacao-en229-ip5-parque-industrial-do-mundao" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/381/noticias_slide_constragimento_circulacao.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/img_4889_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Sátão Ativo 2025 terminou com balanço positivo</t>
   </si>
   <si>
     <t>O Município de Sátão promoveu, entre os dias 30 de junho e 1 de agosto, a iniciativa “Sátão Ativo 2025”, dirigida a crianças dos 6 aos 14 anos, proporcionando um verão repleto de atividades lúdicas, educativas e desportivas.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o promoveu, entre os dias 30 de junho e 1 de agosto, a iniciativa &amp;ldquo;S&amp;aacute;t&amp;atilde;o Ativo 2025&amp;rdquo;, dirigida a crian&amp;ccedil;as dos 6 aos 14 anos, proporcionando um ver&amp;atilde;o repleto de atividades l&amp;uacute;dicas, educativas e desportivas.&lt;/p&gt;
 &lt;p&gt;Participaram nesta edi&amp;ccedil;&amp;atilde;o cerca de 500 crian&amp;ccedil;as que se afirmou como uma refer&amp;ecirc;ncia no concelho pela diversidade de propostas apresentadas: piscina exterior, visita ao Parque Aqu&amp;aacute;tico Naturwaterpark, sess&amp;otilde;es de Karts e insufl&amp;aacute;veis aqu&amp;aacute;ticos, sess&amp;otilde;es de cinema, visitas ao Zoo, Portugal dos Pequenitos e ao World of Discoveries, espet&amp;aacute;culos de magia, visita &amp;agrave; Biblioteca Municipal, karaoke, entre muitas outras.&lt;/p&gt;
 &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o promoveu deste modo momentos de conv&amp;iacute;vio, descoberta e bem-estar durante a pausa letiva das crian&amp;ccedil;as.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/satao-ativo-2025-terminou-com-balanco-positivo" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/380/img_4889.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-08-03</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/blog/situacao_alerta_1_2500_2500.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Face às previsões meteorológicas para os próximos dias, que apontam para um significativo agravamento do risco de incêndio rural, o Governo Decretou a Situação de Alerta no período compreendido entre as 00h00 de 03 de agosto de 2025 e as 23h59 de 07 de agosto de 2025, para todo o território continental, podendo a mesma ser prolongada caso a situação se mantenha.</t>
   </si>
   <si>
     <t>&lt;p&gt;Face &amp;agrave;s previs&amp;otilde;es meteorol&amp;oacute;gicas para os pr&amp;oacute;ximos dias, que apontam para um significativo agravamento do risco de inc&amp;ecirc;ndio rural, o Governo Decretou a Situa&amp;ccedil;&amp;atilde;o de Alerta no per&amp;iacute;odo compreendido entre as 00h00 de 03 de agosto de 2025 e as 23h59 de 07 de agosto de 2025, para todo o territ&amp;oacute;rio continental, podendo a mesma ser prolongada caso a situa&amp;ccedil;&amp;atilde;o se mantenha.&lt;/p&gt;
 &lt;p&gt;Neste per&amp;iacute;odo mant&amp;ecirc;m-se as seguintes medidas de car&amp;aacute;ter excecional:&lt;/p&gt;
 &lt;p&gt;PROIBI&amp;Ccedil;&amp;Atilde;O do acesso, circula&amp;ccedil;&amp;atilde;o e perman&amp;ecirc;ncia no interior dos espa&amp;ccedil;os florestais previamente definidos nos Planos Municipais de Defesa da Floresta Contra Inc&amp;ecirc;ndios, bem como nos caminhos florestais, caminhos rurais e outras vias que os atravessem;&lt;/p&gt;
 &lt;p&gt;PROIBI&amp;Ccedil;&amp;Atilde;O da realiza&amp;ccedil;&amp;atilde;o de queimadas e queimas de sobrantes de explora&amp;ccedil;&amp;atilde;o;&lt;/p&gt;
 &lt;p&gt;PROIBI&amp;Ccedil;&amp;Atilde;O de realiza&amp;ccedil;&amp;atilde;o de trabalhos nos espa&amp;ccedil;os florestais e outros espa&amp;ccedil;os rurais com recurso a qualquer tipo de maquinaria;&lt;/p&gt;
 &lt;p&gt;PROIBI&amp;Ccedil;&amp;Atilde;O total da utiliza&amp;ccedil;&amp;atilde;o de fogo-de-artif&amp;iacute;cio ou outros artefactos pirot&amp;eacute;cnicos, independentemente da sua forma de combust&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;A proibi&amp;ccedil;&amp;atilde;o n&amp;atilde;o abrange:&lt;/p&gt;
 &lt;p&gt;a) Os trabalhos associados &amp;agrave; alimenta&amp;ccedil;&amp;atilde;o e abeberamento de animais, ao tratamento fitossanit&amp;aacute;rio ou de fertiliza&amp;ccedil;&amp;atilde;o, regas, podas, colheita e transporte de culturas agr&amp;iacute;colas, desde que as mesmas sejam de car&amp;aacute;cter essencial e inadi&amp;aacute;vel e se desenvolvam em zonas de regadio ou desprovidas de florestas, matas ou materiais inflam&amp;aacute;veis, e das quais n&amp;atilde;o decorra perigo de igni&amp;ccedil;&amp;atilde;o;&lt;/p&gt;
 &lt;p&gt;b) A extra&amp;ccedil;&amp;atilde;o de corti&amp;ccedil;a por m&amp;eacute;todos manuais e a extra&amp;ccedil;&amp;atilde;o (cresta) de mel, desde que realizada sem recurso a m&amp;eacute;todos de fumiga&amp;ccedil;&amp;atilde;o obtidos por material incandescente ou gerador de temperatura;&lt;/p&gt;
 &lt;p&gt;c) Os trabalhos de constru&amp;ccedil;&amp;atilde;o civil, desde que inadi&amp;aacute;veis e que sejam adotadas as adequadas medidas de mitiga&amp;ccedil;&amp;atilde;o de risco de inc&amp;ecirc;ndio rural;&lt;/p&gt;
 &lt;p&gt;d) Os trabalhos de colheita de culturas agr&amp;iacute;colas com a utiliza&amp;ccedil;&amp;atilde;o de m&amp;aacute;quinas, nomeadamente ceifeiras debulhadoras, e a realiza&amp;ccedil;&amp;atilde;o de opera&amp;ccedil;&amp;otilde;es de explora&amp;ccedil;&amp;atilde;o florestal de corte, rechega e transporte, entre o p&amp;ocirc;r do sol e as 11h00, desde que sejam adotadas medidas de mitiga&amp;ccedil;&amp;atilde;o de risco de inc&amp;ecirc;ndio rural e comunicada a sua realiza&amp;ccedil;&amp;atilde;o ao Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil territorialmente competente.&lt;/p&gt;
 &lt;p&gt;A Prote&amp;ccedil;&amp;atilde;o Civil Municipal de S&amp;aacute;t&amp;atilde;o apela a toda a popula&amp;ccedil;&amp;atilde;o que respeite estas medidas preventivas e especiais de modo a mitigar o risco de inc&amp;ecirc;ndio!&lt;/p&gt;
 &lt;p&gt;Lembre-se, deve avisar as autoridades quando reparar em pessoas com comportamentos de risco e/ou avistar um poss&amp;iacute;vel foco de inc&amp;ecirc;ndio. Ligue: 112 ou 232 981 325&lt;/p&gt;
 &lt;p&gt;A Prote&amp;ccedil;&amp;atilde;o Civil Somos todos N&amp;oacute;s&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/aviso-a-populacao-situacao-de-alerta" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/379/situacao_alerta.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/1ago2025_1_2500_2500.jpg</t>
   </si>
   <si>
@@ -2484,53 +2989,50 @@
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;AVISO LARANJA&lt;/p&gt;
 &lt;p&gt;At&amp;eacute; &amp;agrave;s 18h00 do dia 03 de agosto de 2025: Persist&amp;ecirc;ncia de valores muito elevados de temperatura m&amp;aacute;xima;&lt;/p&gt;
 &lt;p&gt;Perante o tempo quente, devem adotar-se cuidados de modo a evitar os seus efeitos sobre o organismo.&lt;/p&gt;
 &lt;p&gt;&amp;sect; Refor&amp;ccedil;ar a ingest&amp;atilde;o de l&amp;iacute;quidos e reposi&amp;ccedil;&amp;atilde;o de sais minerais;&lt;/p&gt;
 &lt;p&gt;&amp;sect; Tornar a habita&amp;ccedil;&amp;atilde;o um local seguro:&lt;/p&gt;
 &lt;p&gt;o Baixar as persianas e fechar as janelas e batentes nas horas de maior calor;&lt;/p&gt;
 &lt;p&gt;o Abrir as janelas pela noite para arejar e baixar a temperatura;&lt;/p&gt;
 &lt;p&gt;o Colocar toldos nas janelas, portas, terra&amp;ccedil;os e p&amp;aacute;tios;&lt;/p&gt;
 &lt;p&gt;&amp;sect; Adequar as refei&amp;ccedil;&amp;otilde;es:&lt;/p&gt;
 &lt;p&gt;o Fa&amp;ccedil;a refei&amp;ccedil;&amp;otilde;es ligeiras e mais frequentes (sopas, caldos, gaspachos, saladas, legumes e fruta).&lt;/p&gt;
 &lt;p&gt;&amp;sect; Programar sa&amp;iacute;das:&lt;/p&gt;
 &lt;p&gt;o Se precisar de se deslocar a edif&amp;iacute;cios sem ar condicionado e onde possam existir aglomerados de pessoas, tente faz&amp;ecirc;-lo fora das horas de maior calor, idealmente logo de manh&amp;atilde;, especialmente se sofrer de doen&amp;ccedil;a cardiovascular ou se for idoso.&lt;/p&gt;
 &lt;p&gt;&amp;sect; Evitar a exposi&amp;ccedil;&amp;atilde;o ao sol:&lt;/p&gt;
 &lt;p&gt;o Evitar, se poss&amp;iacute;vel, a exposi&amp;ccedil;&amp;atilde;o ao sol, ainda que por per&amp;iacute;odos curtos.&lt;/p&gt;
 &lt;p&gt;o N&amp;atilde;o permanecer em viaturas estacionadas ao sol, em especial, nas horas de maior calor.&lt;/p&gt;
 &lt;p&gt;o Se for necess&amp;aacute;ria a exposi&amp;ccedil;&amp;atilde;o ao sol, usar chap&amp;eacute;u, roupa larga, de cores claras e, de prefer&amp;ecirc;ncia, de tecidos naturais pouco quentes (por exemplo: algod&amp;atilde;o) e p&amp;ocirc;r protetor solar (com &amp;iacute;ndice de prote&amp;ccedil;&amp;atilde;o solar &amp;gt; 30).&lt;/p&gt;
 &lt;p&gt;o Sempre que poss&amp;iacute;vel, permanecer 2-3 horas em locais climatizados.&lt;/p&gt;
 &lt;p&gt;Esteja atento aos Avisos e conselhos emitidos pelos meios de comunica&amp;ccedil;&amp;atilde;o social (televis&amp;otilde;es, r&amp;aacute;dios, jornais).&lt;/p&gt;
 &lt;p&gt;Incremento do Perigo Meteorol&amp;oacute;gico de Inc&amp;ecirc;ndio Rural&lt;/p&gt;
 &lt;p&gt;Face &amp;agrave; situa&amp;ccedil;&amp;atilde;o de perigo de inc&amp;ecirc;ndio rural, apela-se a toda a popula&amp;ccedil;&amp;atilde;o para que nos pr&amp;oacute;ximos dias adote as necess&amp;aacute;rias medidas de preven&amp;ccedil;&amp;atilde;o e precau&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;LEMBRE-SE, deve avisar as autoridades quando reparar em pessoas com comportamentos de risco e/ou avistar um poss&amp;iacute;vel foco de inc&amp;ecirc;ndio, LIGUE DE IMEDIATO 112 ou os BOMBEIROS 232 981325*&lt;/p&gt;
 &lt;p&gt;Chamada para rede fixa Nacional *&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/avisos-meteorologicos-1" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/377/1ago2025.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
-    <t>Feira de Artesanato com inscrições abertas</t>
-[...1 lines deleted...]
-  <si>
     <t>A Feira de Artesanato, integrada nas Festas de São Bernardo 2025, tem inscrições abertas até ao dia 09 de agosto, para a participação de expositores.</t>
   </si>
   <si>
     <t>&lt;p&gt;A Feira de Artesanato, integrada nas Festas de S&amp;atilde;o Bernardo 2025, tem inscri&amp;ccedil;&amp;otilde;es abertas at&amp;eacute; ao dia 09 de agosto, para a participa&amp;ccedil;&amp;atilde;o de expositores.&lt;/p&gt;
 &lt;p&gt;Este ano, a Feira vai decorrer entre os dias 16 e 20 de agosto, no Largo de S&amp;atilde;o Bernardo, em S&amp;aacute;t&amp;atilde;o, cujas condi&amp;ccedil;&amp;otilde;es de participa&amp;ccedil;&amp;atilde;o est&amp;atilde;o dispon&amp;iacute;veis para consulta.&lt;/p&gt;
 &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es os interessados devem dirigir-se ao Gabinete de Atendimento ao Mun&amp;iacute;cipe da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o, ou contactar atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980000 (chamada para a rede fixa nacional).&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/696/condicoes_de_participacao_feirinha_de_artesanato.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Condi&amp;ccedil;&amp;otilde;es de participa&amp;ccedil;&amp;atilde;o_Feirinha de Artesanato&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/697/ficha_de_inscricao_feira_de_artesanato.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;FICHA DE INSCRI&amp;Ccedil;&amp;Atilde;O_FEIRA DE ARTESANATO&lt;/a&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/feira-de-artesanato-com-inscricoes-abertas-98" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/378/informacao_29.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/desvio_de_trafego_ex_ip5_page_0001__1__1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Informação de Infraestruturas de Portugal</t>
   </si>
   <si>
     <t>No âmbito da empreitada “EN229 - IP5/Parque Industrial do Mundão”, e para a realização dos trabalhos de execução da estrutura de pavimento e pavimentação no ex-IP5, entre aproximadamente o km 95+000 e o km 96+000, será necessário prolongar o corte de tráfego, em ambos os sentidos, até ao dia 5 de agosto.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da empreitada &amp;ldquo;EN229 - IP5/Parque Industrial do Mund&amp;atilde;o&amp;rdquo;, e para a realiza&amp;ccedil;&amp;atilde;o dos trabalhos de execu&amp;ccedil;&amp;atilde;o da estrutura de pavimento e pavimenta&amp;ccedil;&amp;atilde;o no ex-IP5, entre aproximadamente o km 95+000 e o km 96+000, ser&amp;aacute; necess&amp;aacute;rio prolongar o corte de tr&amp;aacute;fego, em ambos os sentidos, at&amp;eacute; ao dia 5 de agosto.&lt;/p&gt;
 &lt;p&gt;Agradecemos a melhor compreens&amp;atilde;o pelos inc&amp;oacute;modos e inconvenientes que esta situa&amp;ccedil;&amp;atilde;o provoca, na certeza de estarmos a contribuir para a melhoria das condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a dos utilizadores da infraestrutura.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/informacao-de-infraestruturas-de-portugal-50" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/376/desvio_de_trafego_ex_ip5_page_0001__1_.jpg"&gt;&lt;/a&gt;</t>
   </si>
@@ -2791,53 +3293,50 @@
   <si>
     <t>&lt;p&gt;No passado s&amp;aacute;bado, dia 28 de junho de 2025, o Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o foi palco de uma tarde memor&amp;aacute;vel com a apresenta&amp;ccedil;&amp;atilde;o do espet&amp;aacute;culo de final de ano letivo &amp;ldquo;Vida no Teatro&amp;rdquo;, protagonizado pelos(as) alunos(as) da Escola Municipal de Dan&amp;ccedil;a de S&amp;aacute;t&amp;atilde;o, das modalidades de Ballet e Hip-Hop, sob orienta&amp;ccedil;&amp;atilde;o do professor Yaroslav Babchuk.&lt;/p&gt;
 &lt;p&gt;Os(as) jovens bailarinos(as) demonstraram, em palco, todo o trabalho desenvolvido ao longo do ano. A dan&amp;ccedil;a, para al&amp;eacute;m de ser uma arte, &amp;eacute; tamb&amp;eacute;m um instrumento fundamental no desenvolvimento pessoal dos alunos, promovendo a autoestima, melhorando a postura e a flexibilidade, e incentivando a socializa&amp;ccedil;&amp;atilde;o. O espet&amp;aacute;culo &amp;ldquo;Vida no Teatro&amp;rdquo; foi a prova viva destes benef&amp;iacute;cios, refletindo o empenho, dedica&amp;ccedil;&amp;atilde;o e paix&amp;atilde;o de todos os envolvidos.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/espetaculo-vida-no-teatro-encantou-publico-no-cineteatro-municipal-de-satao" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/359/img_4806.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/img_20250630_wa0001_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Espetáculo “A Baba do Lobo” teve apresentação no Cineteatro Municipal de Sátão</t>
   </si>
   <si>
     <t>O Cineteatro Municipal de Sátão recebeu o espetáculo “A Baba do Lobo”, de Graeme Pulleyn e Marcio Meirelles, no dia 29 de junho de 2025.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o recebeu o espet&amp;aacute;culo &amp;ldquo;A Baba do Lobo&amp;rdquo;, de Graeme Pulleyn e Marcio Meirelles, no dia 29 de junho de 2025. Esta foi uma cocria&amp;ccedil;&amp;atilde;o de CEM Palcos e de Teatro Vila Velha, que contou com o apoio da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;Este espet&amp;aacute;culo resultou de um projeto de investiga&amp;ccedil;&amp;atilde;o art&amp;iacute;stica &amp;ldquo;As Vi&amp;uacute;vas do Volfr&amp;acirc;mio e os seus Filhos&amp;rdquo; que juntou artistas, escritores, cientistas e pensadores de Portugal e do Brasil na cria&amp;ccedil;&amp;atilde;o de um espet&amp;aacute;culo sobre a heran&amp;ccedil;a de um dos of&amp;iacute;cios mais antigos do homem &amp;ndash; a extra&amp;ccedil;&amp;atilde;o do min&amp;eacute;rio &amp;ndash; e sobre a rela&amp;ccedil;&amp;atilde;o entre o Ser Humano e a Natureza.&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/espetaculo-a-baba-do-lobo-teve-apresentacao-no-cineteatro-municipal-de-satao" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/360/img_20250630_wa0001.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-06-26</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/27jun_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Aviso - Tempo Quente</t>
-  </si>
-[...1 lines deleted...]
-    <t>De acordo com a informação disponibilizada pelo Instituto Português do Mar e da Atmosfera (IPMA), para os próximos dias, prevê-se valores muito elevados da temperatura máxima.</t>
   </si>
   <si>
     <t>&lt;p&gt;De acordo com a informa&amp;ccedil;&amp;atilde;o disponibilizada pelo Instituto Portugu&amp;ecirc;s do Mar e da Atmosfera (IPMA), para os pr&amp;oacute;ximos dias, prev&amp;ecirc;-se &lt;strong&gt;valores muito elevados da temperatura m&amp;aacute;xima.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Devem adotar-se cuidados de modo a evitar os seus efeitos sobre o organismo.&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Refor&amp;ccedil;ar a ingest&amp;atilde;o de l&amp;iacute;quidos e reposi&amp;ccedil;&amp;atilde;o de sais minerais;&lt;/li&gt;
 &lt;li&gt;Tornar a habita&amp;ccedil;&amp;atilde;o um local seguro:
 &lt;ul&gt;
 &lt;li&gt;Baixar as persianas e fechar as janelas e batentes nas horas de maior calor;&lt;/li&gt;
 &lt;li&gt;Abrir as janelas pela noite para arejar e baixar a temperatura;&lt;/li&gt;
 &lt;li&gt;Colocar toldos nas janelas, portas, terra&amp;ccedil;os e p&amp;aacute;tios;&lt;/li&gt;
 &lt;li&gt;Adequar as refei&amp;ccedil;&amp;otilde;es:
 &lt;ul&gt;
 &lt;li&gt;Fa&amp;ccedil;a refei&amp;ccedil;&amp;otilde;es ligeiras e mais frequentes (sopas, caldos, gaspachos, saladas, legumes e fruta).&lt;/li&gt;
 &lt;li&gt;Programar sa&amp;iacute;das:
 &lt;ul&gt;
 &lt;li&gt;Se precisar de se deslocar a edif&amp;iacute;cios sem ar condicionado e onde possam existir aglomerados de pessoas, tente faz&amp;ecirc;-lo fora das horas de maior calor, idealmente logo de manh&amp;atilde;, especialmente se sofrer de doen&amp;ccedil;a cardiovascular ou se for idoso.&lt;/li&gt;
 &lt;li&gt;Evitar a exposi&amp;ccedil;&amp;atilde;o ao sol:
 &lt;ul&gt;
 &lt;li&gt;Evitar, se poss&amp;iacute;vel, a exposi&amp;ccedil;&amp;atilde;o ao sol, ainda que por per&amp;iacute;odos curtos.&lt;/li&gt;
 &lt;li&gt;N&amp;atilde;o permanecer em viaturas estacionadas ao sol, em especial, nas horas de maior calor.&lt;/li&gt;
 &lt;li&gt;Se for necess&amp;aacute;ria a exposi&amp;ccedil;&amp;atilde;o ao sol, usar chap&amp;eacute;u, roupa larga, de cores claras e, de prefer&amp;ecirc;ncia, de tecidos naturais pouco quentes (por exemplo: algod&amp;atilde;o) e p&amp;ocirc;r protetor solar (com &amp;iacute;ndice de prote&amp;ccedil;&amp;atilde;o solar &amp;gt; 30).&lt;/li&gt;
 &lt;li&gt;Sempre que poss&amp;iacute;vel, permanecer 2-3 horas em locais climatizados.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;/li&gt;
@@ -2992,56 +3491,50 @@
 &lt;p&gt;Pessoas com 65 ou mais anos;&lt;/p&gt;
 &lt;p&gt;Portadores de doen&amp;ccedil;as cr&amp;oacute;nicas;&lt;/p&gt;
 &lt;p&gt;Pessoas que desenvolvem atividade no exterior, expostos ao sol e/ou ao calor;&lt;/p&gt;
 &lt;p&gt;Praticantes de atividade f&amp;iacute;sica;&lt;/p&gt;
 &lt;p&gt;&amp;middot; Pessoas isoladas e em car&amp;ecirc;ncia econ&amp;oacute;mica e social;&lt;/p&gt;
 &lt;p&gt;Deste modo, no caso particular das ERPI, Servi&amp;ccedil;os de Apoio Domicili&amp;aacute;rio, Centros de Dia e outras respostas sociais para popula&amp;ccedil;&amp;atilde;o vulner&amp;aacute;vel, salienta-se a import&amp;acirc;ncia das seguintes medidas:&lt;/p&gt;
 &lt;p&gt;&amp;middot; Refor&amp;ccedil;o da hidrata&amp;ccedil;&amp;atilde;o - planificar hor&amp;aacute;rios para oferecer &amp;aacute;gua em intervalos regulares, identificando sobretudo as pessoas que n&amp;atilde;o possuem autonomia suficiente para ingerir l&amp;iacute;quidos ou mobilizar-se para uma sala mais fresca;&lt;/p&gt;
 &lt;p&gt;&amp;middot; Refor&amp;ccedil;o da vigil&amp;acirc;ncia cl&amp;iacute;nica e monitoriza&amp;ccedil;&amp;atilde;o frequente de sintomas, nomeadamente, dores de cabe&amp;ccedil;a, sensa&amp;ccedil;&amp;atilde;o de fadiga, fraqueza, vertigens, indisposi&amp;ccedil;&amp;atilde;o, desorienta&amp;ccedil;&amp;atilde;o, altera&amp;ccedil;&amp;otilde;es do estado de consci&amp;ecirc;ncia;&lt;/p&gt;
 &lt;p&gt;&amp;middot; Em caso de altera&amp;ccedil;&amp;atilde;o do estado cl&amp;iacute;nico, deve ser contactada a Linha SNS 24 (808 24 24 24) ou 112 (em caso de emerg&amp;ecirc;ncia).&lt;/p&gt;
 &lt;p&gt;Recomenda-se ainda:&lt;/p&gt;
 &lt;p&gt;- Confe&amp;ccedil;&amp;atilde;o de ementas com elevado teor de &amp;aacute;gua e ricas em sais minerais (frutas, legumes crus, sopa e p&amp;atilde;o). As refei&amp;ccedil;&amp;otilde;es devem ser fracionadas ao longo do dia;&lt;/p&gt;
 &lt;p&gt;- Evitar refrigerantes e bebidas alco&amp;oacute;licas;&lt;/p&gt;
 &lt;p&gt;- Refor&amp;ccedil;o das medidas de seguran&amp;ccedil;a e higiene alimentar, nomeadamente no que diz respeito &amp;agrave; conserva&amp;ccedil;&amp;atilde;o de alimentos a temperaturas seguras;&lt;/p&gt;
 &lt;p&gt;- Permanecer em locais mais frescos, pelo menos 2 a 3 horas por dia;&lt;/p&gt;
 &lt;p&gt;- Evitar a exposi&amp;ccedil;&amp;atilde;o direta ao sol, especialmente entre as 11 e as 17 horas;&lt;/p&gt;
 &lt;p&gt;- Conforto t&amp;eacute;rmico &amp;ndash; seja atrav&amp;eacute;s da climatiza&amp;ccedil;&amp;atilde;o, seja mediante o arrefecimento noturno dos edif&amp;iacute;cios;&lt;/p&gt;
 &lt;p&gt;- Uso de vestu&amp;aacute;rio adequado, (pe&amp;ccedil;as de roupa leves, de prefer&amp;ecirc;ncia de algod&amp;atilde;o, e de cor clara, uma vez que estas refletem o calor e a luz solar e ajudam o corpo a manter as temperaturas normais), no exterior usar chap&amp;eacute;u;&lt;/p&gt;
 &lt;p&gt;- Utilizar apenas &amp;aacute;gua da rede p&amp;uacute;blica ou engarrafada.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/672/cuidados_com_as_criancas_calor.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;cuidados com as crian&amp;ccedil;as-calor&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/672/cuidados_com_as_criancas_calor.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/673/folheto_desporto.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;folheto desporto&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/673/folheto_desporto.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/674/folheto_idosos.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Folheto Idosos&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/674/folheto_idosos.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://www.cm-satao.pt/cmsatao/uploads/writer_file/document/675/folheto_prot__criancas.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Folheto prot. crian&amp;ccedil;as&lt;/a&gt;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/proteja-se-do-calor" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/350/inf_calor_3i032656.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2025-06-15</t>
-  </si>
-[...4 lines deleted...]
-    <t>Município de Sátão vai atribuir bolsas académicas e bolsas de mérito a estudantes satenses</t>
   </si>
   <si>
     <t>O Município de Sátão vai atribuir 12 (doze) bolsas académicas para o ano letivo 2025/2026, no valor individual de 1.000,00€ (mil euros) destinadas a apoiar estudantes residentes no concelho que frequentam o ensino superior e 8 (oito) bolsas de mérito (6 para o ensino secundário e 2 para o ensino profissional (nível III)), no valor individual de 600,00€ (seiscentos euros).</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o vai atribuir 12 (doze) bolsas acad&amp;eacute;micas para o ano letivo 2025/2026, no valor individual de 1.000,00&amp;euro; (mil euros) destinadas a apoiar estudantes residentes no concelho que frequentam o ensino superior e 8 (oito) bolsas de m&amp;eacute;rito (6 para o ensino secund&amp;aacute;rio e 2 para o ensino profissional (n&amp;iacute;vel III)), no valor individual de 600,00&amp;euro; (seiscentos euros). A medida insere-se na pol&amp;iacute;tica municipal de promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o, da igualdade de oportunidades e do combate &amp;agrave;s desigualdades sociais.&lt;/p&gt;
 &lt;p&gt;As candidaturas &amp;agrave;s bolsas acad&amp;eacute;micas est&amp;atilde;o abertas at&amp;eacute; ao dia 09 de julho de 2025, mediante a apresenta&amp;ccedil;&amp;atilde;o da respetiva candidatura e o cumprimento dos crit&amp;eacute;rios definidos no &lt;a href="https://www.cm-satao.pt/balcao-virtual/bolsas-academicas-e-de-merito" title="Aviso 1/2020" target="_blank" target="_blank"&gt;Aviso n.&amp;ordm; 1/2025&lt;/a&gt;, podendo ainda ser consultado o Regulamento Municipal de Atribui&amp;ccedil;&amp;atilde;o de Bolsas Acad&amp;eacute;micas e de M&amp;eacute;rito do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o dispon&amp;iacute;vel &lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1493/regulamento_municipal_de_atribuicao_de_bolsas_academicas_e_de_merito_do_municipio_de_satao.pdf" title="regulamento bolas" target="_blank" target="_blank"&gt;on-line&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;O acesso &amp;agrave;s bolsas de m&amp;eacute;rito n&amp;atilde;o requer candidatura. A atribui&amp;ccedil;&amp;atilde;o da bolsa de m&amp;eacute;rito resultar&amp;aacute; da indica&amp;ccedil;&amp;atilde;o do melhor aluno do ensino secund&amp;aacute;rio e do ensino profissional (n&amp;iacute;vel III), por parte dos estabelecimentos escolares p&amp;uacute;blicos de ensino secund&amp;aacute;rio e profissional do concelho de S&amp;aacute;t&amp;atilde;o, com m&amp;eacute;dia final superior ou igual a 18 valores.&lt;/p&gt;
 &lt;p&gt;Alexandre Vaz, Presidente da C&amp;acirc;mara Municipal refere que &amp;ldquo;A atribui&amp;ccedil;&amp;atilde;o de bolsas acad&amp;eacute;micas e de bolsas de m&amp;eacute;rito &amp;eacute; um compromisso do nosso Executivo. Sabemos que o acesso ao ensino superior representa um esfor&amp;ccedil;o financeiro significativo para muitas fam&amp;iacute;lias, e &amp;eacute; nossa responsabilidade ajud&amp;aacute;-las. O Munic&amp;iacute;pio entende que os alunos que se destacam por m&amp;eacute;rito escolar, tamb&amp;eacute;m devem ter um incentivo de modo a premiar o seu esfor&amp;ccedil;o e dedica&amp;ccedil;&amp;atilde;o, da&amp;iacute; a atribui&amp;ccedil;&amp;atilde;o destas bolsas.&amp;rdquo;&lt;/p&gt;&lt;a href="https://www.cm-satao.pt/rss-feed/noticia/municipio-de-satao-vai-atribuir-bolsas-academicas-e-bolsas-de-merito-a-estudantes-satenses" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/news/image/347/apoio_educacao_copiar.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/16jun2025_1_150_150.jpg</t>
   </si>
   <si>
     <t>De acordo com a informação disponibilizada pelo Instituto Português do Mar e da Atmosfera (IPMA), prevê-se que, até às 18h00 do dia 18 de junho de 2024, persistência de valores elevados de temperatura máxima; LEMBRE-SE, deve avisar as autoridades quando reparar em pessoas com comportamentos de risco e/ou avistar um possível foco de incêndio, LIGUE DE IMEDIATO 112 ou os BOMBEIROS 232 981325* Chamada para rede fixa Nacional *</t>
   </si>
   <si>
     <t>&lt;p&gt;De acordo com a informa&amp;ccedil;&amp;atilde;o disponibilizada pelo Instituto Portugu&amp;ecirc;s do Mar e da Atmosfera (IPMA), prev&amp;ecirc;-se que, at&amp;eacute; &amp;agrave;s 18h00 do dia 18 de junho de 2024, persist&amp;ecirc;ncia de valores elevados de temperatura m&amp;aacute;xima;&lt;/p&gt; &lt;p&gt;LEMBRE-SE, deve avisar as autoridades quando reparar em pessoas com comportamentos de risco e/ou avistar um poss&amp;iacute;vel foco de inc&amp;ecirc;ndio, LIGUE DE IMEDIATO 112 ou os BOMBEIROS 232 981325*&lt;/p&gt; &lt;p&gt;Chamada para rede fixa Nacional *&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/blog/satao_ativo_2025_noticia_1_2500_2500.jpg</t>
   </si>
   <si>
     <t>Aberta 2ª fase de inscrições para o Sátão Ativo 2025</t>
   </si>
@@ -3962,51 +4455,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S231"/>
+  <dimension ref="A1:S285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4034,7319 +4527,9032 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
-        <v>99</v>
+        <v>60</v>
+      </c>
+      <c r="C2" t="s">
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="P2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B3">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B4">
-        <v>60</v>
+        <v>98</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B5">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6">
         <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="P6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B7">
-        <v>79</v>
+        <v>92</v>
+      </c>
+      <c r="C7" t="s">
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L7" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B8">
         <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B9">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B10">
         <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B11">
+        <v>86</v>
+      </c>
+      <c r="C11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" t="s">
         <v>66</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B12">
+        <v>203</v>
+      </c>
+      <c r="C12" t="s">
         <v>68</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B13">
         <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B14">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D14" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="H14" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L14" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="B15">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16">
+        <v>106</v>
+      </c>
+      <c r="C16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" t="s">
+        <v>85</v>
+      </c>
+      <c r="H16" t="s">
         <v>82</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L16" t="s">
         <v>86</v>
       </c>
       <c r="P16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17">
+        <v>60</v>
+      </c>
+      <c r="C17" t="s">
         <v>87</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>88</v>
       </c>
-      <c r="D17" t="s">
+      <c r="H17" t="s">
         <v>89</v>
       </c>
-      <c r="H17" t="s">
+      <c r="L17" t="s">
         <v>90</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
+        <v>91</v>
+      </c>
+      <c r="H18" t="s">
         <v>92</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="L18" t="s">
         <v>93</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B19">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="H19" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="L19" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="P19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B20">
-        <v>124</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D20" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H20" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="L20" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="P20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="B21">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C21" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="H21" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
       <c r="L21" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="P21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B22">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C22" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="D22" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="H22" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="L22" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="P22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B23">
-        <v>65</v>
+        <v>129</v>
       </c>
       <c r="C23" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D23" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="H23" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="L23" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="P23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24">
+        <v>76</v>
+      </c>
+      <c r="C24" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" t="s">
+        <v>114</v>
+      </c>
+      <c r="H24" t="s">
         <v>115</v>
       </c>
-      <c r="B24">
-[...10 lines deleted...]
-      </c>
       <c r="L24" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="P24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="B25">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C25" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="D25" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="H25" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="L25" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="P25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="B26">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D26" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="H26" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="L26" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="P26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="B27">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>137</v>
+        <v>115</v>
       </c>
       <c r="L27" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="P27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>112</v>
       </c>
       <c r="B28">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C28" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="L28" t="s">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="P28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>112</v>
       </c>
       <c r="B29">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C29" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="L29" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="P29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C30" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="L30" t="s">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="P30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="B31">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C31" t="s">
-        <v>154</v>
+        <v>126</v>
       </c>
       <c r="D31" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="L31" t="s">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="P31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="B32">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="D32" t="s">
-        <v>160</v>
+        <v>131</v>
       </c>
       <c r="H32" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="L32" t="s">
-        <v>162</v>
+        <v>133</v>
       </c>
       <c r="P32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>163</v>
+        <v>130</v>
       </c>
       <c r="B33">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C33" t="s">
-        <v>164</v>
+        <v>134</v>
       </c>
       <c r="D33" t="s">
-        <v>165</v>
+        <v>73</v>
       </c>
       <c r="H33" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="L33" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="P33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>168</v>
+        <v>130</v>
       </c>
       <c r="B34">
         <v>60</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="L34" t="s">
-        <v>172</v>
+        <v>139</v>
       </c>
       <c r="P34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>168</v>
+        <v>130</v>
       </c>
       <c r="B35">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>174</v>
+        <v>131</v>
       </c>
       <c r="H35" t="s">
-        <v>175</v>
+        <v>132</v>
       </c>
       <c r="L35" t="s">
-        <v>176</v>
+        <v>133</v>
       </c>
       <c r="P35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>177</v>
+        <v>130</v>
       </c>
       <c r="B36">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C36" t="s">
-        <v>178</v>
+        <v>134</v>
       </c>
       <c r="D36" t="s">
-        <v>179</v>
+        <v>73</v>
+      </c>
+      <c r="H36" t="s">
+        <v>135</v>
       </c>
       <c r="L36" t="s">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="P36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>177</v>
+        <v>130</v>
       </c>
       <c r="B37">
         <v>60</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="H37" t="s">
-        <v>182</v>
+        <v>138</v>
       </c>
       <c r="L37" t="s">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="P37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>184</v>
+        <v>140</v>
       </c>
       <c r="B38">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>185</v>
+        <v>141</v>
       </c>
       <c r="D38" t="s">
-        <v>186</v>
+        <v>142</v>
       </c>
       <c r="H38" t="s">
-        <v>187</v>
+        <v>143</v>
       </c>
       <c r="L38" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="P38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="B39">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="C39" t="s">
-        <v>190</v>
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>191</v>
+        <v>142</v>
       </c>
       <c r="H39" t="s">
-        <v>192</v>
+        <v>143</v>
       </c>
       <c r="L39" t="s">
-        <v>193</v>
+        <v>144</v>
       </c>
       <c r="P39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>194</v>
+        <v>145</v>
       </c>
       <c r="B40">
         <v>60</v>
       </c>
       <c r="C40" t="s">
-        <v>195</v>
+        <v>146</v>
       </c>
       <c r="D40" t="s">
-        <v>196</v>
+        <v>147</v>
       </c>
       <c r="H40" t="s">
-        <v>197</v>
+        <v>148</v>
       </c>
       <c r="L40" t="s">
-        <v>198</v>
+        <v>149</v>
       </c>
       <c r="P40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>199</v>
+        <v>145</v>
       </c>
       <c r="B41">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C41" t="s">
-        <v>200</v>
+        <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>201</v>
+        <v>147</v>
       </c>
       <c r="H41" t="s">
-        <v>202</v>
+        <v>148</v>
       </c>
       <c r="L41" t="s">
-        <v>203</v>
+        <v>149</v>
       </c>
       <c r="P41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>199</v>
+        <v>150</v>
       </c>
       <c r="B42">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>79</v>
       </c>
       <c r="D42" t="s">
-        <v>205</v>
+        <v>151</v>
       </c>
       <c r="H42" t="s">
-        <v>206</v>
+        <v>152</v>
       </c>
       <c r="L42" t="s">
-        <v>207</v>
+        <v>153</v>
       </c>
       <c r="P42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>199</v>
+        <v>150</v>
       </c>
       <c r="B43">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>79</v>
       </c>
       <c r="D43" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="H43" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="L43" t="s">
-        <v>211</v>
+        <v>153</v>
       </c>
       <c r="P43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>212</v>
+        <v>154</v>
       </c>
       <c r="B44">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C44" t="s">
-        <v>213</v>
+        <v>155</v>
       </c>
       <c r="D44" t="s">
-        <v>214</v>
+        <v>156</v>
       </c>
       <c r="H44" t="s">
-        <v>215</v>
+        <v>157</v>
       </c>
       <c r="L44" t="s">
-        <v>216</v>
+        <v>158</v>
       </c>
       <c r="P44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>217</v>
+        <v>154</v>
       </c>
       <c r="B45">
         <v>60</v>
       </c>
       <c r="C45" t="s">
-        <v>218</v>
+        <v>155</v>
       </c>
       <c r="D45" t="s">
-        <v>219</v>
+        <v>156</v>
       </c>
       <c r="H45" t="s">
-        <v>220</v>
+        <v>157</v>
       </c>
       <c r="L45" t="s">
-        <v>221</v>
+        <v>158</v>
       </c>
       <c r="P45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="B46">
         <v>60</v>
       </c>
+      <c r="C46" t="s">
+        <v>160</v>
+      </c>
       <c r="D46" t="s">
-        <v>223</v>
+        <v>161</v>
       </c>
       <c r="H46" t="s">
-        <v>224</v>
+        <v>162</v>
       </c>
       <c r="L46" t="s">
-        <v>225</v>
+        <v>163</v>
       </c>
       <c r="P46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="B47">
         <v>60</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>227</v>
+        <v>164</v>
       </c>
       <c r="H47" t="s">
-        <v>228</v>
+        <v>165</v>
       </c>
       <c r="L47" t="s">
-        <v>229</v>
+        <v>166</v>
       </c>
       <c r="P47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="B48">
         <v>60</v>
       </c>
       <c r="C48" t="s">
-        <v>230</v>
+        <v>160</v>
       </c>
       <c r="D48" t="s">
-        <v>231</v>
+        <v>161</v>
       </c>
       <c r="H48" t="s">
-        <v>232</v>
+        <v>162</v>
       </c>
       <c r="L48" t="s">
-        <v>233</v>
+        <v>163</v>
       </c>
       <c r="P48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="B49">
         <v>60</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>235</v>
+        <v>164</v>
       </c>
       <c r="H49" t="s">
-        <v>236</v>
+        <v>165</v>
       </c>
       <c r="L49" t="s">
-        <v>237</v>
+        <v>166</v>
       </c>
       <c r="P49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>238</v>
+        <v>167</v>
       </c>
       <c r="B50">
-        <v>60</v>
+        <v>66</v>
+      </c>
+      <c r="C50" t="s">
+        <v>168</v>
       </c>
       <c r="D50" t="s">
-        <v>239</v>
+        <v>169</v>
       </c>
       <c r="H50" t="s">
-        <v>240</v>
+        <v>170</v>
       </c>
       <c r="L50" t="s">
-        <v>241</v>
+        <v>171</v>
       </c>
       <c r="P50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>242</v>
+        <v>167</v>
       </c>
       <c r="B51">
-        <v>142</v>
+        <v>66</v>
+      </c>
+      <c r="C51" t="s">
+        <v>168</v>
       </c>
       <c r="D51" t="s">
-        <v>243</v>
+        <v>169</v>
       </c>
       <c r="H51" t="s">
-        <v>244</v>
+        <v>170</v>
       </c>
       <c r="L51" t="s">
-        <v>245</v>
+        <v>172</v>
       </c>
       <c r="P51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>242</v>
+        <v>173</v>
       </c>
       <c r="B52">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C52" t="s">
-        <v>246</v>
+        <v>174</v>
       </c>
       <c r="D52" t="s">
-        <v>247</v>
+        <v>175</v>
       </c>
       <c r="H52" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="L52" t="s">
-        <v>249</v>
+        <v>177</v>
       </c>
       <c r="P52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>242</v>
+        <v>173</v>
       </c>
       <c r="B53">
-        <v>60</v>
+        <v>68</v>
+      </c>
+      <c r="C53" t="s">
+        <v>178</v>
       </c>
       <c r="D53" t="s">
-        <v>250</v>
+        <v>179</v>
       </c>
       <c r="H53" t="s">
-        <v>251</v>
+        <v>180</v>
       </c>
       <c r="L53" t="s">
-        <v>252</v>
+        <v>181</v>
       </c>
       <c r="P53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
       <c r="B54">
         <v>60</v>
       </c>
       <c r="C54" t="s">
-        <v>254</v>
+        <v>174</v>
       </c>
       <c r="D54" t="s">
-        <v>255</v>
+        <v>175</v>
       </c>
       <c r="H54" t="s">
-        <v>256</v>
+        <v>176</v>
       </c>
       <c r="L54" t="s">
-        <v>257</v>
+        <v>182</v>
       </c>
       <c r="P54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
       <c r="B55">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C55" t="s">
-        <v>258</v>
+        <v>178</v>
       </c>
       <c r="D55" t="s">
-        <v>259</v>
+        <v>179</v>
       </c>
       <c r="H55" t="s">
-        <v>260</v>
+        <v>180</v>
       </c>
       <c r="L55" t="s">
-        <v>261</v>
+        <v>183</v>
       </c>
       <c r="P55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>262</v>
+        <v>184</v>
       </c>
       <c r="B56">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C56" t="s">
-        <v>263</v>
+        <v>185</v>
       </c>
       <c r="D56" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="H56" t="s">
-        <v>103</v>
+        <v>187</v>
       </c>
       <c r="L56" t="s">
-        <v>265</v>
+        <v>188</v>
       </c>
       <c r="P56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>266</v>
+        <v>184</v>
       </c>
       <c r="B57">
-        <v>60</v>
+        <v>122</v>
+      </c>
+      <c r="C57" t="s">
+        <v>185</v>
       </c>
       <c r="D57" t="s">
-        <v>267</v>
+        <v>186</v>
       </c>
       <c r="H57" t="s">
-        <v>268</v>
+        <v>187</v>
       </c>
       <c r="L57" t="s">
-        <v>269</v>
+        <v>189</v>
       </c>
       <c r="P57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>266</v>
+        <v>190</v>
       </c>
       <c r="B58">
         <v>60</v>
       </c>
+      <c r="C58" t="s">
+        <v>191</v>
+      </c>
       <c r="D58" t="s">
-        <v>270</v>
+        <v>192</v>
       </c>
       <c r="H58" t="s">
-        <v>271</v>
+        <v>193</v>
       </c>
       <c r="L58" t="s">
-        <v>272</v>
+        <v>194</v>
       </c>
       <c r="P58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>266</v>
+        <v>190</v>
       </c>
       <c r="B59">
         <v>60</v>
       </c>
+      <c r="C59" t="s">
+        <v>191</v>
+      </c>
       <c r="D59" t="s">
-        <v>273</v>
+        <v>192</v>
       </c>
       <c r="H59" t="s">
-        <v>274</v>
+        <v>193</v>
       </c>
       <c r="L59" t="s">
-        <v>275</v>
+        <v>195</v>
       </c>
       <c r="P59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>276</v>
+        <v>196</v>
       </c>
       <c r="B60">
         <v>60</v>
       </c>
+      <c r="C60" t="s">
+        <v>197</v>
+      </c>
       <c r="D60" t="s">
-        <v>277</v>
+        <v>198</v>
       </c>
       <c r="H60" t="s">
-        <v>278</v>
+        <v>199</v>
       </c>
       <c r="L60" t="s">
-        <v>279</v>
+        <v>200</v>
       </c>
       <c r="P60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>280</v>
+        <v>201</v>
       </c>
       <c r="B61">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="C61" t="s">
-        <v>281</v>
+        <v>202</v>
       </c>
       <c r="D61" t="s">
-        <v>282</v>
+        <v>203</v>
       </c>
       <c r="H61" t="s">
-        <v>283</v>
+        <v>204</v>
       </c>
       <c r="L61" t="s">
-        <v>284</v>
+        <v>205</v>
       </c>
       <c r="P61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>285</v>
+        <v>201</v>
       </c>
       <c r="B62">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C62" t="s">
-        <v>286</v>
+        <v>202</v>
       </c>
       <c r="D62" t="s">
-        <v>287</v>
+        <v>203</v>
       </c>
       <c r="H62" t="s">
-        <v>288</v>
+        <v>204</v>
       </c>
       <c r="L62" t="s">
-        <v>289</v>
+        <v>206</v>
       </c>
       <c r="P62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>290</v>
+        <v>207</v>
       </c>
       <c r="B63">
         <v>60</v>
       </c>
       <c r="C63" t="s">
-        <v>286</v>
+        <v>208</v>
       </c>
       <c r="D63" t="s">
-        <v>291</v>
+        <v>209</v>
       </c>
       <c r="H63" t="s">
-        <v>288</v>
+        <v>210</v>
       </c>
       <c r="L63" t="s">
-        <v>292</v>
+        <v>211</v>
       </c>
       <c r="P63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>293</v>
+        <v>207</v>
       </c>
       <c r="B64">
-        <v>125</v>
+        <v>107</v>
+      </c>
+      <c r="C64" t="s">
+        <v>212</v>
       </c>
       <c r="D64" t="s">
-        <v>294</v>
+        <v>213</v>
       </c>
       <c r="H64" t="s">
-        <v>295</v>
+        <v>214</v>
       </c>
       <c r="L64" t="s">
-        <v>296</v>
+        <v>215</v>
       </c>
       <c r="P64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
       <c r="B65">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="C65" t="s">
-        <v>298</v>
+        <v>216</v>
       </c>
       <c r="D65" t="s">
-        <v>299</v>
+        <v>217</v>
       </c>
       <c r="H65" t="s">
-        <v>300</v>
+        <v>218</v>
       </c>
       <c r="L65" t="s">
-        <v>301</v>
+        <v>219</v>
       </c>
       <c r="P65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
       <c r="B66">
-        <v>217</v>
+        <v>60</v>
       </c>
       <c r="C66" t="s">
-        <v>302</v>
+        <v>208</v>
       </c>
       <c r="D66" t="s">
-        <v>303</v>
+        <v>209</v>
       </c>
       <c r="H66" t="s">
-        <v>304</v>
+        <v>210</v>
       </c>
       <c r="L66" t="s">
-        <v>305</v>
+        <v>220</v>
       </c>
       <c r="P66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
       <c r="B67">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="C67" t="s">
-        <v>306</v>
+        <v>212</v>
       </c>
       <c r="D67" t="s">
-        <v>307</v>
+        <v>213</v>
       </c>
       <c r="H67" t="s">
-        <v>308</v>
+        <v>214</v>
       </c>
       <c r="L67" t="s">
-        <v>309</v>
+        <v>221</v>
       </c>
       <c r="P67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>310</v>
+        <v>207</v>
       </c>
       <c r="B68">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="C68" t="s">
-        <v>311</v>
+        <v>216</v>
       </c>
       <c r="D68" t="s">
-        <v>312</v>
+        <v>217</v>
       </c>
       <c r="H68" t="s">
-        <v>313</v>
+        <v>218</v>
       </c>
       <c r="L68" t="s">
-        <v>314</v>
+        <v>222</v>
       </c>
       <c r="P68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>310</v>
+        <v>223</v>
       </c>
       <c r="B69">
-        <v>218</v>
+        <v>60</v>
       </c>
       <c r="C69" t="s">
-        <v>315</v>
+        <v>224</v>
       </c>
       <c r="D69" t="s">
-        <v>316</v>
+        <v>225</v>
       </c>
       <c r="H69" t="s">
-        <v>317</v>
+        <v>226</v>
       </c>
       <c r="L69" t="s">
-        <v>318</v>
+        <v>227</v>
       </c>
       <c r="P69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>310</v>
+        <v>223</v>
       </c>
       <c r="B70">
-        <v>67</v>
+        <v>60</v>
+      </c>
+      <c r="C70" t="s">
+        <v>224</v>
       </c>
       <c r="D70" t="s">
-        <v>319</v>
+        <v>225</v>
       </c>
       <c r="H70" t="s">
-        <v>320</v>
+        <v>226</v>
       </c>
       <c r="L70" t="s">
-        <v>321</v>
+        <v>228</v>
       </c>
       <c r="P70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>322</v>
+        <v>229</v>
       </c>
       <c r="B71">
+        <v>60</v>
+      </c>
+      <c r="C71" t="s">
+        <v>230</v>
+      </c>
+      <c r="D71" t="s">
+        <v>231</v>
+      </c>
+      <c r="H71" t="s">
+        <v>232</v>
+      </c>
+      <c r="L71" t="s">
         <v>233</v>
       </c>
-      <c r="C71" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>327</v>
+        <v>229</v>
       </c>
       <c r="B72">
+        <v>60</v>
+      </c>
+      <c r="C72" t="s">
+        <v>230</v>
+      </c>
+      <c r="D72" t="s">
+        <v>231</v>
+      </c>
+      <c r="H72" t="s">
+        <v>232</v>
+      </c>
+      <c r="L72" t="s">
         <v>234</v>
       </c>
-      <c r="C72" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>331</v>
+        <v>235</v>
       </c>
       <c r="B73">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="C73" t="s">
-        <v>332</v>
+        <v>236</v>
       </c>
       <c r="D73" t="s">
-        <v>333</v>
+        <v>237</v>
       </c>
       <c r="H73" t="s">
-        <v>334</v>
+        <v>238</v>
       </c>
       <c r="L73" t="s">
-        <v>335</v>
+        <v>239</v>
       </c>
       <c r="P73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>336</v>
+        <v>235</v>
       </c>
       <c r="B74">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="C74" t="s">
-        <v>337</v>
+        <v>240</v>
       </c>
       <c r="D74" t="s">
-        <v>338</v>
+        <v>241</v>
       </c>
       <c r="H74" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
       <c r="L74" t="s">
-        <v>339</v>
+        <v>243</v>
       </c>
       <c r="P74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>340</v>
+        <v>235</v>
       </c>
       <c r="B75">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C75" t="s">
-        <v>341</v>
+        <v>236</v>
       </c>
       <c r="D75" t="s">
-        <v>342</v>
+        <v>237</v>
       </c>
       <c r="H75" t="s">
-        <v>343</v>
+        <v>238</v>
       </c>
       <c r="L75" t="s">
-        <v>344</v>
+        <v>244</v>
       </c>
       <c r="P75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>340</v>
+        <v>235</v>
       </c>
       <c r="B76">
+        <v>65</v>
+      </c>
+      <c r="C76" t="s">
         <v>240</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" t="s">
-        <v>346</v>
+        <v>241</v>
       </c>
       <c r="H76" t="s">
-        <v>347</v>
+        <v>242</v>
       </c>
       <c r="L76" t="s">
-        <v>348</v>
+        <v>245</v>
       </c>
       <c r="P76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>340</v>
+        <v>246</v>
       </c>
       <c r="B77">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C77" t="s">
-        <v>349</v>
+        <v>247</v>
       </c>
       <c r="D77" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="H77" t="s">
-        <v>351</v>
+        <v>249</v>
       </c>
       <c r="L77" t="s">
-        <v>352</v>
+        <v>250</v>
       </c>
       <c r="P77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>353</v>
+        <v>246</v>
       </c>
       <c r="B78">
         <v>60</v>
       </c>
       <c r="C78" t="s">
-        <v>354</v>
+        <v>247</v>
       </c>
       <c r="D78" t="s">
-        <v>355</v>
+        <v>248</v>
       </c>
       <c r="H78" t="s">
-        <v>356</v>
+        <v>249</v>
       </c>
       <c r="L78" t="s">
-        <v>357</v>
+        <v>251</v>
       </c>
       <c r="P78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>358</v>
+        <v>252</v>
       </c>
       <c r="B79">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C79" t="s">
-        <v>359</v>
+        <v>253</v>
       </c>
       <c r="D79" t="s">
-        <v>360</v>
+        <v>254</v>
       </c>
       <c r="H79" t="s">
-        <v>361</v>
+        <v>255</v>
       </c>
       <c r="L79" t="s">
-        <v>362</v>
+        <v>256</v>
       </c>
       <c r="P79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>363</v>
+        <v>252</v>
       </c>
       <c r="B80">
         <v>60</v>
       </c>
+      <c r="C80" t="s">
+        <v>253</v>
+      </c>
       <c r="D80" t="s">
-        <v>364</v>
+        <v>254</v>
       </c>
       <c r="H80" t="s">
-        <v>365</v>
+        <v>255</v>
       </c>
       <c r="L80" t="s">
-        <v>366</v>
+        <v>257</v>
       </c>
       <c r="P80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>367</v>
+        <v>258</v>
       </c>
       <c r="B81">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="C81" t="s">
-        <v>368</v>
+        <v>259</v>
       </c>
       <c r="D81" t="s">
-        <v>369</v>
+        <v>260</v>
       </c>
       <c r="H81" t="s">
-        <v>370</v>
+        <v>261</v>
       </c>
       <c r="L81" t="s">
-        <v>371</v>
+        <v>262</v>
       </c>
       <c r="P81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>372</v>
+        <v>263</v>
       </c>
       <c r="B82">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C82" t="s">
-        <v>373</v>
+        <v>264</v>
       </c>
       <c r="D82" t="s">
-        <v>374</v>
+        <v>265</v>
       </c>
       <c r="H82" t="s">
-        <v>375</v>
+        <v>266</v>
       </c>
       <c r="L82" t="s">
-        <v>376</v>
+        <v>267</v>
       </c>
       <c r="P82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>377</v>
+        <v>268</v>
       </c>
       <c r="B83">
-        <v>60</v>
+        <v>95</v>
+      </c>
+      <c r="C83" t="s">
+        <v>269</v>
       </c>
       <c r="D83" t="s">
-        <v>378</v>
+        <v>270</v>
       </c>
       <c r="H83" t="s">
-        <v>379</v>
+        <v>271</v>
       </c>
       <c r="L83" t="s">
-        <v>380</v>
+        <v>272</v>
       </c>
       <c r="P83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>377</v>
+        <v>273</v>
       </c>
       <c r="B84">
         <v>60</v>
       </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
       <c r="D84" t="s">
-        <v>381</v>
+        <v>274</v>
       </c>
       <c r="H84" t="s">
-        <v>382</v>
+        <v>275</v>
       </c>
       <c r="L84" t="s">
-        <v>383</v>
+        <v>276</v>
       </c>
       <c r="P84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>377</v>
+        <v>273</v>
       </c>
       <c r="B85">
         <v>60</v>
       </c>
+      <c r="C85" t="s">
+        <v>277</v>
+      </c>
       <c r="D85" t="s">
-        <v>384</v>
+        <v>278</v>
       </c>
       <c r="H85" t="s">
-        <v>385</v>
+        <v>279</v>
       </c>
       <c r="L85" t="s">
-        <v>386</v>
+        <v>280</v>
       </c>
       <c r="P85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>387</v>
+        <v>281</v>
       </c>
       <c r="B86">
-        <v>60</v>
+        <v>70</v>
+      </c>
+      <c r="C86" t="s">
+        <v>282</v>
       </c>
       <c r="D86" t="s">
-        <v>388</v>
+        <v>283</v>
       </c>
       <c r="H86" t="s">
-        <v>389</v>
+        <v>284</v>
       </c>
       <c r="L86" t="s">
-        <v>390</v>
+        <v>285</v>
       </c>
       <c r="P86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>387</v>
+        <v>286</v>
       </c>
       <c r="B87">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C87" t="s">
-        <v>391</v>
+        <v>287</v>
       </c>
       <c r="D87" t="s">
-        <v>392</v>
+        <v>288</v>
       </c>
       <c r="H87" t="s">
-        <v>393</v>
+        <v>289</v>
       </c>
       <c r="L87" t="s">
-        <v>394</v>
+        <v>290</v>
       </c>
       <c r="P87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>395</v>
+        <v>291</v>
       </c>
       <c r="B88">
         <v>60</v>
       </c>
       <c r="C88" t="s">
-        <v>396</v>
+        <v>50</v>
       </c>
       <c r="D88" t="s">
-        <v>397</v>
+        <v>292</v>
       </c>
       <c r="H88" t="s">
-        <v>398</v>
+        <v>293</v>
       </c>
       <c r="L88" t="s">
-        <v>399</v>
+        <v>294</v>
       </c>
       <c r="P88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>400</v>
+        <v>291</v>
       </c>
       <c r="B89">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C89" t="s">
-        <v>401</v>
+        <v>295</v>
       </c>
       <c r="D89" t="s">
-        <v>402</v>
+        <v>296</v>
       </c>
       <c r="H89" t="s">
-        <v>403</v>
+        <v>297</v>
       </c>
       <c r="L89" t="s">
-        <v>404</v>
+        <v>298</v>
       </c>
       <c r="P89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>405</v>
+        <v>299</v>
       </c>
       <c r="B90">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C90" t="s">
-        <v>406</v>
+        <v>300</v>
       </c>
       <c r="D90" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>301</v>
       </c>
       <c r="L90" t="s">
-        <v>409</v>
+        <v>302</v>
       </c>
       <c r="P90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>410</v>
+        <v>299</v>
       </c>
       <c r="B91">
         <v>60</v>
       </c>
+      <c r="C91" t="s">
+        <v>303</v>
+      </c>
       <c r="D91" t="s">
-        <v>411</v>
+        <v>292</v>
       </c>
       <c r="H91" t="s">
-        <v>412</v>
+        <v>304</v>
       </c>
       <c r="L91" t="s">
-        <v>413</v>
+        <v>305</v>
       </c>
       <c r="P91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>414</v>
+        <v>306</v>
       </c>
       <c r="B92">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C92" t="s">
-        <v>415</v>
+        <v>307</v>
       </c>
       <c r="D92" t="s">
-        <v>416</v>
+        <v>308</v>
       </c>
       <c r="H92" t="s">
-        <v>417</v>
+        <v>309</v>
       </c>
       <c r="L92" t="s">
-        <v>418</v>
+        <v>310</v>
       </c>
       <c r="P92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>419</v>
+        <v>311</v>
       </c>
       <c r="B93">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C93" t="s">
-        <v>169</v>
+        <v>312</v>
       </c>
       <c r="D93" t="s">
-        <v>420</v>
+        <v>313</v>
       </c>
       <c r="H93" t="s">
-        <v>421</v>
+        <v>314</v>
       </c>
       <c r="L93" t="s">
-        <v>422</v>
+        <v>315</v>
       </c>
       <c r="P93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>423</v>
+        <v>316</v>
       </c>
       <c r="B94">
         <v>60</v>
       </c>
       <c r="C94" t="s">
-        <v>424</v>
+        <v>317</v>
       </c>
       <c r="D94" t="s">
-        <v>425</v>
+        <v>318</v>
       </c>
       <c r="H94" t="s">
-        <v>426</v>
+        <v>319</v>
       </c>
       <c r="L94" t="s">
-        <v>427</v>
+        <v>320</v>
       </c>
       <c r="P94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="B95">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C95" t="s">
-        <v>424</v>
+        <v>322</v>
       </c>
       <c r="D95" t="s">
-        <v>425</v>
+        <v>323</v>
       </c>
       <c r="H95" t="s">
-        <v>426</v>
+        <v>324</v>
       </c>
       <c r="L95" t="s">
-        <v>427</v>
+        <v>325</v>
       </c>
       <c r="P95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>428</v>
+        <v>321</v>
       </c>
       <c r="B96">
-        <v>83</v>
+        <v>144</v>
       </c>
       <c r="C96" t="s">
-        <v>429</v>
+        <v>326</v>
       </c>
       <c r="D96" t="s">
-        <v>430</v>
+        <v>327</v>
       </c>
       <c r="H96" t="s">
-        <v>431</v>
+        <v>328</v>
       </c>
       <c r="L96" t="s">
-        <v>432</v>
+        <v>329</v>
       </c>
       <c r="P96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>428</v>
+        <v>321</v>
       </c>
       <c r="B97">
-        <v>83</v>
+        <v>106</v>
+      </c>
+      <c r="C97" t="s">
+        <v>330</v>
       </c>
       <c r="D97" t="s">
-        <v>430</v>
+        <v>331</v>
       </c>
       <c r="H97" t="s">
-        <v>431</v>
+        <v>332</v>
       </c>
       <c r="L97" t="s">
-        <v>432</v>
+        <v>333</v>
       </c>
       <c r="P97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>433</v>
+        <v>334</v>
       </c>
       <c r="B98">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C98" t="s">
-        <v>434</v>
+        <v>335</v>
       </c>
       <c r="D98" t="s">
-        <v>435</v>
+        <v>336</v>
       </c>
       <c r="H98" t="s">
-        <v>436</v>
+        <v>337</v>
       </c>
       <c r="L98" t="s">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="P98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>433</v>
+        <v>339</v>
       </c>
       <c r="B99">
         <v>60</v>
       </c>
       <c r="C99" t="s">
-        <v>434</v>
+        <v>340</v>
       </c>
       <c r="D99" t="s">
-        <v>435</v>
+        <v>341</v>
       </c>
       <c r="H99" t="s">
-        <v>436</v>
+        <v>342</v>
       </c>
       <c r="L99" t="s">
-        <v>438</v>
+        <v>343</v>
       </c>
       <c r="P99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>439</v>
+        <v>344</v>
       </c>
       <c r="B100">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>60</v>
       </c>
       <c r="D100" t="s">
-        <v>264</v>
+        <v>345</v>
       </c>
       <c r="H100" t="s">
-        <v>441</v>
+        <v>346</v>
       </c>
       <c r="L100" t="s">
-        <v>442</v>
+        <v>347</v>
       </c>
       <c r="P100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>439</v>
+        <v>344</v>
       </c>
       <c r="B101">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C101" t="s">
-        <v>440</v>
+        <v>348</v>
       </c>
       <c r="D101" t="s">
-        <v>264</v>
+        <v>349</v>
       </c>
       <c r="H101" t="s">
-        <v>441</v>
+        <v>350</v>
       </c>
       <c r="L101" t="s">
-        <v>443</v>
+        <v>351</v>
       </c>
       <c r="P101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>444</v>
+        <v>344</v>
       </c>
       <c r="B102">
         <v>60</v>
       </c>
+      <c r="C102" t="s">
+        <v>352</v>
+      </c>
       <c r="D102" t="s">
-        <v>445</v>
+        <v>353</v>
       </c>
       <c r="H102" t="s">
-        <v>446</v>
+        <v>354</v>
       </c>
       <c r="L102" t="s">
-        <v>447</v>
+        <v>355</v>
       </c>
       <c r="P102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>444</v>
+        <v>344</v>
       </c>
       <c r="B103">
         <v>60</v>
       </c>
+      <c r="C103" t="s">
+        <v>356</v>
+      </c>
       <c r="D103" t="s">
-        <v>445</v>
+        <v>357</v>
       </c>
       <c r="H103" t="s">
-        <v>446</v>
+        <v>358</v>
       </c>
       <c r="L103" t="s">
-        <v>447</v>
+        <v>359</v>
       </c>
       <c r="P103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>448</v>
+        <v>360</v>
       </c>
       <c r="B104">
         <v>60</v>
       </c>
-      <c r="C104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>450</v>
+        <v>361</v>
       </c>
       <c r="H104" t="s">
-        <v>451</v>
+        <v>362</v>
       </c>
       <c r="L104" t="s">
-        <v>452</v>
+        <v>363</v>
       </c>
       <c r="P104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>448</v>
+        <v>364</v>
       </c>
       <c r="B105">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>142</v>
       </c>
       <c r="D105" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="H105" t="s">
-        <v>454</v>
+        <v>366</v>
       </c>
       <c r="L105" t="s">
-        <v>455</v>
+        <v>367</v>
       </c>
       <c r="P105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>448</v>
+        <v>364</v>
       </c>
       <c r="B106">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C106" t="s">
-        <v>449</v>
+        <v>368</v>
       </c>
       <c r="D106" t="s">
-        <v>450</v>
+        <v>369</v>
       </c>
       <c r="H106" t="s">
-        <v>451</v>
+        <v>370</v>
       </c>
       <c r="L106" t="s">
-        <v>452</v>
+        <v>371</v>
       </c>
       <c r="P106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>448</v>
+        <v>364</v>
       </c>
       <c r="B107">
         <v>60</v>
       </c>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
       <c r="H107" t="s">
-        <v>454</v>
+        <v>373</v>
       </c>
       <c r="L107" t="s">
-        <v>455</v>
+        <v>374</v>
       </c>
       <c r="P107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>456</v>
+        <v>375</v>
       </c>
       <c r="B108">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="C108" t="s">
-        <v>429</v>
+        <v>376</v>
       </c>
       <c r="D108" t="s">
-        <v>457</v>
+        <v>377</v>
       </c>
       <c r="H108" t="s">
-        <v>458</v>
+        <v>378</v>
       </c>
       <c r="L108" t="s">
-        <v>459</v>
+        <v>379</v>
       </c>
       <c r="P108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>456</v>
+        <v>375</v>
       </c>
       <c r="B109">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="C109" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
       <c r="D109" t="s">
-        <v>457</v>
+        <v>381</v>
       </c>
       <c r="H109" t="s">
-        <v>458</v>
+        <v>382</v>
       </c>
       <c r="L109" t="s">
-        <v>460</v>
+        <v>383</v>
       </c>
       <c r="P109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>461</v>
+        <v>384</v>
       </c>
       <c r="B110">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C110" t="s">
-        <v>462</v>
+        <v>385</v>
       </c>
       <c r="D110" t="s">
-        <v>463</v>
+        <v>386</v>
       </c>
       <c r="H110" t="s">
-        <v>441</v>
+        <v>218</v>
       </c>
       <c r="L110" t="s">
-        <v>464</v>
+        <v>387</v>
       </c>
       <c r="P110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>461</v>
+        <v>388</v>
       </c>
       <c r="B111">
         <v>60</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" t="s">
-        <v>466</v>
+        <v>389</v>
       </c>
       <c r="H111" t="s">
-        <v>467</v>
+        <v>390</v>
       </c>
       <c r="L111" t="s">
-        <v>468</v>
+        <v>391</v>
       </c>
       <c r="P111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>461</v>
+        <v>388</v>
       </c>
       <c r="B112">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>60</v>
       </c>
       <c r="D112" t="s">
-        <v>463</v>
+        <v>392</v>
       </c>
       <c r="H112" t="s">
-        <v>441</v>
+        <v>393</v>
       </c>
       <c r="L112" t="s">
-        <v>469</v>
+        <v>394</v>
       </c>
       <c r="P112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>461</v>
+        <v>388</v>
       </c>
       <c r="B113">
         <v>60</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" t="s">
-        <v>466</v>
+        <v>395</v>
       </c>
       <c r="H113" t="s">
-        <v>467</v>
+        <v>396</v>
       </c>
       <c r="L113" t="s">
-        <v>470</v>
+        <v>397</v>
       </c>
       <c r="P113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>471</v>
+        <v>398</v>
       </c>
       <c r="B114">
         <v>60</v>
       </c>
-      <c r="C114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" t="s">
-        <v>473</v>
+        <v>399</v>
       </c>
       <c r="H114" t="s">
-        <v>474</v>
+        <v>400</v>
       </c>
       <c r="L114" t="s">
-        <v>475</v>
+        <v>401</v>
       </c>
       <c r="P114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>471</v>
+        <v>402</v>
       </c>
       <c r="B115">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C115" t="s">
-        <v>476</v>
+        <v>403</v>
       </c>
       <c r="D115" t="s">
-        <v>477</v>
+        <v>404</v>
       </c>
       <c r="H115" t="s">
-        <v>441</v>
+        <v>405</v>
       </c>
       <c r="L115" t="s">
-        <v>478</v>
+        <v>406</v>
       </c>
       <c r="P115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>471</v>
+        <v>407</v>
       </c>
       <c r="B116">
         <v>60</v>
       </c>
       <c r="C116" t="s">
-        <v>472</v>
+        <v>408</v>
       </c>
       <c r="D116" t="s">
-        <v>473</v>
+        <v>409</v>
       </c>
       <c r="H116" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="L116" t="s">
-        <v>479</v>
+        <v>411</v>
       </c>
       <c r="P116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>471</v>
+        <v>412</v>
       </c>
       <c r="B117">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C117" t="s">
-        <v>476</v>
+        <v>408</v>
       </c>
       <c r="D117" t="s">
-        <v>477</v>
+        <v>413</v>
       </c>
       <c r="H117" t="s">
-        <v>441</v>
+        <v>410</v>
       </c>
       <c r="L117" t="s">
-        <v>480</v>
+        <v>414</v>
       </c>
       <c r="P117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>481</v>
+        <v>415</v>
       </c>
       <c r="B118">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>125</v>
       </c>
       <c r="D118" t="s">
-        <v>483</v>
+        <v>416</v>
       </c>
       <c r="H118" t="s">
-        <v>484</v>
+        <v>417</v>
       </c>
       <c r="L118" t="s">
-        <v>485</v>
+        <v>418</v>
       </c>
       <c r="P118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>481</v>
+        <v>419</v>
       </c>
       <c r="B119">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C119" t="s">
-        <v>482</v>
+        <v>420</v>
       </c>
       <c r="D119" t="s">
-        <v>483</v>
+        <v>421</v>
       </c>
       <c r="H119" t="s">
-        <v>484</v>
+        <v>422</v>
       </c>
       <c r="L119" t="s">
-        <v>486</v>
+        <v>423</v>
       </c>
       <c r="P119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>487</v>
+        <v>419</v>
       </c>
       <c r="B120">
-        <v>70</v>
+        <v>217</v>
       </c>
       <c r="C120" t="s">
-        <v>488</v>
+        <v>424</v>
       </c>
       <c r="D120" t="s">
-        <v>489</v>
+        <v>425</v>
       </c>
       <c r="H120" t="s">
-        <v>490</v>
+        <v>426</v>
       </c>
       <c r="L120" t="s">
-        <v>491</v>
+        <v>427</v>
       </c>
       <c r="P120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>487</v>
+        <v>419</v>
       </c>
       <c r="B121">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="C121" t="s">
-        <v>488</v>
+        <v>428</v>
       </c>
       <c r="D121" t="s">
-        <v>489</v>
+        <v>429</v>
       </c>
       <c r="H121" t="s">
-        <v>490</v>
+        <v>430</v>
       </c>
       <c r="L121" t="s">
-        <v>492</v>
+        <v>431</v>
       </c>
       <c r="P121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>493</v>
+        <v>432</v>
       </c>
       <c r="B122">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C122" t="s">
-        <v>181</v>
+        <v>433</v>
       </c>
       <c r="D122" t="s">
-        <v>494</v>
+        <v>434</v>
       </c>
       <c r="H122" t="s">
-        <v>495</v>
+        <v>435</v>
       </c>
       <c r="L122" t="s">
-        <v>496</v>
+        <v>436</v>
       </c>
       <c r="P122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>493</v>
+        <v>432</v>
       </c>
       <c r="B123">
-        <v>60</v>
+        <v>218</v>
       </c>
       <c r="C123" t="s">
-        <v>181</v>
+        <v>437</v>
       </c>
       <c r="D123" t="s">
-        <v>494</v>
+        <v>438</v>
       </c>
       <c r="H123" t="s">
-        <v>495</v>
+        <v>439</v>
       </c>
       <c r="L123" t="s">
-        <v>497</v>
+        <v>440</v>
       </c>
       <c r="P123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>498</v>
+        <v>432</v>
       </c>
       <c r="B124">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>67</v>
       </c>
       <c r="D124" t="s">
-        <v>500</v>
+        <v>441</v>
       </c>
       <c r="H124" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="L124" t="s">
-        <v>501</v>
+        <v>443</v>
       </c>
       <c r="P124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>498</v>
+        <v>444</v>
       </c>
       <c r="B125">
-        <v>128</v>
+        <v>233</v>
       </c>
       <c r="C125" t="s">
-        <v>499</v>
+        <v>445</v>
       </c>
       <c r="D125" t="s">
-        <v>500</v>
+        <v>446</v>
       </c>
       <c r="H125" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="L125" t="s">
-        <v>502</v>
+        <v>448</v>
       </c>
       <c r="P125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>503</v>
+        <v>449</v>
       </c>
       <c r="B126">
-        <v>76</v>
+        <v>234</v>
       </c>
       <c r="C126" t="s">
-        <v>429</v>
+        <v>450</v>
       </c>
       <c r="D126" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="H126" t="s">
-        <v>504</v>
+        <v>447</v>
       </c>
       <c r="L126" t="s">
-        <v>505</v>
+        <v>452</v>
       </c>
       <c r="P126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>503</v>
+        <v>453</v>
       </c>
       <c r="B127">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="C127" t="s">
-        <v>506</v>
+        <v>454</v>
       </c>
       <c r="D127" t="s">
-        <v>507</v>
+        <v>455</v>
       </c>
       <c r="H127" t="s">
-        <v>508</v>
+        <v>456</v>
       </c>
       <c r="L127" t="s">
-        <v>509</v>
+        <v>457</v>
       </c>
       <c r="P127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>503</v>
+        <v>458</v>
       </c>
       <c r="B128">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C128" t="s">
-        <v>429</v>
+        <v>459</v>
       </c>
       <c r="D128" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="H128" t="s">
-        <v>504</v>
+        <v>271</v>
       </c>
       <c r="L128" t="s">
-        <v>510</v>
+        <v>461</v>
       </c>
       <c r="P128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>503</v>
+        <v>462</v>
       </c>
       <c r="B129">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C129" t="s">
-        <v>506</v>
+        <v>463</v>
       </c>
       <c r="D129" t="s">
-        <v>507</v>
+        <v>464</v>
       </c>
       <c r="H129" t="s">
-        <v>508</v>
+        <v>465</v>
       </c>
       <c r="L129" t="s">
-        <v>511</v>
+        <v>466</v>
       </c>
       <c r="P129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>512</v>
+        <v>462</v>
       </c>
       <c r="B130">
-        <v>71</v>
+        <v>240</v>
       </c>
       <c r="C130" t="s">
-        <v>513</v>
+        <v>467</v>
       </c>
       <c r="D130" t="s">
-        <v>514</v>
+        <v>468</v>
       </c>
       <c r="H130" t="s">
-        <v>515</v>
+        <v>469</v>
       </c>
       <c r="L130" t="s">
-        <v>516</v>
+        <v>470</v>
       </c>
       <c r="P130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>512</v>
+        <v>462</v>
       </c>
       <c r="B131">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C131" t="s">
-        <v>513</v>
+        <v>471</v>
       </c>
       <c r="D131" t="s">
-        <v>514</v>
+        <v>472</v>
       </c>
       <c r="H131" t="s">
-        <v>515</v>
+        <v>473</v>
       </c>
       <c r="L131" t="s">
-        <v>517</v>
+        <v>474</v>
       </c>
       <c r="P131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>518</v>
+        <v>475</v>
       </c>
       <c r="B132">
         <v>60</v>
       </c>
       <c r="C132" t="s">
-        <v>429</v>
+        <v>476</v>
       </c>
       <c r="D132" t="s">
-        <v>519</v>
+        <v>477</v>
       </c>
       <c r="H132" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="L132" t="s">
-        <v>521</v>
+        <v>479</v>
       </c>
       <c r="P132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>518</v>
+        <v>480</v>
       </c>
       <c r="B133">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C133" t="s">
-        <v>429</v>
+        <v>481</v>
       </c>
       <c r="D133" t="s">
-        <v>519</v>
+        <v>482</v>
       </c>
       <c r="H133" t="s">
-        <v>520</v>
+        <v>483</v>
       </c>
       <c r="L133" t="s">
-        <v>522</v>
+        <v>484</v>
       </c>
       <c r="P133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>523</v>
+        <v>485</v>
       </c>
       <c r="B134">
         <v>60</v>
       </c>
-      <c r="C134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D134" t="s">
-        <v>524</v>
+        <v>486</v>
       </c>
       <c r="H134" t="s">
-        <v>525</v>
+        <v>487</v>
       </c>
       <c r="L134" t="s">
-        <v>526</v>
+        <v>488</v>
       </c>
       <c r="P134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>523</v>
+        <v>489</v>
       </c>
       <c r="B135">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="C135" t="s">
-        <v>154</v>
+        <v>490</v>
       </c>
       <c r="D135" t="s">
-        <v>524</v>
+        <v>491</v>
       </c>
       <c r="H135" t="s">
-        <v>525</v>
+        <v>492</v>
       </c>
       <c r="L135" t="s">
-        <v>527</v>
+        <v>493</v>
       </c>
       <c r="P135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>528</v>
+        <v>494</v>
       </c>
       <c r="B136">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C136" t="s">
-        <v>529</v>
+        <v>495</v>
       </c>
       <c r="D136" t="s">
-        <v>530</v>
+        <v>496</v>
       </c>
       <c r="H136" t="s">
-        <v>531</v>
+        <v>497</v>
       </c>
       <c r="L136" t="s">
-        <v>532</v>
+        <v>498</v>
       </c>
       <c r="P136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>528</v>
+        <v>499</v>
       </c>
       <c r="B137">
         <v>60</v>
       </c>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137" t="s">
-        <v>530</v>
+        <v>500</v>
       </c>
       <c r="H137" t="s">
-        <v>531</v>
+        <v>501</v>
       </c>
       <c r="L137" t="s">
-        <v>533</v>
+        <v>502</v>
       </c>
       <c r="P137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>534</v>
+        <v>499</v>
       </c>
       <c r="B138">
         <v>60</v>
       </c>
-      <c r="C138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D138" t="s">
-        <v>536</v>
+        <v>503</v>
       </c>
       <c r="H138" t="s">
-        <v>537</v>
+        <v>504</v>
       </c>
       <c r="L138" t="s">
-        <v>538</v>
+        <v>505</v>
       </c>
       <c r="P138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>534</v>
+        <v>499</v>
       </c>
       <c r="B139">
         <v>60</v>
       </c>
-      <c r="C139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D139" t="s">
-        <v>536</v>
+        <v>506</v>
       </c>
       <c r="H139" t="s">
-        <v>537</v>
+        <v>507</v>
       </c>
       <c r="L139" t="s">
-        <v>539</v>
+        <v>508</v>
       </c>
       <c r="P139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>540</v>
+        <v>509</v>
       </c>
       <c r="B140">
         <v>60</v>
       </c>
-      <c r="C140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D140" t="s">
-        <v>541</v>
+        <v>510</v>
       </c>
       <c r="H140" t="s">
-        <v>542</v>
+        <v>511</v>
       </c>
       <c r="L140" t="s">
-        <v>543</v>
+        <v>512</v>
       </c>
       <c r="P140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>540</v>
+        <v>509</v>
       </c>
       <c r="B141">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C141" t="s">
-        <v>429</v>
+        <v>513</v>
       </c>
       <c r="D141" t="s">
-        <v>411</v>
+        <v>514</v>
       </c>
       <c r="H141" t="s">
-        <v>544</v>
+        <v>515</v>
       </c>
       <c r="L141" t="s">
-        <v>545</v>
+        <v>516</v>
       </c>
       <c r="P141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="B142">
         <v>60</v>
       </c>
       <c r="C142" t="s">
-        <v>181</v>
+        <v>518</v>
       </c>
       <c r="D142" t="s">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="H142" t="s">
-        <v>542</v>
+        <v>520</v>
       </c>
       <c r="L142" t="s">
-        <v>546</v>
+        <v>521</v>
       </c>
       <c r="P142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>540</v>
+        <v>522</v>
       </c>
       <c r="B143">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C143" t="s">
-        <v>429</v>
+        <v>523</v>
       </c>
       <c r="D143" t="s">
-        <v>411</v>
+        <v>524</v>
       </c>
       <c r="H143" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="L143" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
       <c r="P143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="B144">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C144" t="s">
-        <v>150</v>
+        <v>528</v>
       </c>
       <c r="D144" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="H144" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="L144" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="P144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="B145">
         <v>60</v>
       </c>
-      <c r="C145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
       <c r="H145" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="L145" t="s">
-        <v>552</v>
+        <v>535</v>
       </c>
       <c r="P145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>553</v>
+        <v>536</v>
       </c>
       <c r="B146">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C146" t="s">
-        <v>554</v>
+        <v>537</v>
       </c>
       <c r="D146" t="s">
-        <v>555</v>
+        <v>538</v>
       </c>
       <c r="H146" t="s">
-        <v>556</v>
+        <v>539</v>
       </c>
       <c r="L146" t="s">
-        <v>557</v>
+        <v>540</v>
       </c>
       <c r="P146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="B147">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="C147" t="s">
-        <v>558</v>
+        <v>50</v>
       </c>
       <c r="D147" t="s">
-        <v>559</v>
+        <v>542</v>
       </c>
       <c r="H147" t="s">
-        <v>560</v>
+        <v>543</v>
       </c>
       <c r="L147" t="s">
-        <v>561</v>
+        <v>544</v>
       </c>
       <c r="P147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="B148">
         <v>60</v>
       </c>
       <c r="C148" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="D148" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="H148" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="L148" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="P148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="B149">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="C149" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
       <c r="D149" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="H149" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
       <c r="L149" t="s">
-        <v>563</v>
+        <v>549</v>
       </c>
       <c r="P149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="B150">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C150" t="s">
-        <v>565</v>
+        <v>551</v>
       </c>
       <c r="D150" t="s">
-        <v>566</v>
+        <v>552</v>
+      </c>
+      <c r="H150" t="s">
+        <v>553</v>
       </c>
       <c r="L150" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="P150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="B151">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>83</v>
       </c>
       <c r="D151" t="s">
-        <v>569</v>
+        <v>552</v>
+      </c>
+      <c r="H151" t="s">
+        <v>553</v>
       </c>
       <c r="L151" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="P151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="B152">
         <v>60</v>
       </c>
       <c r="C152" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="D152" t="s">
-        <v>572</v>
+        <v>557</v>
+      </c>
+      <c r="H152" t="s">
+        <v>558</v>
       </c>
       <c r="L152" t="s">
-        <v>573</v>
+        <v>559</v>
       </c>
       <c r="P152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="B153">
         <v>60</v>
       </c>
       <c r="C153" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="D153" t="s">
-        <v>566</v>
+        <v>557</v>
+      </c>
+      <c r="H153" t="s">
+        <v>558</v>
       </c>
       <c r="L153" t="s">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="P153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
+        <v>561</v>
+      </c>
+      <c r="B154">
+        <v>128</v>
+      </c>
+      <c r="C154" t="s">
+        <v>562</v>
+      </c>
+      <c r="D154" t="s">
+        <v>386</v>
+      </c>
+      <c r="H154" t="s">
+        <v>563</v>
+      </c>
+      <c r="L154" t="s">
         <v>564</v>
       </c>
-      <c r="B154">
-[...10 lines deleted...]
-      </c>
       <c r="P154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="B155">
-        <v>272</v>
+        <v>128</v>
       </c>
       <c r="C155" t="s">
-        <v>577</v>
+        <v>562</v>
       </c>
       <c r="D155" t="s">
-        <v>578</v>
+        <v>386</v>
       </c>
       <c r="H155" t="s">
-        <v>579</v>
+        <v>563</v>
       </c>
       <c r="L155" t="s">
-        <v>580</v>
+        <v>565</v>
       </c>
       <c r="P155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="B156">
         <v>60</v>
       </c>
-      <c r="C156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="H156" t="s">
-        <v>582</v>
+        <v>568</v>
       </c>
       <c r="L156" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="P156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>584</v>
+        <v>566</v>
       </c>
       <c r="B157">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>60</v>
       </c>
       <c r="D157" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
       <c r="H157" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="L157" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="P157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="B158">
         <v>60</v>
       </c>
       <c r="C158" t="s">
-        <v>154</v>
+        <v>571</v>
       </c>
       <c r="D158" t="s">
-        <v>588</v>
+        <v>572</v>
       </c>
       <c r="H158" t="s">
-        <v>589</v>
+        <v>573</v>
       </c>
       <c r="L158" t="s">
-        <v>590</v>
+        <v>574</v>
       </c>
       <c r="P158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="B159">
         <v>60</v>
       </c>
       <c r="C159" t="s">
-        <v>150</v>
+        <v>575</v>
       </c>
       <c r="D159" t="s">
-        <v>591</v>
+        <v>477</v>
       </c>
       <c r="H159" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="L159" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="P159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="B160">
         <v>60</v>
       </c>
       <c r="C160" t="s">
-        <v>150</v>
+        <v>571</v>
       </c>
       <c r="D160" t="s">
-        <v>594</v>
+        <v>572</v>
       </c>
       <c r="H160" t="s">
-        <v>595</v>
+        <v>573</v>
       </c>
       <c r="L160" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="P160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>597</v>
+        <v>570</v>
       </c>
       <c r="B161">
         <v>60</v>
       </c>
       <c r="C161" t="s">
-        <v>598</v>
+        <v>575</v>
       </c>
       <c r="D161" t="s">
-        <v>599</v>
+        <v>477</v>
       </c>
       <c r="H161" t="s">
-        <v>600</v>
+        <v>576</v>
       </c>
       <c r="L161" t="s">
-        <v>601</v>
+        <v>577</v>
       </c>
       <c r="P161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="B162">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="C162" t="s">
-        <v>602</v>
+        <v>551</v>
       </c>
       <c r="D162" t="s">
-        <v>603</v>
+        <v>579</v>
       </c>
       <c r="H162" t="s">
-        <v>604</v>
+        <v>580</v>
       </c>
       <c r="L162" t="s">
-        <v>605</v>
+        <v>581</v>
       </c>
       <c r="P162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="B163">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="C163" t="s">
-        <v>606</v>
+        <v>551</v>
       </c>
       <c r="D163" t="s">
-        <v>607</v>
+        <v>579</v>
       </c>
       <c r="H163" t="s">
-        <v>608</v>
+        <v>580</v>
       </c>
       <c r="L163" t="s">
-        <v>609</v>
+        <v>582</v>
       </c>
       <c r="P163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>610</v>
+        <v>583</v>
       </c>
       <c r="B164">
-        <v>278</v>
+        <v>128</v>
       </c>
       <c r="C164" t="s">
-        <v>611</v>
+        <v>584</v>
       </c>
       <c r="D164" t="s">
-        <v>612</v>
+        <v>585</v>
       </c>
       <c r="H164" t="s">
-        <v>613</v>
+        <v>563</v>
       </c>
       <c r="L164" t="s">
-        <v>614</v>
+        <v>586</v>
       </c>
       <c r="P164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>615</v>
+        <v>583</v>
       </c>
       <c r="B165">
-        <v>161</v>
+        <v>60</v>
       </c>
       <c r="C165" t="s">
-        <v>616</v>
+        <v>587</v>
       </c>
       <c r="D165" t="s">
-        <v>617</v>
+        <v>588</v>
       </c>
       <c r="H165" t="s">
-        <v>618</v>
+        <v>589</v>
       </c>
       <c r="L165" t="s">
-        <v>619</v>
+        <v>590</v>
       </c>
       <c r="P165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>620</v>
+        <v>583</v>
       </c>
       <c r="B166">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C166" t="s">
-        <v>621</v>
+        <v>584</v>
       </c>
       <c r="D166" t="s">
-        <v>622</v>
+        <v>585</v>
       </c>
       <c r="H166" t="s">
-        <v>623</v>
+        <v>563</v>
       </c>
       <c r="L166" t="s">
-        <v>624</v>
+        <v>591</v>
       </c>
       <c r="P166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>625</v>
+        <v>583</v>
       </c>
       <c r="B167">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C167" t="s">
-        <v>626</v>
+        <v>587</v>
       </c>
       <c r="D167" t="s">
-        <v>627</v>
+        <v>588</v>
       </c>
       <c r="H167" t="s">
-        <v>628</v>
+        <v>589</v>
       </c>
       <c r="L167" t="s">
-        <v>629</v>
+        <v>592</v>
       </c>
       <c r="P167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
-        <v>625</v>
+        <v>593</v>
       </c>
       <c r="B168">
-        <v>202</v>
+        <v>60</v>
       </c>
       <c r="C168" t="s">
-        <v>630</v>
+        <v>594</v>
       </c>
       <c r="D168" t="s">
-        <v>631</v>
+        <v>595</v>
       </c>
       <c r="H168" t="s">
-        <v>632</v>
+        <v>596</v>
       </c>
       <c r="L168" t="s">
-        <v>633</v>
+        <v>597</v>
       </c>
       <c r="P168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>625</v>
+        <v>593</v>
       </c>
       <c r="B169">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="C169" t="s">
-        <v>429</v>
+        <v>598</v>
       </c>
       <c r="D169" t="s">
-        <v>634</v>
+        <v>599</v>
       </c>
       <c r="H169" t="s">
-        <v>635</v>
+        <v>563</v>
       </c>
       <c r="L169" t="s">
-        <v>636</v>
+        <v>600</v>
       </c>
       <c r="P169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>637</v>
+        <v>593</v>
       </c>
       <c r="B170">
         <v>60</v>
       </c>
       <c r="C170" t="s">
-        <v>638</v>
+        <v>594</v>
       </c>
       <c r="D170" t="s">
-        <v>639</v>
+        <v>595</v>
       </c>
       <c r="H170" t="s">
-        <v>640</v>
+        <v>596</v>
       </c>
       <c r="L170" t="s">
-        <v>641</v>
+        <v>601</v>
       </c>
       <c r="P170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>642</v>
+        <v>593</v>
       </c>
       <c r="B171">
-        <v>185</v>
+        <v>128</v>
       </c>
       <c r="C171" t="s">
-        <v>643</v>
+        <v>598</v>
       </c>
       <c r="D171" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="H171" t="s">
-        <v>644</v>
+        <v>563</v>
       </c>
       <c r="L171" t="s">
-        <v>645</v>
+        <v>602</v>
       </c>
       <c r="P171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>646</v>
+        <v>603</v>
       </c>
       <c r="B172">
-        <v>213</v>
+        <v>60</v>
       </c>
       <c r="C172" t="s">
-        <v>647</v>
+        <v>604</v>
       </c>
       <c r="D172" t="s">
-        <v>463</v>
+        <v>605</v>
       </c>
       <c r="H172" t="s">
-        <v>648</v>
+        <v>606</v>
       </c>
       <c r="L172" t="s">
-        <v>649</v>
+        <v>607</v>
       </c>
       <c r="P172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>646</v>
+        <v>603</v>
       </c>
       <c r="B173">
         <v>60</v>
       </c>
       <c r="C173" t="s">
-        <v>150</v>
+        <v>604</v>
       </c>
       <c r="D173" t="s">
-        <v>650</v>
+        <v>605</v>
       </c>
       <c r="H173" t="s">
-        <v>651</v>
+        <v>606</v>
       </c>
       <c r="L173" t="s">
-        <v>652</v>
+        <v>608</v>
       </c>
       <c r="P173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>653</v>
+        <v>609</v>
       </c>
       <c r="B174">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C174" t="s">
-        <v>654</v>
+        <v>610</v>
       </c>
       <c r="D174" t="s">
-        <v>655</v>
+        <v>611</v>
       </c>
       <c r="H174" t="s">
-        <v>656</v>
+        <v>612</v>
       </c>
       <c r="L174" t="s">
-        <v>657</v>
+        <v>613</v>
       </c>
       <c r="P174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>653</v>
+        <v>609</v>
       </c>
       <c r="B175">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C175" t="s">
-        <v>658</v>
+        <v>610</v>
       </c>
       <c r="D175" t="s">
-        <v>659</v>
+        <v>611</v>
       </c>
       <c r="H175" t="s">
-        <v>660</v>
+        <v>612</v>
       </c>
       <c r="L175" t="s">
-        <v>661</v>
+        <v>614</v>
       </c>
       <c r="P175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
-        <v>662</v>
+        <v>615</v>
       </c>
       <c r="B176">
         <v>60</v>
       </c>
       <c r="C176" t="s">
-        <v>663</v>
+        <v>303</v>
       </c>
       <c r="D176" t="s">
-        <v>664</v>
+        <v>616</v>
+      </c>
+      <c r="H176" t="s">
+        <v>617</v>
       </c>
       <c r="L176" t="s">
-        <v>665</v>
+        <v>618</v>
       </c>
       <c r="P176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>666</v>
+        <v>615</v>
       </c>
       <c r="B177">
         <v>60</v>
       </c>
       <c r="C177" t="s">
-        <v>667</v>
+        <v>303</v>
       </c>
       <c r="D177" t="s">
-        <v>668</v>
+        <v>616</v>
       </c>
       <c r="H177" t="s">
-        <v>669</v>
+        <v>617</v>
       </c>
       <c r="L177" t="s">
-        <v>670</v>
+        <v>619</v>
       </c>
       <c r="P177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
-        <v>666</v>
+        <v>620</v>
       </c>
       <c r="B178">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="C178" t="s">
-        <v>671</v>
+        <v>621</v>
       </c>
       <c r="D178" t="s">
-        <v>672</v>
+        <v>622</v>
       </c>
       <c r="H178" t="s">
-        <v>673</v>
+        <v>563</v>
       </c>
       <c r="L178" t="s">
-        <v>674</v>
+        <v>623</v>
       </c>
       <c r="P178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>675</v>
+        <v>620</v>
       </c>
       <c r="B179">
-        <v>147</v>
+        <v>128</v>
+      </c>
+      <c r="C179" t="s">
+        <v>621</v>
       </c>
       <c r="D179" t="s">
-        <v>676</v>
+        <v>622</v>
       </c>
       <c r="H179" t="s">
-        <v>677</v>
+        <v>563</v>
       </c>
       <c r="L179" t="s">
-        <v>678</v>
+        <v>624</v>
       </c>
       <c r="P179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
-        <v>675</v>
+        <v>625</v>
       </c>
       <c r="B180">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C180" t="s">
-        <v>679</v>
+        <v>551</v>
       </c>
       <c r="D180" t="s">
-        <v>680</v>
+        <v>579</v>
       </c>
       <c r="H180" t="s">
-        <v>681</v>
+        <v>626</v>
       </c>
       <c r="L180" t="s">
-        <v>682</v>
+        <v>627</v>
       </c>
       <c r="P180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
-        <v>683</v>
+        <v>625</v>
       </c>
       <c r="B181">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C181" t="s">
-        <v>150</v>
+        <v>628</v>
       </c>
       <c r="D181" t="s">
-        <v>684</v>
+        <v>629</v>
       </c>
       <c r="H181" t="s">
-        <v>685</v>
+        <v>630</v>
       </c>
       <c r="L181" t="s">
-        <v>686</v>
+        <v>631</v>
       </c>
       <c r="P181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>687</v>
+        <v>625</v>
       </c>
       <c r="B182">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C182" t="s">
-        <v>688</v>
+        <v>551</v>
       </c>
       <c r="D182" t="s">
-        <v>689</v>
+        <v>579</v>
       </c>
       <c r="H182" t="s">
-        <v>690</v>
+        <v>626</v>
       </c>
       <c r="L182" t="s">
-        <v>691</v>
+        <v>632</v>
       </c>
       <c r="P182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>692</v>
+        <v>625</v>
       </c>
       <c r="B183">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C183" t="s">
-        <v>693</v>
+        <v>628</v>
       </c>
       <c r="D183" t="s">
-        <v>694</v>
+        <v>629</v>
       </c>
       <c r="H183" t="s">
-        <v>695</v>
+        <v>630</v>
       </c>
       <c r="L183" t="s">
-        <v>696</v>
+        <v>633</v>
       </c>
       <c r="P183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
-        <v>697</v>
+        <v>634</v>
       </c>
       <c r="B184">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="C184" t="s">
-        <v>150</v>
+        <v>635</v>
       </c>
       <c r="D184" t="s">
-        <v>698</v>
+        <v>636</v>
       </c>
       <c r="H184" t="s">
-        <v>699</v>
+        <v>637</v>
       </c>
       <c r="L184" t="s">
-        <v>700</v>
+        <v>638</v>
       </c>
       <c r="P184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>697</v>
+        <v>634</v>
       </c>
       <c r="B185">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C185" t="s">
-        <v>701</v>
+        <v>635</v>
       </c>
       <c r="D185" t="s">
-        <v>702</v>
+        <v>636</v>
       </c>
       <c r="H185" t="s">
-        <v>703</v>
+        <v>637</v>
       </c>
       <c r="L185" t="s">
-        <v>704</v>
+        <v>639</v>
       </c>
       <c r="P185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>705</v>
+        <v>640</v>
       </c>
       <c r="B186">
         <v>60</v>
       </c>
       <c r="C186" t="s">
-        <v>706</v>
+        <v>551</v>
       </c>
       <c r="D186" t="s">
-        <v>672</v>
+        <v>641</v>
       </c>
       <c r="H186" t="s">
-        <v>707</v>
+        <v>642</v>
       </c>
       <c r="L186" t="s">
-        <v>708</v>
+        <v>643</v>
       </c>
       <c r="P186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
-        <v>709</v>
+        <v>640</v>
       </c>
       <c r="B187">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C187" t="s">
-        <v>710</v>
+        <v>551</v>
       </c>
       <c r="D187" t="s">
-        <v>711</v>
+        <v>641</v>
       </c>
       <c r="H187" t="s">
-        <v>712</v>
+        <v>642</v>
       </c>
       <c r="L187" t="s">
-        <v>713</v>
+        <v>644</v>
       </c>
       <c r="P187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>714</v>
+        <v>645</v>
       </c>
       <c r="B188">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C188" t="s">
-        <v>715</v>
+        <v>277</v>
       </c>
       <c r="D188" t="s">
-        <v>716</v>
+        <v>646</v>
       </c>
       <c r="H188" t="s">
-        <v>717</v>
+        <v>647</v>
       </c>
       <c r="L188" t="s">
-        <v>718</v>
+        <v>648</v>
       </c>
       <c r="P188" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q188" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R188" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S188" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>719</v>
+        <v>645</v>
       </c>
       <c r="B189">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C189" t="s">
-        <v>720</v>
+        <v>277</v>
       </c>
       <c r="D189" t="s">
-        <v>721</v>
+        <v>646</v>
       </c>
       <c r="H189" t="s">
-        <v>722</v>
+        <v>647</v>
       </c>
       <c r="L189" t="s">
-        <v>723</v>
+        <v>649</v>
       </c>
       <c r="P189" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q189" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R189" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S189" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>724</v>
+        <v>650</v>
       </c>
       <c r="B190">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C190" t="s">
-        <v>725</v>
+        <v>651</v>
       </c>
       <c r="D190" t="s">
-        <v>726</v>
+        <v>652</v>
       </c>
       <c r="H190" t="s">
-        <v>727</v>
+        <v>653</v>
       </c>
       <c r="L190" t="s">
-        <v>728</v>
+        <v>654</v>
       </c>
       <c r="P190" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q190" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R190" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S190" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>724</v>
+        <v>650</v>
       </c>
       <c r="B191">
         <v>60</v>
       </c>
       <c r="C191" t="s">
-        <v>729</v>
+        <v>651</v>
       </c>
       <c r="D191" t="s">
-        <v>730</v>
+        <v>652</v>
       </c>
       <c r="H191" t="s">
-        <v>731</v>
+        <v>653</v>
       </c>
       <c r="L191" t="s">
-        <v>732</v>
+        <v>655</v>
       </c>
       <c r="P191" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q191" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R191" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S191" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>733</v>
+        <v>656</v>
       </c>
       <c r="B192">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="C192" t="s">
-        <v>734</v>
+        <v>657</v>
       </c>
       <c r="D192" t="s">
-        <v>735</v>
+        <v>658</v>
       </c>
       <c r="H192" t="s">
-        <v>736</v>
+        <v>659</v>
       </c>
       <c r="L192" t="s">
-        <v>737</v>
+        <v>660</v>
       </c>
       <c r="P192" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q192" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R192" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S192" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>733</v>
+        <v>656</v>
       </c>
       <c r="B193">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C193" t="s">
-        <v>738</v>
+        <v>657</v>
       </c>
       <c r="D193" t="s">
-        <v>739</v>
+        <v>658</v>
       </c>
       <c r="H193" t="s">
-        <v>740</v>
+        <v>659</v>
       </c>
       <c r="L193" t="s">
-        <v>741</v>
+        <v>661</v>
       </c>
       <c r="P193" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q193" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R193" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S193" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>733</v>
+        <v>662</v>
       </c>
       <c r="B194">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C194" t="s">
-        <v>742</v>
+        <v>303</v>
       </c>
       <c r="D194" t="s">
-        <v>743</v>
+        <v>663</v>
       </c>
       <c r="H194" t="s">
-        <v>744</v>
+        <v>664</v>
       </c>
       <c r="L194" t="s">
-        <v>745</v>
+        <v>665</v>
       </c>
       <c r="P194" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q194" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R194" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S194" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>746</v>
+        <v>662</v>
       </c>
       <c r="B195">
         <v>60</v>
       </c>
       <c r="C195" t="s">
-        <v>169</v>
+        <v>551</v>
       </c>
       <c r="D195" t="s">
-        <v>239</v>
+        <v>533</v>
       </c>
       <c r="H195" t="s">
-        <v>747</v>
+        <v>666</v>
       </c>
       <c r="L195" t="s">
-        <v>748</v>
+        <v>667</v>
       </c>
       <c r="P195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>746</v>
+        <v>662</v>
       </c>
       <c r="B196">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="C196" t="s">
-        <v>749</v>
+        <v>303</v>
       </c>
       <c r="D196" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="H196" t="s">
-        <v>750</v>
+        <v>664</v>
       </c>
       <c r="L196" t="s">
-        <v>751</v>
+        <v>668</v>
       </c>
       <c r="P196" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q196" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R196" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S196" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
-        <v>752</v>
+        <v>662</v>
       </c>
       <c r="B197">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="C197" t="s">
-        <v>753</v>
+        <v>551</v>
       </c>
       <c r="D197" t="s">
-        <v>754</v>
+        <v>533</v>
       </c>
       <c r="H197" t="s">
-        <v>755</v>
+        <v>666</v>
       </c>
       <c r="L197" t="s">
-        <v>756</v>
+        <v>669</v>
       </c>
       <c r="P197" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q197" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R197" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S197" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" t="s">
-        <v>752</v>
+        <v>670</v>
       </c>
       <c r="B198">
         <v>60</v>
       </c>
       <c r="C198" t="s">
-        <v>757</v>
+        <v>35</v>
       </c>
       <c r="D198" t="s">
-        <v>758</v>
+        <v>671</v>
       </c>
       <c r="H198" t="s">
-        <v>759</v>
+        <v>672</v>
       </c>
       <c r="L198" t="s">
-        <v>760</v>
+        <v>673</v>
       </c>
       <c r="P198" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q198" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R198" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S198" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" t="s">
-        <v>761</v>
+        <v>670</v>
       </c>
       <c r="B199">
         <v>60</v>
       </c>
       <c r="C199" t="s">
-        <v>762</v>
+        <v>35</v>
       </c>
       <c r="D199" t="s">
-        <v>763</v>
+        <v>671</v>
       </c>
       <c r="H199" t="s">
-        <v>764</v>
+        <v>672</v>
       </c>
       <c r="L199" t="s">
-        <v>765</v>
+        <v>674</v>
       </c>
       <c r="P199" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q199" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R199" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S199" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" t="s">
-        <v>766</v>
+        <v>675</v>
       </c>
       <c r="B200">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="C200" t="s">
-        <v>767</v>
+        <v>676</v>
       </c>
       <c r="D200" t="s">
-        <v>768</v>
+        <v>677</v>
       </c>
       <c r="H200" t="s">
-        <v>769</v>
+        <v>678</v>
       </c>
       <c r="L200" t="s">
-        <v>770</v>
+        <v>679</v>
       </c>
       <c r="P200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" t="s">
-        <v>771</v>
+        <v>675</v>
       </c>
       <c r="B201">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="C201" t="s">
-        <v>772</v>
+        <v>680</v>
       </c>
       <c r="D201" t="s">
-        <v>773</v>
+        <v>681</v>
       </c>
       <c r="H201" t="s">
-        <v>774</v>
+        <v>682</v>
       </c>
       <c r="L201" t="s">
-        <v>775</v>
+        <v>683</v>
       </c>
       <c r="P201" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q201" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R201" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S201" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" t="s">
-        <v>771</v>
+        <v>675</v>
       </c>
       <c r="B202">
         <v>60</v>
       </c>
       <c r="C202" t="s">
-        <v>776</v>
+        <v>676</v>
       </c>
       <c r="D202" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="H202" t="s">
-        <v>777</v>
+        <v>678</v>
       </c>
       <c r="L202" t="s">
-        <v>778</v>
+        <v>684</v>
       </c>
       <c r="P202" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q202" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R202" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S202" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" t="s">
-        <v>771</v>
+        <v>675</v>
       </c>
       <c r="B203">
-        <v>60</v>
+        <v>172</v>
       </c>
       <c r="C203" t="s">
-        <v>779</v>
+        <v>680</v>
       </c>
       <c r="D203" t="s">
-        <v>780</v>
+        <v>681</v>
       </c>
       <c r="H203" t="s">
-        <v>781</v>
+        <v>682</v>
       </c>
       <c r="L203" t="s">
-        <v>782</v>
+        <v>685</v>
       </c>
       <c r="P203" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q203" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R203" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S203" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" t="s">
-        <v>783</v>
+        <v>686</v>
       </c>
       <c r="B204">
         <v>60</v>
       </c>
       <c r="C204" t="s">
-        <v>154</v>
+        <v>687</v>
       </c>
       <c r="D204" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>688</v>
       </c>
       <c r="L204" t="s">
-        <v>786</v>
+        <v>689</v>
       </c>
       <c r="P204" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q204" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R204" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S204" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" t="s">
-        <v>787</v>
+        <v>686</v>
       </c>
       <c r="B205">
         <v>60</v>
       </c>
       <c r="C205" t="s">
-        <v>788</v>
+        <v>690</v>
       </c>
       <c r="D205" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>691</v>
       </c>
       <c r="L205" t="s">
-        <v>790</v>
+        <v>692</v>
       </c>
       <c r="P205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" t="s">
-        <v>791</v>
+        <v>686</v>
       </c>
       <c r="B206">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="C206" t="s">
-        <v>792</v>
+        <v>693</v>
       </c>
       <c r="D206" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>694</v>
       </c>
       <c r="L206" t="s">
-        <v>795</v>
+        <v>695</v>
       </c>
       <c r="P206" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q206" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R206" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S206" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" t="s">
-        <v>796</v>
+        <v>686</v>
       </c>
       <c r="B207">
         <v>60</v>
       </c>
       <c r="C207" t="s">
-        <v>797</v>
+        <v>687</v>
       </c>
       <c r="D207" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>688</v>
       </c>
       <c r="L207" t="s">
-        <v>800</v>
+        <v>696</v>
       </c>
       <c r="P207" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q207" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R207" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S207" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" t="s">
-        <v>801</v>
+        <v>686</v>
       </c>
       <c r="B208">
         <v>60</v>
       </c>
       <c r="C208" t="s">
-        <v>154</v>
+        <v>690</v>
       </c>
       <c r="D208" t="s">
-        <v>802</v>
+        <v>691</v>
       </c>
       <c r="L208" t="s">
-        <v>803</v>
+        <v>697</v>
       </c>
       <c r="P208" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q208" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R208" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S208" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" t="s">
-        <v>801</v>
+        <v>698</v>
       </c>
       <c r="B209">
-        <v>60</v>
+        <v>272</v>
       </c>
       <c r="C209" t="s">
-        <v>154</v>
+        <v>699</v>
       </c>
       <c r="D209" t="s">
-        <v>804</v>
+        <v>700</v>
+      </c>
+      <c r="H209" t="s">
+        <v>701</v>
       </c>
       <c r="L209" t="s">
-        <v>805</v>
+        <v>702</v>
       </c>
       <c r="P209" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q209" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R209" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S209" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" t="s">
-        <v>801</v>
+        <v>698</v>
       </c>
       <c r="B210">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C210" t="s">
-        <v>806</v>
+        <v>35</v>
       </c>
       <c r="D210" t="s">
-        <v>807</v>
+        <v>703</v>
       </c>
       <c r="H210" t="s">
-        <v>808</v>
+        <v>704</v>
       </c>
       <c r="L210" t="s">
-        <v>809</v>
+        <v>705</v>
       </c>
       <c r="P210" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q210" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R210" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S210" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" t="s">
-        <v>801</v>
+        <v>706</v>
       </c>
       <c r="B211">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C211" t="s">
-        <v>810</v>
+        <v>277</v>
       </c>
       <c r="D211" t="s">
-        <v>811</v>
+        <v>707</v>
       </c>
       <c r="H211" t="s">
-        <v>812</v>
+        <v>708</v>
       </c>
       <c r="L211" t="s">
-        <v>813</v>
+        <v>709</v>
       </c>
       <c r="P211" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q211" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R211" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S211" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" t="s">
-        <v>814</v>
+        <v>706</v>
       </c>
       <c r="B212">
         <v>60</v>
       </c>
       <c r="C212" t="s">
-        <v>815</v>
+        <v>277</v>
       </c>
       <c r="D212" t="s">
-        <v>816</v>
+        <v>710</v>
       </c>
       <c r="H212" t="s">
-        <v>817</v>
+        <v>711</v>
       </c>
       <c r="L212" t="s">
-        <v>818</v>
+        <v>712</v>
       </c>
       <c r="P212" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q212" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R212" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S212" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" t="s">
-        <v>814</v>
+        <v>706</v>
       </c>
       <c r="B213">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C213" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="D213" t="s">
-        <v>819</v>
+        <v>713</v>
       </c>
       <c r="H213" t="s">
-        <v>820</v>
+        <v>714</v>
       </c>
       <c r="L213" t="s">
-        <v>821</v>
+        <v>715</v>
       </c>
       <c r="P213" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q213" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R213" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S213" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214" t="s">
-        <v>822</v>
+        <v>706</v>
       </c>
       <c r="B214">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C214" t="s">
-        <v>823</v>
+        <v>35</v>
       </c>
       <c r="D214" t="s">
-        <v>824</v>
+        <v>716</v>
       </c>
       <c r="H214" t="s">
-        <v>825</v>
+        <v>717</v>
       </c>
       <c r="L214" t="s">
-        <v>826</v>
+        <v>718</v>
       </c>
       <c r="P214" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q214" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R214" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S214" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" t="s">
-        <v>827</v>
+        <v>719</v>
       </c>
       <c r="B215">
         <v>60</v>
       </c>
       <c r="C215" t="s">
-        <v>828</v>
+        <v>720</v>
       </c>
       <c r="D215" t="s">
-        <v>829</v>
+        <v>721</v>
       </c>
       <c r="H215" t="s">
-        <v>830</v>
+        <v>722</v>
       </c>
       <c r="L215" t="s">
-        <v>831</v>
+        <v>723</v>
       </c>
       <c r="P215" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q215" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R215" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S215" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216" t="s">
-        <v>832</v>
+        <v>719</v>
       </c>
       <c r="B216">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="C216" t="s">
-        <v>779</v>
+        <v>724</v>
       </c>
       <c r="D216" t="s">
-        <v>833</v>
+        <v>725</v>
       </c>
       <c r="H216" t="s">
-        <v>834</v>
+        <v>726</v>
       </c>
       <c r="L216" t="s">
-        <v>835</v>
+        <v>727</v>
       </c>
       <c r="P216" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q216" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R216" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S216" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" t="s">
-        <v>836</v>
+        <v>719</v>
       </c>
       <c r="B217">
         <v>60</v>
       </c>
       <c r="C217" t="s">
-        <v>78</v>
+        <v>728</v>
       </c>
       <c r="D217" t="s">
-        <v>837</v>
+        <v>729</v>
       </c>
       <c r="H217" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="L217" t="s">
-        <v>839</v>
+        <v>731</v>
       </c>
       <c r="P217" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q217" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R217" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S217" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" t="s">
-        <v>840</v>
+        <v>732</v>
       </c>
       <c r="B218">
-        <v>125</v>
+        <v>278</v>
       </c>
       <c r="C218" t="s">
-        <v>841</v>
+        <v>733</v>
       </c>
       <c r="D218" t="s">
-        <v>842</v>
+        <v>734</v>
       </c>
       <c r="H218" t="s">
-        <v>843</v>
+        <v>735</v>
       </c>
       <c r="L218" t="s">
-        <v>844</v>
+        <v>736</v>
       </c>
       <c r="P218" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q218" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R218" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S218" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219" t="s">
-        <v>845</v>
+        <v>737</v>
       </c>
       <c r="B219">
-        <v>69</v>
+        <v>161</v>
       </c>
       <c r="C219" t="s">
-        <v>846</v>
+        <v>738</v>
       </c>
       <c r="D219" t="s">
-        <v>847</v>
+        <v>739</v>
       </c>
       <c r="H219" t="s">
-        <v>848</v>
+        <v>740</v>
       </c>
       <c r="L219" t="s">
-        <v>849</v>
+        <v>741</v>
       </c>
       <c r="P219" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q219" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R219" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S219" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220" t="s">
-        <v>850</v>
+        <v>742</v>
       </c>
       <c r="B220">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="C220" t="s">
-        <v>851</v>
+        <v>743</v>
       </c>
       <c r="D220" t="s">
-        <v>463</v>
+        <v>744</v>
       </c>
       <c r="H220" t="s">
-        <v>283</v>
+        <v>745</v>
       </c>
       <c r="L220" t="s">
-        <v>852</v>
+        <v>746</v>
       </c>
       <c r="P220" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q220" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R220" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S220" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:19">
       <c r="A221" t="s">
-        <v>853</v>
+        <v>747</v>
       </c>
       <c r="B221">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="C221" t="s">
-        <v>854</v>
+        <v>748</v>
       </c>
       <c r="D221" t="s">
-        <v>855</v>
+        <v>749</v>
       </c>
       <c r="H221" t="s">
-        <v>856</v>
+        <v>750</v>
       </c>
       <c r="L221" t="s">
-        <v>857</v>
+        <v>751</v>
       </c>
       <c r="P221" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q221" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R221" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S221" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="222" spans="1:19">
       <c r="A222" t="s">
-        <v>858</v>
+        <v>747</v>
       </c>
       <c r="B222">
-        <v>60</v>
+        <v>202</v>
       </c>
       <c r="C222" t="s">
-        <v>859</v>
+        <v>752</v>
       </c>
       <c r="D222" t="s">
-        <v>860</v>
+        <v>753</v>
       </c>
       <c r="H222" t="s">
-        <v>861</v>
+        <v>754</v>
       </c>
       <c r="L222" t="s">
-        <v>862</v>
+        <v>755</v>
       </c>
       <c r="P222" t="s">
-        <v>863</v>
+        <v>24</v>
       </c>
       <c r="Q222" t="s">
-        <v>864</v>
+        <v>24</v>
       </c>
       <c r="R222" t="s">
-        <v>865</v>
+        <v>24</v>
       </c>
       <c r="S222" t="s">
-        <v>866</v>
+        <v>24</v>
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223" t="s">
-        <v>858</v>
+        <v>747</v>
       </c>
       <c r="B223">
-        <v>120</v>
+        <v>67</v>
       </c>
       <c r="C223" t="s">
-        <v>867</v>
+        <v>551</v>
       </c>
       <c r="D223" t="s">
-        <v>868</v>
+        <v>756</v>
       </c>
       <c r="H223" t="s">
-        <v>869</v>
+        <v>757</v>
       </c>
       <c r="L223" t="s">
-        <v>870</v>
+        <v>758</v>
       </c>
       <c r="P223" t="s">
-        <v>871</v>
+        <v>24</v>
       </c>
       <c r="Q223" t="s">
-        <v>872</v>
+        <v>24</v>
       </c>
       <c r="R223" t="s">
-        <v>873</v>
+        <v>24</v>
       </c>
       <c r="S223" t="s">
-        <v>874</v>
+        <v>24</v>
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224" t="s">
-        <v>875</v>
+        <v>759</v>
       </c>
       <c r="B224">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="C224" t="s">
-        <v>876</v>
+        <v>760</v>
       </c>
       <c r="D224" t="s">
-        <v>877</v>
+        <v>761</v>
       </c>
       <c r="H224" t="s">
-        <v>878</v>
+        <v>762</v>
       </c>
       <c r="L224" t="s">
-        <v>879</v>
+        <v>763</v>
       </c>
       <c r="P224" t="s">
-        <v>880</v>
+        <v>24</v>
       </c>
       <c r="Q224" t="s">
-        <v>881</v>
+        <v>24</v>
       </c>
       <c r="R224" t="s">
-        <v>882</v>
+        <v>24</v>
       </c>
       <c r="S224" t="s">
-        <v>883</v>
+        <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" t="s">
-        <v>884</v>
+        <v>764</v>
       </c>
       <c r="B225">
-        <v>120</v>
+        <v>185</v>
       </c>
       <c r="C225" t="s">
-        <v>885</v>
+        <v>68</v>
       </c>
       <c r="D225" t="s">
-        <v>886</v>
+        <v>734</v>
       </c>
       <c r="H225" t="s">
-        <v>887</v>
+        <v>765</v>
       </c>
       <c r="L225" t="s">
-        <v>888</v>
+        <v>766</v>
       </c>
       <c r="P225" t="s">
-        <v>889</v>
+        <v>24</v>
       </c>
       <c r="Q225" t="s">
-        <v>890</v>
+        <v>24</v>
       </c>
       <c r="R225" t="s">
-        <v>891</v>
+        <v>24</v>
       </c>
       <c r="S225" t="s">
-        <v>892</v>
+        <v>24</v>
       </c>
     </row>
     <row r="226" spans="1:19">
       <c r="A226" t="s">
-        <v>893</v>
+        <v>767</v>
+      </c>
+      <c r="B226">
+        <v>213</v>
       </c>
       <c r="C226" t="s">
-        <v>894</v>
+        <v>768</v>
       </c>
       <c r="D226" t="s">
-        <v>895</v>
-[...8 lines deleted...]
-        <v>898</v>
+        <v>585</v>
       </c>
       <c r="H226" t="s">
-        <v>899</v>
-[...8 lines deleted...]
-        <v>902</v>
+        <v>769</v>
       </c>
       <c r="L226" t="s">
-        <v>903</v>
-[...8 lines deleted...]
-        <v>906</v>
+        <v>770</v>
       </c>
       <c r="P226" t="s">
-        <v>863</v>
+        <v>24</v>
       </c>
       <c r="Q226" t="s">
-        <v>864</v>
+        <v>24</v>
       </c>
       <c r="R226" t="s">
-        <v>865</v>
+        <v>24</v>
       </c>
       <c r="S226" t="s">
-        <v>866</v>
+        <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227" t="s">
-        <v>907</v>
+        <v>767</v>
+      </c>
+      <c r="B227">
+        <v>60</v>
       </c>
       <c r="C227" t="s">
-        <v>908</v>
+        <v>35</v>
       </c>
       <c r="D227" t="s">
-        <v>909</v>
+        <v>59</v>
+      </c>
+      <c r="H227" t="s">
+        <v>771</v>
       </c>
       <c r="L227" t="s">
-        <v>910</v>
+        <v>772</v>
       </c>
       <c r="P227" t="s">
-        <v>911</v>
+        <v>24</v>
       </c>
       <c r="Q227" t="s">
-        <v>912</v>
+        <v>24</v>
       </c>
       <c r="R227" t="s">
-        <v>913</v>
+        <v>24</v>
       </c>
       <c r="S227" t="s">
-        <v>914</v>
+        <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" t="s">
-        <v>915</v>
+        <v>773</v>
+      </c>
+      <c r="B228">
+        <v>60</v>
       </c>
       <c r="C228" t="s">
-        <v>916</v>
+        <v>774</v>
       </c>
       <c r="D228" t="s">
-        <v>917</v>
+        <v>775</v>
       </c>
       <c r="H228" t="s">
-        <v>918</v>
+        <v>776</v>
       </c>
       <c r="L228" t="s">
-        <v>919</v>
+        <v>777</v>
       </c>
       <c r="P228" t="s">
-        <v>920</v>
+        <v>24</v>
       </c>
       <c r="Q228" t="s">
-        <v>921</v>
+        <v>24</v>
       </c>
       <c r="R228" t="s">
-        <v>922</v>
+        <v>24</v>
       </c>
       <c r="S228" t="s">
-        <v>923</v>
+        <v>24</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" t="s">
-        <v>924</v>
+        <v>773</v>
       </c>
       <c r="B229">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="C229" t="s">
-        <v>925</v>
+        <v>778</v>
       </c>
       <c r="D229" t="s">
-        <v>926</v>
+        <v>779</v>
       </c>
       <c r="H229" t="s">
-        <v>927</v>
+        <v>780</v>
       </c>
       <c r="L229" t="s">
-        <v>928</v>
+        <v>781</v>
       </c>
       <c r="P229" t="s">
-        <v>920</v>
+        <v>24</v>
       </c>
       <c r="Q229" t="s">
-        <v>921</v>
+        <v>24</v>
       </c>
       <c r="R229" t="s">
-        <v>922</v>
+        <v>24</v>
       </c>
       <c r="S229" t="s">
-        <v>923</v>
+        <v>24</v>
       </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230" t="s">
-        <v>924</v>
+        <v>782</v>
       </c>
       <c r="B230">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="C230" t="s">
-        <v>929</v>
+        <v>783</v>
       </c>
       <c r="D230" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>931</v>
+        <v>784</v>
       </c>
       <c r="L230" t="s">
-        <v>932</v>
+        <v>785</v>
       </c>
       <c r="P230" t="s">
-        <v>933</v>
+        <v>24</v>
       </c>
       <c r="Q230" t="s">
-        <v>934</v>
+        <v>24</v>
       </c>
       <c r="R230" t="s">
-        <v>935</v>
+        <v>24</v>
       </c>
       <c r="S230" t="s">
-        <v>936</v>
+        <v>24</v>
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" t="s">
+        <v>786</v>
+      </c>
+      <c r="B231">
+        <v>60</v>
+      </c>
+      <c r="C231" t="s">
+        <v>787</v>
+      </c>
+      <c r="D231" t="s">
+        <v>788</v>
+      </c>
+      <c r="H231" t="s">
+        <v>789</v>
+      </c>
+      <c r="L231" t="s">
+        <v>790</v>
+      </c>
+      <c r="P231" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>24</v>
+      </c>
+      <c r="R231" t="s">
+        <v>24</v>
+      </c>
+      <c r="S231" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="232" spans="1:19">
+      <c r="A232" t="s">
+        <v>786</v>
+      </c>
+      <c r="B232">
+        <v>60</v>
+      </c>
+      <c r="C232" t="s">
+        <v>791</v>
+      </c>
+      <c r="D232" t="s">
+        <v>792</v>
+      </c>
+      <c r="H232" t="s">
+        <v>793</v>
+      </c>
+      <c r="L232" t="s">
+        <v>794</v>
+      </c>
+      <c r="P232" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>24</v>
+      </c>
+      <c r="R232" t="s">
+        <v>24</v>
+      </c>
+      <c r="S232" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="233" spans="1:19">
+      <c r="A233" t="s">
+        <v>795</v>
+      </c>
+      <c r="B233">
+        <v>147</v>
+      </c>
+      <c r="D233" t="s">
+        <v>796</v>
+      </c>
+      <c r="H233" t="s">
+        <v>797</v>
+      </c>
+      <c r="L233" t="s">
+        <v>798</v>
+      </c>
+      <c r="P233" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>24</v>
+      </c>
+      <c r="R233" t="s">
+        <v>24</v>
+      </c>
+      <c r="S233" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="234" spans="1:19">
+      <c r="A234" t="s">
+        <v>795</v>
+      </c>
+      <c r="B234">
+        <v>60</v>
+      </c>
+      <c r="C234" t="s">
+        <v>799</v>
+      </c>
+      <c r="D234" t="s">
+        <v>800</v>
+      </c>
+      <c r="H234" t="s">
+        <v>801</v>
+      </c>
+      <c r="L234" t="s">
+        <v>802</v>
+      </c>
+      <c r="P234" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>24</v>
+      </c>
+      <c r="R234" t="s">
+        <v>24</v>
+      </c>
+      <c r="S234" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="235" spans="1:19">
+      <c r="A235" t="s">
+        <v>803</v>
+      </c>
+      <c r="B235">
+        <v>60</v>
+      </c>
+      <c r="C235" t="s">
+        <v>35</v>
+      </c>
+      <c r="D235" t="s">
+        <v>804</v>
+      </c>
+      <c r="H235" t="s">
+        <v>805</v>
+      </c>
+      <c r="L235" t="s">
+        <v>806</v>
+      </c>
+      <c r="P235" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>24</v>
+      </c>
+      <c r="R235" t="s">
+        <v>24</v>
+      </c>
+      <c r="S235" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="236" spans="1:19">
+      <c r="A236" t="s">
+        <v>807</v>
+      </c>
+      <c r="B236">
+        <v>88</v>
+      </c>
+      <c r="C236" t="s">
+        <v>808</v>
+      </c>
+      <c r="D236" t="s">
+        <v>809</v>
+      </c>
+      <c r="H236" t="s">
+        <v>810</v>
+      </c>
+      <c r="L236" t="s">
+        <v>811</v>
+      </c>
+      <c r="P236" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>24</v>
+      </c>
+      <c r="R236" t="s">
+        <v>24</v>
+      </c>
+      <c r="S236" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="237" spans="1:19">
+      <c r="A237" t="s">
+        <v>812</v>
+      </c>
+      <c r="B237">
+        <v>60</v>
+      </c>
+      <c r="C237" t="s">
+        <v>813</v>
+      </c>
+      <c r="D237" t="s">
+        <v>814</v>
+      </c>
+      <c r="H237" t="s">
+        <v>815</v>
+      </c>
+      <c r="L237" t="s">
+        <v>816</v>
+      </c>
+      <c r="P237" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>24</v>
+      </c>
+      <c r="R237" t="s">
+        <v>24</v>
+      </c>
+      <c r="S237" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="238" spans="1:19">
+      <c r="A238" t="s">
+        <v>817</v>
+      </c>
+      <c r="B238">
+        <v>107</v>
+      </c>
+      <c r="C238" t="s">
+        <v>35</v>
+      </c>
+      <c r="D238" t="s">
+        <v>818</v>
+      </c>
+      <c r="H238" t="s">
+        <v>819</v>
+      </c>
+      <c r="L238" t="s">
+        <v>820</v>
+      </c>
+      <c r="P238" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>24</v>
+      </c>
+      <c r="R238" t="s">
+        <v>24</v>
+      </c>
+      <c r="S238" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="239" spans="1:19">
+      <c r="A239" t="s">
+        <v>817</v>
+      </c>
+      <c r="B239">
+        <v>60</v>
+      </c>
+      <c r="C239" t="s">
+        <v>821</v>
+      </c>
+      <c r="D239" t="s">
+        <v>822</v>
+      </c>
+      <c r="H239" t="s">
+        <v>823</v>
+      </c>
+      <c r="L239" t="s">
+        <v>824</v>
+      </c>
+      <c r="P239" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>24</v>
+      </c>
+      <c r="R239" t="s">
+        <v>24</v>
+      </c>
+      <c r="S239" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="240" spans="1:19">
+      <c r="A240" t="s">
+        <v>825</v>
+      </c>
+      <c r="B240">
+        <v>60</v>
+      </c>
+      <c r="C240" t="s">
+        <v>826</v>
+      </c>
+      <c r="D240" t="s">
+        <v>792</v>
+      </c>
+      <c r="H240" t="s">
+        <v>827</v>
+      </c>
+      <c r="L240" t="s">
+        <v>828</v>
+      </c>
+      <c r="P240" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>24</v>
+      </c>
+      <c r="R240" t="s">
+        <v>24</v>
+      </c>
+      <c r="S240" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="241" spans="1:19">
+      <c r="A241" t="s">
+        <v>829</v>
+      </c>
+      <c r="B241">
+        <v>66</v>
+      </c>
+      <c r="C241" t="s">
+        <v>830</v>
+      </c>
+      <c r="D241" t="s">
+        <v>831</v>
+      </c>
+      <c r="H241" t="s">
+        <v>832</v>
+      </c>
+      <c r="L241" t="s">
+        <v>833</v>
+      </c>
+      <c r="P241" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q241" t="s">
+        <v>24</v>
+      </c>
+      <c r="R241" t="s">
+        <v>24</v>
+      </c>
+      <c r="S241" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="242" spans="1:19">
+      <c r="A242" t="s">
+        <v>834</v>
+      </c>
+      <c r="B242">
+        <v>68</v>
+      </c>
+      <c r="C242" t="s">
+        <v>835</v>
+      </c>
+      <c r="D242" t="s">
+        <v>836</v>
+      </c>
+      <c r="H242" t="s">
+        <v>837</v>
+      </c>
+      <c r="L242" t="s">
+        <v>838</v>
+      </c>
+      <c r="P242" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q242" t="s">
+        <v>24</v>
+      </c>
+      <c r="R242" t="s">
+        <v>24</v>
+      </c>
+      <c r="S242" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="243" spans="1:19">
+      <c r="A243" t="s">
+        <v>839</v>
+      </c>
+      <c r="B243">
+        <v>89</v>
+      </c>
+      <c r="C243" t="s">
+        <v>840</v>
+      </c>
+      <c r="D243" t="s">
+        <v>841</v>
+      </c>
+      <c r="H243" t="s">
+        <v>842</v>
+      </c>
+      <c r="L243" t="s">
+        <v>843</v>
+      </c>
+      <c r="P243" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q243" t="s">
+        <v>24</v>
+      </c>
+      <c r="R243" t="s">
+        <v>24</v>
+      </c>
+      <c r="S243" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="244" spans="1:19">
+      <c r="A244" t="s">
+        <v>844</v>
+      </c>
+      <c r="B244">
+        <v>70</v>
+      </c>
+      <c r="C244" t="s">
+        <v>845</v>
+      </c>
+      <c r="D244" t="s">
+        <v>846</v>
+      </c>
+      <c r="H244" t="s">
+        <v>847</v>
+      </c>
+      <c r="L244" t="s">
+        <v>848</v>
+      </c>
+      <c r="P244" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>24</v>
+      </c>
+      <c r="R244" t="s">
+        <v>24</v>
+      </c>
+      <c r="S244" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="245" spans="1:19">
+      <c r="A245" t="s">
+        <v>844</v>
+      </c>
+      <c r="B245">
+        <v>60</v>
+      </c>
+      <c r="C245" t="s">
+        <v>849</v>
+      </c>
+      <c r="D245" t="s">
+        <v>850</v>
+      </c>
+      <c r="H245" t="s">
+        <v>851</v>
+      </c>
+      <c r="L245" t="s">
+        <v>852</v>
+      </c>
+      <c r="P245" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>24</v>
+      </c>
+      <c r="R245" t="s">
+        <v>24</v>
+      </c>
+      <c r="S245" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="246" spans="1:19">
+      <c r="A246" t="s">
+        <v>853</v>
+      </c>
+      <c r="B246">
+        <v>131</v>
+      </c>
+      <c r="C246" t="s">
+        <v>854</v>
+      </c>
+      <c r="D246" t="s">
+        <v>855</v>
+      </c>
+      <c r="H246" t="s">
+        <v>110</v>
+      </c>
+      <c r="L246" t="s">
+        <v>856</v>
+      </c>
+      <c r="P246" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q246" t="s">
+        <v>24</v>
+      </c>
+      <c r="R246" t="s">
+        <v>24</v>
+      </c>
+      <c r="S246" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="247" spans="1:19">
+      <c r="A247" t="s">
+        <v>853</v>
+      </c>
+      <c r="B247">
+        <v>83</v>
+      </c>
+      <c r="C247" t="s">
+        <v>857</v>
+      </c>
+      <c r="D247" t="s">
+        <v>858</v>
+      </c>
+      <c r="H247" t="s">
+        <v>859</v>
+      </c>
+      <c r="L247" t="s">
+        <v>860</v>
+      </c>
+      <c r="P247" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>24</v>
+      </c>
+      <c r="R247" t="s">
+        <v>24</v>
+      </c>
+      <c r="S247" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="248" spans="1:19">
+      <c r="A248" t="s">
+        <v>853</v>
+      </c>
+      <c r="B248">
+        <v>84</v>
+      </c>
+      <c r="C248" t="s">
+        <v>861</v>
+      </c>
+      <c r="D248" t="s">
+        <v>862</v>
+      </c>
+      <c r="H248" t="s">
+        <v>863</v>
+      </c>
+      <c r="L248" t="s">
+        <v>864</v>
+      </c>
+      <c r="P248" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>24</v>
+      </c>
+      <c r="R248" t="s">
+        <v>24</v>
+      </c>
+      <c r="S248" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="249" spans="1:19">
+      <c r="A249" t="s">
+        <v>865</v>
+      </c>
+      <c r="B249">
+        <v>60</v>
+      </c>
+      <c r="C249" t="s">
+        <v>50</v>
+      </c>
+      <c r="D249" t="s">
+        <v>361</v>
+      </c>
+      <c r="H249" t="s">
+        <v>866</v>
+      </c>
+      <c r="L249" t="s">
+        <v>867</v>
+      </c>
+      <c r="P249" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>24</v>
+      </c>
+      <c r="R249" t="s">
+        <v>24</v>
+      </c>
+      <c r="S249" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="250" spans="1:19">
+      <c r="A250" t="s">
+        <v>865</v>
+      </c>
+      <c r="B250">
+        <v>134</v>
+      </c>
+      <c r="C250" t="s">
+        <v>868</v>
+      </c>
+      <c r="D250" t="s">
+        <v>792</v>
+      </c>
+      <c r="H250" t="s">
+        <v>869</v>
+      </c>
+      <c r="L250" t="s">
+        <v>870</v>
+      </c>
+      <c r="P250" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>24</v>
+      </c>
+      <c r="R250" t="s">
+        <v>24</v>
+      </c>
+      <c r="S250" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="251" spans="1:19">
+      <c r="A251" t="s">
+        <v>871</v>
+      </c>
+      <c r="B251">
+        <v>129</v>
+      </c>
+      <c r="C251" t="s">
+        <v>872</v>
+      </c>
+      <c r="D251" t="s">
+        <v>873</v>
+      </c>
+      <c r="H251" t="s">
+        <v>874</v>
+      </c>
+      <c r="L251" t="s">
+        <v>875</v>
+      </c>
+      <c r="P251" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>24</v>
+      </c>
+      <c r="R251" t="s">
+        <v>24</v>
+      </c>
+      <c r="S251" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="252" spans="1:19">
+      <c r="A252" t="s">
+        <v>871</v>
+      </c>
+      <c r="B252">
+        <v>60</v>
+      </c>
+      <c r="C252" t="s">
+        <v>876</v>
+      </c>
+      <c r="D252" t="s">
+        <v>877</v>
+      </c>
+      <c r="H252" t="s">
+        <v>878</v>
+      </c>
+      <c r="L252" t="s">
+        <v>879</v>
+      </c>
+      <c r="P252" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>24</v>
+      </c>
+      <c r="R252" t="s">
+        <v>24</v>
+      </c>
+      <c r="S252" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="253" spans="1:19">
+      <c r="A253" t="s">
+        <v>880</v>
+      </c>
+      <c r="B253">
+        <v>60</v>
+      </c>
+      <c r="C253" t="s">
+        <v>881</v>
+      </c>
+      <c r="D253" t="s">
+        <v>882</v>
+      </c>
+      <c r="H253" t="s">
+        <v>883</v>
+      </c>
+      <c r="L253" t="s">
+        <v>884</v>
+      </c>
+      <c r="P253" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>24</v>
+      </c>
+      <c r="R253" t="s">
+        <v>24</v>
+      </c>
+      <c r="S253" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="254" spans="1:19">
+      <c r="A254" t="s">
+        <v>885</v>
+      </c>
+      <c r="B254">
+        <v>146</v>
+      </c>
+      <c r="C254" t="s">
+        <v>886</v>
+      </c>
+      <c r="D254" t="s">
+        <v>887</v>
+      </c>
+      <c r="H254" t="s">
+        <v>888</v>
+      </c>
+      <c r="L254" t="s">
+        <v>889</v>
+      </c>
+      <c r="P254" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>24</v>
+      </c>
+      <c r="R254" t="s">
+        <v>24</v>
+      </c>
+      <c r="S254" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="255" spans="1:19">
+      <c r="A255" t="s">
+        <v>890</v>
+      </c>
+      <c r="B255">
+        <v>127</v>
+      </c>
+      <c r="C255" t="s">
+        <v>45</v>
+      </c>
+      <c r="D255" t="s">
+        <v>46</v>
+      </c>
+      <c r="H255" t="s">
+        <v>891</v>
+      </c>
+      <c r="L255" t="s">
+        <v>892</v>
+      </c>
+      <c r="P255" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>24</v>
+      </c>
+      <c r="R255" t="s">
+        <v>24</v>
+      </c>
+      <c r="S255" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="256" spans="1:19">
+      <c r="A256" t="s">
+        <v>890</v>
+      </c>
+      <c r="B256">
+        <v>60</v>
+      </c>
+      <c r="C256" t="s">
+        <v>893</v>
+      </c>
+      <c r="D256" t="s">
+        <v>792</v>
+      </c>
+      <c r="H256" t="s">
+        <v>894</v>
+      </c>
+      <c r="L256" t="s">
+        <v>895</v>
+      </c>
+      <c r="P256" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>24</v>
+      </c>
+      <c r="R256" t="s">
+        <v>24</v>
+      </c>
+      <c r="S256" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="257" spans="1:19">
+      <c r="A257" t="s">
+        <v>890</v>
+      </c>
+      <c r="B257">
+        <v>60</v>
+      </c>
+      <c r="C257" t="s">
+        <v>896</v>
+      </c>
+      <c r="D257" t="s">
+        <v>897</v>
+      </c>
+      <c r="H257" t="s">
+        <v>898</v>
+      </c>
+      <c r="L257" t="s">
+        <v>899</v>
+      </c>
+      <c r="P257" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>24</v>
+      </c>
+      <c r="R257" t="s">
+        <v>24</v>
+      </c>
+      <c r="S257" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="258" spans="1:19">
+      <c r="A258" t="s">
+        <v>900</v>
+      </c>
+      <c r="B258">
+        <v>60</v>
+      </c>
+      <c r="C258" t="s">
+        <v>277</v>
+      </c>
+      <c r="D258" t="s">
+        <v>901</v>
+      </c>
+      <c r="H258" t="s">
+        <v>902</v>
+      </c>
+      <c r="L258" t="s">
+        <v>903</v>
+      </c>
+      <c r="P258" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>24</v>
+      </c>
+      <c r="R258" t="s">
+        <v>24</v>
+      </c>
+      <c r="S258" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="259" spans="1:19">
+      <c r="A259" t="s">
+        <v>904</v>
+      </c>
+      <c r="B259">
+        <v>60</v>
+      </c>
+      <c r="C259" t="s">
+        <v>905</v>
+      </c>
+      <c r="D259" t="s">
+        <v>361</v>
+      </c>
+      <c r="H259" t="s">
+        <v>906</v>
+      </c>
+      <c r="L259" t="s">
+        <v>907</v>
+      </c>
+      <c r="P259" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>24</v>
+      </c>
+      <c r="R259" t="s">
+        <v>24</v>
+      </c>
+      <c r="S259" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="260" spans="1:19">
+      <c r="A260" t="s">
+        <v>908</v>
+      </c>
+      <c r="B260">
+        <v>123</v>
+      </c>
+      <c r="C260" t="s">
+        <v>909</v>
+      </c>
+      <c r="D260" t="s">
+        <v>910</v>
+      </c>
+      <c r="H260" t="s">
+        <v>911</v>
+      </c>
+      <c r="L260" t="s">
+        <v>912</v>
+      </c>
+      <c r="P260" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>24</v>
+      </c>
+      <c r="R260" t="s">
+        <v>24</v>
+      </c>
+      <c r="S260" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="261" spans="1:19">
+      <c r="A261" t="s">
+        <v>913</v>
+      </c>
+      <c r="B261">
+        <v>60</v>
+      </c>
+      <c r="C261" t="s">
+        <v>914</v>
+      </c>
+      <c r="D261" t="s">
+        <v>915</v>
+      </c>
+      <c r="H261" t="s">
+        <v>916</v>
+      </c>
+      <c r="L261" t="s">
+        <v>917</v>
+      </c>
+      <c r="P261" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>24</v>
+      </c>
+      <c r="R261" t="s">
+        <v>24</v>
+      </c>
+      <c r="S261" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="262" spans="1:19">
+      <c r="A262" t="s">
+        <v>918</v>
+      </c>
+      <c r="B262">
+        <v>60</v>
+      </c>
+      <c r="C262" t="s">
+        <v>277</v>
+      </c>
+      <c r="D262" t="s">
+        <v>919</v>
+      </c>
+      <c r="L262" t="s">
+        <v>920</v>
+      </c>
+      <c r="P262" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>24</v>
+      </c>
+      <c r="R262" t="s">
+        <v>24</v>
+      </c>
+      <c r="S262" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="263" spans="1:19">
+      <c r="A263" t="s">
+        <v>918</v>
+      </c>
+      <c r="B263">
+        <v>60</v>
+      </c>
+      <c r="C263" t="s">
+        <v>277</v>
+      </c>
+      <c r="D263" t="s">
+        <v>921</v>
+      </c>
+      <c r="L263" t="s">
+        <v>922</v>
+      </c>
+      <c r="P263" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>24</v>
+      </c>
+      <c r="R263" t="s">
+        <v>24</v>
+      </c>
+      <c r="S263" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="264" spans="1:19">
+      <c r="A264" t="s">
+        <v>918</v>
+      </c>
+      <c r="B264">
+        <v>74</v>
+      </c>
+      <c r="C264" t="s">
+        <v>923</v>
+      </c>
+      <c r="D264" t="s">
+        <v>924</v>
+      </c>
+      <c r="H264" t="s">
+        <v>925</v>
+      </c>
+      <c r="L264" t="s">
+        <v>926</v>
+      </c>
+      <c r="P264" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>24</v>
+      </c>
+      <c r="R264" t="s">
+        <v>24</v>
+      </c>
+      <c r="S264" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="265" spans="1:19">
+      <c r="A265" t="s">
+        <v>918</v>
+      </c>
+      <c r="B265">
+        <v>60</v>
+      </c>
+      <c r="C265" t="s">
+        <v>927</v>
+      </c>
+      <c r="D265" t="s">
+        <v>928</v>
+      </c>
+      <c r="H265" t="s">
+        <v>929</v>
+      </c>
+      <c r="L265" t="s">
+        <v>930</v>
+      </c>
+      <c r="P265" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>24</v>
+      </c>
+      <c r="R265" t="s">
+        <v>24</v>
+      </c>
+      <c r="S265" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="266" spans="1:19">
+      <c r="A266" t="s">
+        <v>931</v>
+      </c>
+      <c r="B266">
+        <v>60</v>
+      </c>
+      <c r="C266" t="s">
+        <v>932</v>
+      </c>
+      <c r="D266" t="s">
+        <v>933</v>
+      </c>
+      <c r="H266" t="s">
+        <v>934</v>
+      </c>
+      <c r="L266" t="s">
+        <v>935</v>
+      </c>
+      <c r="P266" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>24</v>
+      </c>
+      <c r="R266" t="s">
+        <v>24</v>
+      </c>
+      <c r="S266" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="267" spans="1:19">
+      <c r="A267" t="s">
+        <v>931</v>
+      </c>
+      <c r="B267">
+        <v>70</v>
+      </c>
+      <c r="C267" t="s">
+        <v>277</v>
+      </c>
+      <c r="D267" t="s">
+        <v>936</v>
+      </c>
+      <c r="H267" t="s">
         <v>937</v>
       </c>
-      <c r="B231">
+      <c r="L267" t="s">
+        <v>938</v>
+      </c>
+      <c r="P267" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>24</v>
+      </c>
+      <c r="R267" t="s">
+        <v>24</v>
+      </c>
+      <c r="S267" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="268" spans="1:19">
+      <c r="A268" t="s">
+        <v>939</v>
+      </c>
+      <c r="B268">
+        <v>86</v>
+      </c>
+      <c r="C268" t="s">
+        <v>940</v>
+      </c>
+      <c r="D268" t="s">
+        <v>941</v>
+      </c>
+      <c r="H268" t="s">
+        <v>942</v>
+      </c>
+      <c r="L268" t="s">
+        <v>943</v>
+      </c>
+      <c r="P268" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>24</v>
+      </c>
+      <c r="R268" t="s">
+        <v>24</v>
+      </c>
+      <c r="S268" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="269" spans="1:19">
+      <c r="A269" t="s">
+        <v>944</v>
+      </c>
+      <c r="B269">
+        <v>60</v>
+      </c>
+      <c r="C269" t="s">
+        <v>945</v>
+      </c>
+      <c r="D269" t="s">
+        <v>946</v>
+      </c>
+      <c r="H269" t="s">
+        <v>947</v>
+      </c>
+      <c r="L269" t="s">
+        <v>948</v>
+      </c>
+      <c r="P269" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>24</v>
+      </c>
+      <c r="R269" t="s">
+        <v>24</v>
+      </c>
+      <c r="S269" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="270" spans="1:19">
+      <c r="A270" t="s">
+        <v>949</v>
+      </c>
+      <c r="B270">
+        <v>127</v>
+      </c>
+      <c r="C270" t="s">
+        <v>896</v>
+      </c>
+      <c r="D270" t="s">
+        <v>950</v>
+      </c>
+      <c r="H270" t="s">
+        <v>951</v>
+      </c>
+      <c r="L270" t="s">
+        <v>952</v>
+      </c>
+      <c r="P270" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>24</v>
+      </c>
+      <c r="R270" t="s">
+        <v>24</v>
+      </c>
+      <c r="S270" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="271" spans="1:19">
+      <c r="A271" t="s">
+        <v>953</v>
+      </c>
+      <c r="B271">
+        <v>60</v>
+      </c>
+      <c r="C271" t="s">
+        <v>191</v>
+      </c>
+      <c r="D271" t="s">
+        <v>954</v>
+      </c>
+      <c r="H271" t="s">
+        <v>955</v>
+      </c>
+      <c r="L271" t="s">
+        <v>956</v>
+      </c>
+      <c r="P271" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>24</v>
+      </c>
+      <c r="R271" t="s">
+        <v>24</v>
+      </c>
+      <c r="S271" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="272" spans="1:19">
+      <c r="A272" t="s">
+        <v>957</v>
+      </c>
+      <c r="B272">
+        <v>125</v>
+      </c>
+      <c r="C272" t="s">
+        <v>958</v>
+      </c>
+      <c r="D272" t="s">
+        <v>959</v>
+      </c>
+      <c r="H272" t="s">
+        <v>960</v>
+      </c>
+      <c r="L272" t="s">
+        <v>961</v>
+      </c>
+      <c r="P272" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>24</v>
+      </c>
+      <c r="R272" t="s">
+        <v>24</v>
+      </c>
+      <c r="S272" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="273" spans="1:19">
+      <c r="A273" t="s">
+        <v>962</v>
+      </c>
+      <c r="B273">
+        <v>69</v>
+      </c>
+      <c r="C273" t="s">
+        <v>963</v>
+      </c>
+      <c r="D273" t="s">
+        <v>964</v>
+      </c>
+      <c r="H273" t="s">
+        <v>965</v>
+      </c>
+      <c r="L273" t="s">
+        <v>966</v>
+      </c>
+      <c r="P273" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>24</v>
+      </c>
+      <c r="R273" t="s">
+        <v>24</v>
+      </c>
+      <c r="S273" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="274" spans="1:19">
+      <c r="A274" t="s">
+        <v>967</v>
+      </c>
+      <c r="B274">
+        <v>123</v>
+      </c>
+      <c r="C274" t="s">
+        <v>968</v>
+      </c>
+      <c r="D274" t="s">
+        <v>585</v>
+      </c>
+      <c r="H274" t="s">
+        <v>405</v>
+      </c>
+      <c r="L274" t="s">
+        <v>969</v>
+      </c>
+      <c r="P274" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>24</v>
+      </c>
+      <c r="R274" t="s">
+        <v>24</v>
+      </c>
+      <c r="S274" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="275" spans="1:19">
+      <c r="A275" t="s">
+        <v>970</v>
+      </c>
+      <c r="B275">
+        <v>108</v>
+      </c>
+      <c r="C275" t="s">
+        <v>971</v>
+      </c>
+      <c r="D275" t="s">
+        <v>972</v>
+      </c>
+      <c r="H275" t="s">
+        <v>973</v>
+      </c>
+      <c r="L275" t="s">
+        <v>974</v>
+      </c>
+      <c r="P275" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>24</v>
+      </c>
+      <c r="R275" t="s">
+        <v>24</v>
+      </c>
+      <c r="S275" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="276" spans="1:19">
+      <c r="A276" t="s">
+        <v>975</v>
+      </c>
+      <c r="B276">
+        <v>60</v>
+      </c>
+      <c r="C276" t="s">
+        <v>976</v>
+      </c>
+      <c r="D276" t="s">
+        <v>977</v>
+      </c>
+      <c r="H276" t="s">
+        <v>978</v>
+      </c>
+      <c r="L276" t="s">
+        <v>979</v>
+      </c>
+      <c r="P276" t="s">
+        <v>980</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>981</v>
+      </c>
+      <c r="R276" t="s">
+        <v>982</v>
+      </c>
+      <c r="S276" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="277" spans="1:19">
+      <c r="A277" t="s">
+        <v>975</v>
+      </c>
+      <c r="B277">
+        <v>120</v>
+      </c>
+      <c r="C277" t="s">
+        <v>984</v>
+      </c>
+      <c r="D277" t="s">
+        <v>985</v>
+      </c>
+      <c r="H277" t="s">
+        <v>986</v>
+      </c>
+      <c r="L277" t="s">
+        <v>987</v>
+      </c>
+      <c r="P277" t="s">
+        <v>988</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>989</v>
+      </c>
+      <c r="R277" t="s">
+        <v>990</v>
+      </c>
+      <c r="S277" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="278" spans="1:19">
+      <c r="A278" t="s">
+        <v>992</v>
+      </c>
+      <c r="B278">
+        <v>120</v>
+      </c>
+      <c r="C278" t="s">
+        <v>993</v>
+      </c>
+      <c r="D278" t="s">
+        <v>994</v>
+      </c>
+      <c r="H278" t="s">
+        <v>995</v>
+      </c>
+      <c r="L278" t="s">
+        <v>996</v>
+      </c>
+      <c r="P278" t="s">
+        <v>997</v>
+      </c>
+      <c r="Q278" t="s">
+        <v>998</v>
+      </c>
+      <c r="R278" t="s">
+        <v>999</v>
+      </c>
+      <c r="S278" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="279" spans="1:19">
+      <c r="A279" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B279">
+        <v>120</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1005</v>
+      </c>
+      <c r="P279" t="s">
+        <v>1006</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>1007</v>
+      </c>
+      <c r="R279" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S279" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="280" spans="1:19">
+      <c r="A280" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G280" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K280" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L280" t="s">
+        <v>1020</v>
+      </c>
+      <c r="M280" t="s">
+        <v>1021</v>
+      </c>
+      <c r="N280" t="s">
+        <v>1022</v>
+      </c>
+      <c r="O280" t="s">
+        <v>1023</v>
+      </c>
+      <c r="P280" t="s">
+        <v>980</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>981</v>
+      </c>
+      <c r="R280" t="s">
+        <v>982</v>
+      </c>
+      <c r="S280" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="281" spans="1:19">
+      <c r="A281" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1026</v>
+      </c>
+      <c r="L281" t="s">
+        <v>1027</v>
+      </c>
+      <c r="P281" t="s">
+        <v>1028</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>1029</v>
+      </c>
+      <c r="R281" t="s">
+        <v>1030</v>
+      </c>
+      <c r="S281" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="282" spans="1:19">
+      <c r="A282" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L282" t="s">
+        <v>1036</v>
+      </c>
+      <c r="P282" t="s">
+        <v>1037</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>1038</v>
+      </c>
+      <c r="R282" t="s">
+        <v>1039</v>
+      </c>
+      <c r="S282" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="283" spans="1:19">
+      <c r="A283" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B283">
+        <v>2</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L283" t="s">
+        <v>1045</v>
+      </c>
+      <c r="P283" t="s">
+        <v>1037</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>1038</v>
+      </c>
+      <c r="R283" t="s">
+        <v>1039</v>
+      </c>
+      <c r="S283" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="284" spans="1:19">
+      <c r="A284" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B284">
+        <v>2</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1048</v>
+      </c>
+      <c r="L284" t="s">
+        <v>1049</v>
+      </c>
+      <c r="P284" t="s">
+        <v>1050</v>
+      </c>
+      <c r="Q284" t="s">
+        <v>1051</v>
+      </c>
+      <c r="R284" t="s">
+        <v>1052</v>
+      </c>
+      <c r="S284" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="285" spans="1:19">
+      <c r="A285" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B285">
         <v>5</v>
       </c>
-      <c r="C231" t="s">
-[...21 lines deleted...]
-        <v>936</v>
+      <c r="C285" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1057</v>
+      </c>
+      <c r="L285" t="s">
+        <v>1058</v>
+      </c>
+      <c r="P285" t="s">
+        <v>1050</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>1051</v>
+      </c>
+      <c r="R285" t="s">
+        <v>1052</v>
+      </c>
+      <c r="S285" t="s">
+        <v>1053</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>