--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -12,419 +12,628 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="460">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-05-24</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022008-satao_banner.jpg</t>
+  </si>
+  <si>
+    <t>Caminhada  "Vamos caminhar contra o cancro?"</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 24 de maio de 2026, domingo pelas 08h30, no largo de S. Bernardo em S&amp;aacute;t&amp;atilde;o, vamos todos caminhar contra o cancro. Contamos contigo!&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;INSCRI&amp;Ccedil;&amp;Atilde;O: 6&amp;euro;&lt;/p&gt; &lt;p&gt;(Inclui t-shirt, &amp;aacute;gua e fruta)Inscri&amp;ccedil;&amp;otilde;es junto do Grupo de Voluntariado Comunit&amp;aacute;rio de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s dos contactos:&lt;/p&gt; &lt;p&gt;&lt;a href="tel:964%20346%20445" target="_blank"&gt;964 346 445&lt;/a&gt;&lt;br&gt;&lt;a href="tel:927%20863%20345" target="_blank"&gt;927 663 345&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Apoio:&amp;nbsp;&amp;nbsp;&lt;/p&gt; &lt;p&gt;ORGANIZA&amp;Ccedil;&amp;Atilde;O:&lt;/p&gt; &lt;p&gt;Grupo de Voluntariado Comunit&amp;aacute;rio de S&amp;aacute;t&amp;atilde;o da LPCC&lt;/p&gt; &lt;hr&gt; &lt;p&gt;A presente iniciativa tem como objetivo a sensibiliza&amp;ccedil;&amp;atilde;o e a educa&amp;ccedil;&amp;atilde;o da popula&amp;ccedil;&amp;atilde;o para a ado&amp;ccedil;&amp;atilde;o de estilos de vida saud&amp;aacute;veis, como forma de promo&amp;ccedil;&amp;atilde;o da sa&amp;uacute;de e preven&amp;ccedil;&amp;atilde;o do cancro, n&amp;atilde;o se enquadrando, portanto, no conceito de prova ou manifesta&amp;ccedil;&amp;atilde;o desportiva previsto no decreto-lei n&amp;ordm; 10/2009, de 12/01/2009. Por este motivo n&amp;atilde;o est&amp;aacute; sujeita &amp;agrave; obrigatoriedade de seguro desportivo de grupo. Para mais informa&amp;ccedil;&amp;otilde;es contacte previamente o nucleo regional do centro da Liga Portuguesa contra o Cancro atrav&amp;eacute;s do telefone &lt;a href="tel:808%20910%20132" target="_blank"&gt;808 910 132&lt;/a&gt; (9H-13H, 14/17H) ou do e-mail &lt;a href="mailto:nucleocentro@ligacontracancro.pt" target="_blank"&gt;nucleocentro@ligacontracancro.pt&lt;/a&gt;&amp;nbsp;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Sátão"}]</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022008-oficina_reciclagem_decoracao_maio_evento_26.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oficina - Reciclagem e Decoração </t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;ABERTAS AS INSCRI&amp;Ccedil;&amp;Otilde;ES PARA A OFICINA DE &amp;ldquo;RECICLAGEM E DECORA&amp;Ccedil;&amp;Atilde;O: IDEIAS CRIATIVAS COM ROLHAS DE CORTI&amp;Ccedil;A&amp;rdquo;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 23 de maio de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo;, ir&amp;aacute; promover no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina &amp;ldquo;Reciclagem e decora&amp;ccedil;&amp;atilde;o: ideias criativas com rolhas de corti&amp;ccedil;a&amp;rdquo;, das 16h00 &amp;agrave;s 19h00.&lt;/p&gt; &lt;p&gt;A reutiliza&amp;ccedil;&amp;atilde;o de objetos e de materiais &amp;eacute; uma das formas de prote&amp;ccedil;&amp;atilde;o do meio ambiente e de redu&amp;ccedil;&amp;atilde;o do lixo descartado. Materiais como pallets, caixotes de madeira da feira, latas, garrafas de pl&amp;aacute;stico ou de vidro, latas de feij&amp;atilde;o, rolhas de corti&amp;ccedil;a ou mesmo m&amp;oacute;veis antigos, possuem um grande potencial de reutiliza&amp;ccedil;&amp;atilde;o, podendo ser utilizados de diversas formas.. como forma de armazenamento ou mesmo como itens decorativos para a sua casa, jardim e outros ambientes.&lt;/p&gt; &lt;p&gt;Nesta oficina, os participantes poder&amp;atilde;o dar asas &amp;agrave; criatividade, utilizando rolhas de corti&amp;ccedil;a como elemento decorativo! Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 participantes e decorrem at&amp;eacute; ao dia 20 de maio. &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-de-atividade-de-educacao-ambiental" target="_blank" target="_blank"&gt;Clique aqui para se inscrever&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022009-evento_dia_internacional_dos_museus_2026_f.jpg</t>
+  </si>
+  <si>
+    <t>Dia internacional dos museus</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Dia Internacional dos Museus&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Sexta-feira 15 de maio - Noite dos Museus.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de Pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;18h30 &amp;ndash; A Arte de Ver Arte. &lt;ul&gt; &lt;li&gt;Tert&amp;uacute;lia com o pintor Lu&amp;iacute;s Calheiros e Pedro Sobral;&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;ul&gt; &lt;li&gt;21h30 &amp;ndash; H&amp;aacute; M&amp;uacute;sica no Museu.&lt;/li&gt; &lt;/ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;S&amp;aacute;bado e Domingo 16 e 17 maio -&amp;nbsp;Museu de Pintura Na&amp;iuml;f.&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;14h00-17h00 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Segunda-feira - 18 de maio - Dia Internacional dos Museus.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de Pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-17h00 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;10h30 e &amp;agrave;s 14h30 &amp;ndash; A pintura NA&amp;Iuml;F e EU.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Oficina de Pintura para crian&amp;ccedil;as do pr&amp;eacute;-escolar ao 2&amp;ordm; ciclo.&lt;/p&gt; &lt;p&gt;Grupos at&amp;eacute; 25 crian&amp;ccedil;as inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via: &lt;a href="mailto:museu.pinturanaif@cm-satao.pt" target="_blank"&gt;museu.pinturanaif@cm-satao.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Centro Interpretativo de Forles&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;10h30 &amp;ndash; Arque&amp;oacute;logo por um dia!&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Oficina para crian&amp;ccedil;as do 1&amp;ordm; e 2&amp;ordm; ciclo.&lt;/p&gt; &lt;p&gt;Grupos at&amp;eacute; 20 crian&amp;ccedil;as inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via: &lt;a href="mailto:museu.pinturanaif@cm-satao.pt" target="_blank"&gt;museu.pinturanaif@cm-satao.pt&lt;/a&gt; .&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu Municipal de Gulfar&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Centro Interpretativo de Ferreira de Aves&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;S&amp;aacute;bado 23 de maio.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;14h00-17h30 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;15h00 &amp;ndash; A pintura Na&amp;iuml;f pelo olhar das nossas crian&amp;ccedil;as. &lt;ul&gt; &lt;li&gt;Exposi&amp;ccedil;&amp;atilde;o dos trabalhos realizados pelos alunos da EB1 de S&amp;aacute;t&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;15h15 &amp;ndash; Bem-vindos ao Museu de Pintura Na&amp;iuml;f! &lt;ul&gt; &lt;li&gt;Visita guiada pelos pequenos "na&amp;iuml;fs" - Turma A do 1&amp;ordm;, 2&amp;ordm; e 3&amp;ordm; ano da EB1 de S&amp;aacute;t&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022010-evento_exposicao_olhos_criativos__maio_2026.jpg</t>
+  </si>
+  <si>
+    <t>Posto de Turismo de Sátão recebe exposição “Olhos Criativos” , de Cláudia Fernandes</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Posto de Turismo de S&amp;aacute;t&amp;atilde;o recebe a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Olhos Criativos&amp;rdquo;, de Cl&amp;aacute;udia Fernandes, de 04 de maio a 30 de junho de 2026.&lt;/p&gt; &lt;p&gt;Cl&amp;aacute;udia Fernandes decoradora de eventos e artes&amp;atilde;, apresenta-nos o projeto &amp;ldquo;Olhos Criativos&amp;rdquo;, existente desde o ano de 2018. Cl&amp;aacute;udia transforma momentos especiais em mem&amp;oacute;rias inesquec&amp;iacute;veis, criando artigos personalizados para diversas ocasi&amp;otilde;es, com criatividade e dedica&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022010-programa_maio_26_evento.jpg</t>
+  </si>
+  <si>
+    <t>Universidade Sénior - Programa Maio'26</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Programa para o m&amp;ecirc;s de maio:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Dia 06&amp;nbsp; &amp;agrave;s 14h00 - Palestra Novos achados arqueol&amp;oacute;gicos em terras de S&amp;aacute;t&amp;atilde;o Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 08 &amp;agrave;s 09h30 - Caminhada Em colabora&amp;ccedil;&amp;atilde;o com o CLDS 5G S&amp;aacute;t&amp;atilde;o Concentra&amp;ccedil;&amp;atilde;o na Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 11 &amp;agrave;s 14h00 - A&amp;ccedil;&amp;atilde;o pr&amp;aacute;tica Suporte B&amp;aacute;sico de Vida Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 14 &amp;agrave;s 13h30 - S&amp;aacute;t&amp;atilde;o Ontem e hoje - registo fotogr&amp;aacute;fico Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 25 &amp;agrave;s 14h00 - Balan&amp;ccedil;o do ano letivo Biblioteca Municipal.&lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022011-evento_pedalar_2026.jpg</t>
+  </si>
+  <si>
+    <t>14.ª edição de “A Pedalar com e até Maria” ruma a Fátima no dia 16 de maio</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Pedalar com e at&amp;eacute; Maria est&amp;aacute; de regresso para a sua 14.&amp;ordf; edi&amp;ccedil;&amp;atilde;o, num dia que une desporto, f&amp;eacute; e companheirismo!&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo 16 de maio, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o convida todos os ciclistas e peregrinos a juntarem-se nesta viagem com destino a F&amp;aacute;tima, com partida marcada para as 5h30, em frente &amp;agrave; C&amp;acirc;mara Municipal.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es ser&amp;atilde;o feitas &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-a-pedalar-com-e-ate-maria" target="_blank" target="_blank"&gt;on-line, clicando neste link&lt;/a&gt; ou no GAM (Gabinete de Atendimento ao Mun&amp;iacute;cipe) e ir&amp;atilde;o decorrer at&amp;eacute; ao pr&amp;oacute;ximo dia 08 de maio tendo um custo de 25&amp;euro; por inscri&amp;ccedil;&amp;atilde;o (inclui seguro). O &lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1571/regulamento_pedalar_com_e_ate_maria.pdf" target="_blank" target="_blank"&gt;regulamento&lt;/a&gt; e demais informa&amp;ccedil;&amp;otilde;es estar&amp;atilde;o dispon&amp;iacute;veis no momento da inscri&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Participa nesta jornada de devo&amp;ccedil;&amp;atilde;o e supera&amp;ccedil;&amp;atilde;o. Vamos pedalar juntos at&amp;eacute; Maria!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022011-evento_pelas_maos_de_quem_sabe_maio_2026.jpg</t>
+  </si>
+  <si>
+    <t>Pelas mãos de quem sabe - “Flores de Primavera” com inscrições abertas</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, vai decorrer no dia 02 de maio de 2026, s&amp;aacute;bado, entre as 10h00 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Flores de Primavera&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 30 de abril, online, atrav&amp;eacute;s do &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" target="_blank" target="_blank"&gt;link.&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Escola Municipal de Acrobacia Aérea abre inscrições para oficinas acrobáticas</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Escola Municipal de Acrobacia A&amp;eacute;rea, com orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Shirripa, vai proporcionar tr&amp;ecirc;s oficinas acrob&amp;aacute;ticas diferenciadas nos meses de maio e junho no Pavilh&amp;atilde;o Gimnodesportivo da Escola Frei Rosa Viterbo - S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;No s&amp;aacute;bado, dia 09 de maio, das 09h30 &amp;agrave;s 13h00 &amp;ndash; direcionada a todas as idades com experi&amp;ecirc;ncia &amp;ndash; decorre a oficina &amp;ldquo;T&amp;eacute;cnica Din&amp;acirc;mica A&amp;eacute;rea Tecidos e Cordas&amp;rdquo;, com a formadora Serena Tassone. No s&amp;aacute;bado, dia 23 de maio, das 10h00 &amp;agrave;s 13h00 (dos 06 aos 11 anos de idade) e das 14h00 &amp;agrave;s 17h00 ( 12 anos e adultos), para todos os n&amp;iacute;veis, &amp;eacute; a vez da oficina &amp;ldquo;Dan&amp;ccedil;a Acrob&amp;aacute;tica&amp;rdquo;, com o formador Victor Abreu. No s&amp;aacute;bado, dia 13 de junho, das 10h00 &amp;agrave;s 13h00 (dos 06 aos 11 anos) e das 14h00 &amp;agrave;s 17h00 (12 anos e adultos), para todos os n&amp;iacute;veis, decorre a oficina &amp;ldquo;O Corpo Suspenso &amp;ndash; Lira e Trap&amp;eacute;zio&amp;rdquo; com a formadora Nathalia Furlan. As inscri&amp;ccedil;&amp;otilde;es t&amp;ecirc;m um custo de 13,00&amp;euro; (treze euros) por oficina e um limite de 10 vagas e devem ser realizadas atrav&amp;eacute;s do n&amp;uacute;mero 935209201 (chamada para a rede m&amp;oacute;vel nacional).&lt;/p&gt;
+&lt;p&gt;O Pelouro da Cultura e do Desporto da C&amp;acirc;mara Municipal pode seguramente afirmar com satisfa&amp;ccedil;&amp;atilde;o, que a cria&amp;ccedil;&amp;atilde;o da Escola Municipal de Acrobacia A&amp;eacute;rea foi e continua a ser uma aposta ganha do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, que conquistou esta regi&amp;atilde;o com mais de 40 pessoas inscritas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022013-evento_petalas_caidas_copiar.jpg</t>
+  </si>
+  <si>
+    <t>Apresentação do livro "Pétalas Caídas", da autora Gabriela Almeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o do livro "P&amp;eacute;talas Ca&amp;iacute;das", da autora Gabriela Almeida, com Prof.&amp;ordf; Rosa Quinteiro e Prof.&amp;ordf; Lurdes Cunha.&lt;/p&gt; &lt;p&gt;09 de maio de 2026 (s&amp;aacute;bado)&lt;/p&gt; &lt;p&gt;16h00&lt;/p&gt; &lt;p&gt;Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022013-evento_fio_da_vida_copiar.jpg</t>
+  </si>
+  <si>
+    <t>Apresentação do livro "O Fio da Vida" de Virgínia Roque</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o do livro "O Fio da Vida", da autora Virg&amp;iacute;nia Roque, com a participa&amp;ccedil;&amp;atilde;o da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o e da Escola de M&amp;uacute;sica Nota LA.&lt;/p&gt; &lt;p&gt;&amp;bull; 10 de maio de 2026 (domingo)&lt;/p&gt; &lt;p&gt;&amp;bull; 15h00&lt;/p&gt; &lt;p&gt;&amp;bull; Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022014-cinema_18_abril_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>Super Mario Galaxy: O Filme</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.youtube.com/watch?v=NQNuX2-Qt-M" title="Trailer do filme Super Mario Galaxy: O Filme" target="_blank" target="_blank"&gt;M&amp;aacute;rio&lt;/a&gt; &lt;/strong&gt;aventura-se no espa&amp;ccedil;o, explorando mundos c&amp;oacute;smicos e enfrentando desafios gal&amp;aacute;cticos, longe do familiar Reino dos Cogumelos.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022014-atelier_de_pintura_evento.jpg</t>
+  </si>
+  <si>
+    <t>Atelier de pintura dinamizado pela artista plástica Maria Barros Abreu</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta na Casa da Cultura, um atelier de pintura dinamizado pela artista pl&amp;aacute;stica Maria Barros Abreu.&lt;/div&gt; &lt;div&gt;Dia 18 de abril, s&amp;aacute;bado das 14h30 &amp;agrave;s 17h30.&lt;/div&gt;  &lt;div&gt;Atelier gratuito, para maiores de 14 anos&lt;/div&gt; &lt;div&gt;Inscri&amp;ccedil;&amp;otilde;es obrigat&amp;oacute;rias at&amp;eacute; ao dia 16 de abril, atrav&amp;eacute;s do email paula.cardoso@cm-satao.pt&lt;/div&gt;  &lt;div&gt;Participa!&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022015-evento_orca_de_forles_ao_luar.jpg</t>
+  </si>
+  <si>
+    <t>Município de Sátão promove a iniciativa “A Orca de Forles ao Luar” no Dia Europeu da Cultura Megalítica</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Para assinalar o Dia Europeu da Cultura Megal&amp;iacute;tica e no intuito de promover o turismo arqueol&amp;oacute;gico no concelho de S&amp;aacute;t&amp;atilde;o, o Munic&amp;iacute;pio promove a iniciativa &amp;ldquo;A Orca de Forles ao Luar&amp;rdquo;, no dia 24 de abril de 2026 (sexta-feira), das 20h00 &amp;agrave;s 22h00, com o acompanhamento dos arque&amp;oacute;logos, Hugo Baptista e Pedro Sobral de Carvalho.&lt;/p&gt; &lt;p&gt;O percurso inicia no Centro Interpretativo de Forles, onde ser&amp;aacute; apresentado o projeto de recupera&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o, a hist&amp;oacute;ria do monumento e a import&amp;acirc;ncia do megalitismo na regi&amp;atilde;o. Segue-se o percurso pedonal com uma dist&amp;acirc;ncia de 1,6 km, at&amp;eacute; &amp;agrave; Orca de Forles, onde os participantes v&amp;atilde;o usufruir de um momento imersivo: &amp;ldquo;Sinais na Escurid&amp;atilde;o: Arte Megal&amp;iacute;tica em Forles&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Esta iniciativa &amp;eacute; gratuita, mas carece de inscri&amp;ccedil;&amp;atilde;o at&amp;eacute; ao dia 22 de abril,&lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/cultura/a-orca-de-forles-ao-luar" title="formul&amp;aacute;rio de inscri&amp;ccedil;&amp;atilde;o para participa&amp;ccedil;&amp;atilde;o na iniciativa &amp;quot;A Orca de Forles ao Luar&amp;quot;, que decorre no dia 24 de abril de 2026" target="_self" target="_blank"&gt; atrav&amp;eacute;s do preenchimento do formul&amp;aacute;rio aqui disponibilizado&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Aconselha-se a que os participantes estejam munidos de lanternas frontais ou lanternas de m&amp;atilde;o. Quem necessitar de transporte (lugares limitados, ponto de encontro no Largo de S&amp;atilde;o Bernardo &amp;agrave;s 19h15), deve realizar inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980008 (chamada para a rede fixa) at&amp;eacute; ao dia 22 de abril.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022016-cinema_11_abril_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>Projeto Hail Mary</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O astronauta &lt;strong&gt;&lt;a href="https://www.youtube.com/watch?v=gAOd3QvJdtQ" title="trailer do filme Projeto Hail Mary" target="_blank" target="_blank"&gt;Ryland Grace&lt;/a&gt;&lt;/strong&gt; acorda numa nave espacial sem qualquer mem&amp;oacute;ria do seu passado ou da sua miss&amp;atilde;o. Aos poucos, descobre que &amp;eacute; a derradeira esperan&amp;ccedil;a da humanidade, enviado ao sistema solar Tau Ceti em busca de uma solu&amp;ccedil;&amp;atilde;o para um evento catastr&amp;oacute;fico na Terra. Na sua procura por respostas, Grace tem de confiar nos seus conhecimentos cient&amp;iacute;ficos, engenho e vontade humana - mas pode n&amp;atilde;o ter de o fazer sozinho.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022016-atelier_da_pascoa_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>Atividades nas férias da  Páscoa na Biblioteca Municipal</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o vai desenvolver algumas atividades nas f&amp;eacute;rias da P&amp;aacute;scoa, na Biblioteca Municipal.&lt;/p&gt; &lt;p&gt;No dia 07 de abril, &amp;eacute; apresentado o atelier &amp;ldquo;O ovo m&amp;aacute;gico&amp;rdquo; e a Hora do Conto &amp;ldquo;A Galinha dos Ovos de Ouro&amp;rdquo;, para crian&amp;ccedil;as dos 04 aos 09 anos de idade, das 10h00 &amp;agrave;s 11h30 e das 14h30 &amp;agrave;s 16h00. Os interessados devem realizar a respetiva inscri&amp;ccedil;&amp;atilde;o at&amp;eacute; ao dia 02 de abril, atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980008 (chamada para a rede fixa nacional).&lt;/p&gt; &lt;p&gt;O CLDS 5G em colabora&amp;ccedil;&amp;atilde;o com a Biblioteca Municipal tamb&amp;eacute;m vai apresentar no dia 08 de abril, &amp;agrave;s 14h30, explora&amp;ccedil;&amp;atilde;o da hist&amp;oacute;ria &amp;ldquo;Todos no Sof&amp;aacute;&amp;rdquo; de Lu&amp;iacute;sa Ducla Soares seguida de Oficina pr&amp;aacute;tica de L&amp;iacute;nguas Estrangeiras de Ingl&amp;ecirc;s, Franc&amp;ecirc;s e Espanhol sobre animais, cores n&amp;uacute;meros e frutos. No dia 09 de abril, a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Interculturalidade pelo olhar das crian&amp;ccedil;as&amp;rdquo; (trabalhos elaborados pelas crian&amp;ccedil;as do 1&amp;ordm; ciclo e J. Inf&amp;acirc;ncia) e no dia 10 de abril, &amp;agrave;s 09h30 e &amp;agrave;s 14h30, explora&amp;ccedil;&amp;atilde;o da hist&amp;oacute;ria &amp;ldquo;As crian&amp;ccedil;as do mundo&amp;rdquo;, de Nicola Edwards e Andrea Stegmaier, seguida de oficina &amp;ldquo;Palavras que acolhem&amp;rdquo;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022017-oficina_plantas_aereas_abr_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>Abertas as inscrições para a oficina de "Plantas Aéreas"</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 18 de abril de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo; ir&amp;aacute; promover, no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina de &amp;ldquo;Plantas a&amp;eacute;reas&amp;rdquo;, das 09h00 &amp;agrave;s 12h00.&lt;/p&gt; &lt;p&gt;As tillandsias, tamb&amp;eacute;m conhecidas como plantas a&amp;eacute;reas, s&amp;atilde;o um tipo de planta da fam&amp;iacute;lia das brom&amp;eacute;lias, famosas por serem capazes de &amp;ldquo;viver do ar&amp;rdquo;. Abrangendo, aproximadamente, 600 esp&amp;eacute;cies diferentes, as plantas a&amp;eacute;reas, pelas suas caracter&amp;iacute;sticas &amp;uacute;nicas, sobressaem em qualquer espa&amp;ccedil;o de interior.&lt;/p&gt; &lt;p&gt;Nesta oficina iremos aprofundar os conhecimentos dos admiradores destas rel&amp;iacute;quias da natureza, dando a conhecer a sua hist&amp;oacute;ria, apresenta&amp;ccedil;&amp;atilde;o das esp&amp;eacute;cies mais comuns e de outros aspetos t&amp;eacute;cnicos espec&amp;iacute;ficos deste grupo de plantas.&lt;/p&gt; &lt;p&gt;Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 participantes e m&amp;aacute;ximo de 15, decorrendo at&amp;eacute; ao dia 15 de abril, atrav&amp;eacute;s deste&amp;nbsp;&lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/atividades-de-educacao-ambiental" title="formul&amp;aacute;rio de inscri&amp;ccedil;&amp;atilde;o" target="_self" target="_blank"&gt;link&amp;nbsp;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022017-programa_abril_26__evento.jpg</t>
+  </si>
+  <si>
+    <t>Programação do mês de abril, da Universidade Sénior de Sátão</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Programa&amp;ccedil;&amp;atilde;o do m&amp;ecirc;s de abril, da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1778022018-evento_pelas_maos_de_quem_sabe_abril_2026.jpg</t>
+  </si>
+  <si>
+    <t>Pelas mãos de quem sabe: workshop "Oficina de Macramé” com inscrições abertas</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo; e com a colabora&amp;ccedil;&amp;atilde;o do CLDS 5G de S&amp;aacute;t&amp;atilde;o, vai decorrer no dia 11 de abril de 2026, s&amp;aacute;bado, entre as 08h45 e as 12h45, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop "Oficina de Macram&amp;eacute;&amp;rdquo;, com Elizabete Aguiar.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 09 de abril, online, atrav&amp;eacute;s do link:&lt;a href="https://www.cm-satao.pt/pages/1351" title="formul&amp;aacute;rio de inscri&amp;ccedil;&amp;atilde;o" target="_blank"&gt; https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-03-21</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051209-cinema_21_marco_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022018-cinema_21_marco_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Saltitões"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Mabel, adora animais e usa uma nova tecnologia concebida de forma a fazer "&lt;a href="https://www.youtube.com/watch?v=tWuCOuX-HAs" title="Os Saltit&amp;otilde;es" target="_blank" target="_blank"&gt;saltar&lt;/a&gt;" a consci&amp;ecirc;ncia humana para dentro de animais rob&amp;oacute;ticos. Desta forma consegue comunicar com castores, descobrindo mist&amp;eacute;rios no mundo animal para al&amp;eacute;m de tudo o que poderia ter imaginado.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-Sátão"}]</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-14</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051210-cinema_14_marco_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022019-cinema_14_marco_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Gritos 7"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Um novo &lt;a href="https://www.youtube.com/watch?v=U67WfC4i4ts" title="Gost 7" target="_blank" target="_blank"&gt;Ghostface&lt;/a&gt; surge na pacata cidade onde Sidney Prescott reconstruiu a sua vida. O seu maior medo torna-se realidade quando a sua filha se torna o pr&amp;oacute;ximo alvo. Determinada a proteger a fam&amp;iacute;lia, Sidney enfrenta horrores do passado para p&amp;ocirc;r um fim ao derramamento de sangue de uma vez por todas.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051211-satao___tertulia_banner.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022020-satao___tertulia_banner.jpg</t>
   </si>
   <si>
     <t>Tertúlia "Saber + sobre: o impacto do diagnóstico de cancro nos cuidadores informais"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Tert&amp;uacute;lia "Saber + sobre: o impacto do diagn&amp;oacute;stico de cancro nos cuidadores informais", promovida pela Liga Portuguesa Contra o Cancro - N&amp;uacute;cleo Regional do Centro&lt;/p&gt; &lt;p&gt;&amp;#128197; 14 de mar&amp;ccedil;o de 2026 (s&amp;aacute;bado)&lt;/p&gt; &lt;p&gt;&amp;#9200; 16h30&lt;/p&gt; &lt;p&gt;&amp;#128205;Casa da Cultura de S&amp;aacute;t&amp;atilde;o&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-03-07</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051212-cinema_07_marco_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022021-cinema_07_marco_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "GOAT: O Maior de Todos"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;&lt;a href="https://www.youtube.com/watch?v=5r-7eWDBc40" title="GOAT" target="_blank" target="_blank"&gt;Will&lt;/a&gt;, um pequeno bode com grandes sonhos, tem a oportunidade &amp;uacute;nica de se juntar aos profissionais e jogar roarball &amp;ndash; um desporto misto de alta intensidade e contacto, dominado pelos animais mais r&amp;aacute;pidos e ferozes. Os novos colegas de equipa de Will n&amp;atilde;o est&amp;atilde;o muito entusiasmados com a ideia de ter um bode no plantel, mas Will est&amp;aacute; determinado a revolucionar o desporto e a provar de uma vez por todas que os mais pequenos tamb&amp;eacute;m sabem jogar.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051213-cartaz_pelas_maos_de_quem_sabe_marco_2026__evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022021-cartaz_pelas_maos_de_quem_sabe_marco_2026__evento.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe - “Calendário” com inscrições abertas</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo; e com a colabora&amp;ccedil;&amp;atilde;o do CLDS 5G de S&amp;aacute;t&amp;atilde;o, vai decorrer no dia 07 de mar&amp;ccedil;o de 2026, s&amp;aacute;bado, entre as 09h00 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop "Feltragem a seco - l&amp;atilde; de merino&amp;rdquo;, com Elizabete Aguiar.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 05 de mar&amp;ccedil;o, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" title="Inscri&amp;ccedil;&amp;otilde;es Pelas M&amp;atilde;os de Quem Sabe" target="_blank" target="_blank"&gt;online&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051214-programa_marco_26_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022022-programa_marco_26_evento.jpg</t>
   </si>
   <si>
     <t>Programa mês de março - Universidade Sénior</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Divulga&amp;ccedil;&amp;atilde;o das atividades do m&amp;ecirc;s de fevereiro da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051215-musguices__graca_goncalves_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022022-musguices__graca_goncalves_evento.jpg</t>
   </si>
   <si>
     <t>Posto de Turismo de Sátão recebe exposição “Musguices” - Magia do Pano.</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O Posto de Turismo de S&amp;aacute;t&amp;atilde;o recebe a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Musguices &amp;ndash; Magia do Pano&amp;rdquo;, de Gra&amp;ccedil;a Gon&amp;ccedil;alves, de 03 de mar&amp;ccedil;o a 30 de abril de 2026.&lt;/p&gt; &lt;p&gt;Gra&amp;ccedil;a Gon&amp;ccedil;alves, natural de Povolide, tem duas paix&amp;otilde;es na vida: os seus c&amp;atilde;es e o artesanato. &amp;Eacute; artes&amp;atilde; autodidata, e desde muito nova realizou trabalhos manuais, sendo atualmente a sua profiss&amp;atilde;o. Nesta exposi&amp;ccedil;&amp;atilde;o, al&amp;eacute;m de outros produtos, estar&amp;atilde;o patentes as bonecas de sua autoria.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051215-evento_peca_de_teatro_o_que_aconteceu_na_terra_dos.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022023-evento_peca_de_teatro_o_que_aconteceu_na_terra_dos.jpg</t>
   </si>
   <si>
     <t>Peça de Teatro “O que é que aconteceu na terra dos Procópios” no Cineteatro Municipal de Sátão</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O grupo crian&amp;ccedil;as da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o vai apresentar no dia 01 de mar&amp;ccedil;o de 2026, domingo, &amp;agrave;s 18h00, no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o, a pe&amp;ccedil;a de teatro &amp;ldquo;O que &amp;eacute; que aconteceu na terra dos Proc&amp;oacute;pios&amp;rdquo;, com encena&amp;ccedil;&amp;atilde;o de Florbela S&amp;aacute; Cunha.&lt;/p&gt; &lt;p&gt;Esta &amp;eacute; a primeira apresenta&amp;ccedil;&amp;atilde;o deste ano letivo, do grupo crian&amp;ccedil;as da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o, que vai certamente encantar o p&amp;uacute;blico.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Sinopse&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;"&lt;em&gt;O que &amp;eacute; que aconteceu na terra dos Proc&amp;oacute;pios", de Maria Alberta Men&amp;eacute;res , conta a hist&amp;oacute;ria de tr&amp;ecirc;s Proc&amp;oacute;pios que, deixando para tr&amp;aacute;s a seguran&amp;ccedil;a do seu lar, partem numa aventura pelo mundo, onde a anima&amp;ccedil;&amp;atilde;o e as descobertas s&amp;atilde;o constantes! Os reis da floresta t&amp;ecirc;m tr&amp;ecirc;s filhos. A filha mais nova &amp;eacute; a bondade em pessoa, a segundo &amp;eacute; muito corajosa e o terceiro muito ambicioso. Os mais velhos v&amp;atilde;o &amp;agrave; descoberta do mundo e chegados a uma encruzilhada, cada um segue o seu caminho em busca do seu destino. Apercebendo-se que os irm&amp;atilde;os nunca mais voltavam, a mais nova decidiu ir atr&amp;aacute;s deles. Nesta viagem pela Terra dos Proc&amp;oacute;pios, vamos escutar hist&amp;oacute;rias de outras viagens, algumas que parecem familiares e outras carregadas de figuras estranhas. Vamos aprender a import&amp;acirc;ncia das pequenas coisas de todos os dias: um copo transparente, uma simples cadeira de madeira, um misterioso saco de estopa...&lt;/em&gt;"&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt; &lt;p&gt;&lt;em&gt;&amp;nbsp;&lt;/em&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051216-cinema_28_fevereiro_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022023-cinema_28_fevereiro_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Hamnet"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;580, Inglaterra. William Shakespeare, um professor de latim empobrecido, conhece Agnes, uma mulher de esp&amp;iacute;rito aberto. Iniciam um romance intenso que leva ao casamento e a tr&amp;ecirc;s filhos. Will prossegue a sua carreira teatral em Londres e Agnes assume sozinha as responsabilidades dom&amp;eacute;sticas. Quando uma trag&amp;eacute;dia ocorre, o v&amp;iacute;nculo inabal&amp;aacute;vel do casal &amp;eacute; posto &amp;agrave; prova. Essa experi&amp;ecirc;ncia partilhada prepara o terreno para a cria&amp;ccedil;&amp;atilde;o da obra-prima intemporal de Shakespeare, &lt;a href="https://www.youtube.com/watch?v=xYcgQMxQwmk" title="Exibi&amp;ccedil;&amp;atilde;o do Filme Hamnet" target="_self" target="_blank"&gt;Hamlet&lt;/a&gt;.&lt;/p&gt; &lt;p&gt;(Fonte: filmspot.pt)&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051217-evento_oficina_rec_decoracao_fev_2026.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022024-evento_oficina_rec_decoracao_fev_2026.jpg</t>
   </si>
   <si>
     <t>Inscrições abertas para a oficina de “Reciclagem e Decoração: Ideias Criativas com Rolhas de Cortiça”</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 28 de fevereiro de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o promove, no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina &amp;ldquo;Reciclagem e decora&amp;ccedil;&amp;atilde;o: ideias criativas com rolhas de corti&amp;ccedil;a&amp;rdquo;, das 09h00 &amp;agrave;s 12h00, com a colabora&amp;ccedil;&amp;atilde;o do CLDS 5G de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A reutiliza&amp;ccedil;&amp;atilde;o de objetos e de materiais &amp;eacute; uma das formas de prote&amp;ccedil;&amp;atilde;o do meio ambiente e de redu&amp;ccedil;&amp;atilde;o do lixo descartado. Materiais como pallets, caixotes de madeira da feira, latas, garrafas de pl&amp;aacute;stico ou de vidro, latas de feij&amp;atilde;o, rolhas de corti&amp;ccedil;a ou mesmo m&amp;oacute;veis antigos, possuem um grande potencial de reutiliza&amp;ccedil;&amp;atilde;o, podendo ser utilizados de diversas formas.. como forma de armazenamento ou mesmo como itens decorativos para a sua casa, jardim e outros ambientes.&lt;/p&gt; &lt;p&gt;Nesta oficina, os participantes poder&amp;atilde;o dar asas &amp;agrave; criatividade, utilizando rolhas de corti&amp;ccedil;a como elemento decorativo! Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 e a um m&amp;aacute;ximo de 10 participantes e decorrem at&amp;eacute; ao dia 26 de fevereiro, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-de-atividade-de-educacao-ambiental" title="Oficina Parque Ambiental - Fevereiro" target="_self" target="_blank"&gt;on-line&lt;/a&gt;.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051218-peca_teatro_alentar_2026_nova_data_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022024-peca_teatro_alentar_2026_nova_data_evento.jpg</t>
   </si>
   <si>
     <t>Peça de Teatro “Alentar” no Cineteatro Municipal de Sátão</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O grupo jovens/ adultos da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o vai apresentar no dia 27 de fevereiro de 2026, sexta-feira, &amp;agrave;s 21h00, no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o, a pe&amp;ccedil;a de teatro &amp;ldquo;Alentar&amp;rdquo;, com encena&amp;ccedil;&amp;atilde;o de Florbela S&amp;aacute; Cunha e com a colabora&amp;ccedil;&amp;atilde;o do grupo musical SemG&amp;eacute;nero.&lt;/p&gt; &lt;p&gt;Esta &amp;eacute; a primeira apresenta&amp;ccedil;&amp;atilde;o deste ano letivo, que vai certamente encantar o p&amp;uacute;blico.&lt;/p&gt; &lt;p&gt;Sinopse&lt;/p&gt; &lt;p&gt;&amp;ldquo; Alentar&amp;rdquo;&lt;/p&gt; &lt;p&gt;Numa aldeia quase deserta, onde as casas fechadas superam as habitadas e o sil&amp;ecirc;ncio pesa mais do que o som dos sinos, vivem alguns idosos que resistem ao abandono e &amp;agrave; passagem do tempo. A solid&amp;atilde;o tornou-se rotina, assim como o medo de serem os &amp;uacute;ltimos. Entre eles idosos que se agarram &amp;agrave; sua casa e &amp;agrave;s mem&amp;oacute;rias que ela guarda, recusando a ideia de serem enviados para um lar &amp;mdash;sair do seu lar &amp;eacute; morrer um pouco antes da hora.&lt;/p&gt; &lt;p&gt;A rotina da aldeia &amp;eacute; interrompida com a chegada de jovens imigrantes e refugiadas. Trazem outras l&amp;iacute;nguas, outras feridas, outras urg&amp;ecirc;ncias. No in&amp;iacute;cio, o encontro entre gera&amp;ccedil;&amp;otilde;es e experi&amp;ecirc;ncias &amp;eacute; marcado pelo estranhamento, pelo sil&amp;ecirc;ncio e pela desconfian&amp;ccedil;a. O passado de quem ficou confronta o presente de quem chegou.&lt;/p&gt; &lt;p&gt;&amp;Agrave; medida que pequenos gestos aproximam esses mundos nasce uma conviv&amp;ecirc;ncia inesperada. Enquanto a aldeia parece ganhar novo f&amp;ocirc;lego, a decis&amp;atilde;o de colocar a idosa num lar torna-se inevit&amp;aacute;vel, revelando o conflito entre cuidado e viol&amp;ecirc;ncia, prote&amp;ccedil;&amp;atilde;o e perda de autonomia.&lt;/p&gt; &lt;p&gt;A pe&amp;ccedil;a questiona quem decide onde &amp;eacute; o lugar de algu&amp;eacute;m, o que significa cuidar e se &amp;eacute; poss&amp;iacute;vel construir perten&amp;ccedil;a num mundo em constante deslocamento. Entre despedidas e recome&amp;ccedil;os, a aldeia transforma-se num espa&amp;ccedil;o de resist&amp;ecirc;ncia, onde solid&amp;atilde;o e esperan&amp;ccedil;a coexistem.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-02-21</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051219-cinema_21_fevereiro_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1777935626-cinema_21_fevereiro_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Frankie e os Monstros"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;&lt;a href="https://www.youtube.com/watch?v=T_yF--G7wp4" title="Exibi&amp;ccedil;&amp;atilde;o do Filme Frankie e os Monstros" target="_blank" target="_blank"&gt;Stitch Head&lt;/a&gt;, uma pequena criatura despertada por um Professor Louco num castelo, protege as outras cria&amp;ccedil;&amp;otilde;es do professor da ira dos habitantes da cidade de Grubbers Nubbin.&lt;/p&gt; &lt;p&gt;(Fonte: filmspot.pt)&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-02-20</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051219-o_meeting_beira_alta_post.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1777935626-o_meeting_beira_alta_post.jpg</t>
   </si>
   <si>
     <t>Sátão recebe evento internacional de orientação: Beira Alta O’Meeting – Sátão 2026 (BEIRAOM)- World Ranking Event</t>
   </si>
   <si>
     <t>&lt;p&gt;Com organiza&amp;ccedil;&amp;atilde;o da C&amp;acirc;mara Municipal do S&amp;aacute;t&amp;atilde;o, do Clube de Orienta&amp;ccedil;&amp;atilde;o de Viseu, da Federa&amp;ccedil;&amp;atilde;o Portuguesa de Orienta&amp;ccedil;&amp;atilde;o e da Federa&amp;ccedil;&amp;atilde;o Internacional de Orienta&amp;ccedil;&amp;atilde;o, S&amp;aacute;t&amp;atilde;o recebe o Beira Alta O&amp;rsquo;Meeting &amp;ndash; S&amp;aacute;t&amp;atilde;o WRE 2026 (BEIRAOM&amp;rsquo;26). de 20 a 22 de fevereiro de 2026, que ir&amp;aacute; decorrer no Santu&amp;aacute;rio de Nosso Senhor dos Caminhos, freguesia de Rom&amp;atilde;s, Decermilo e Vila Longa.&lt;/p&gt; &lt;p&gt;Com a participa&amp;ccedil;&amp;atilde;o de mais de 800 atletas de 25 nacionalidades, este evento desportivo contar&amp;aacute; com tr&amp;ecirc;s etapas ( Warm-up Race na sexta-feira e duas etapas de dist&amp;acirc;ncias m&amp;eacute;dias, no s&amp;aacute;bado e no domingo), em que estas &amp;uacute;ltimas duas pontuam para a Ta&amp;ccedil;a de Portugal e s&amp;atilde;o World Ranking Event Candidates.&lt;/p&gt; &lt;p&gt;Este &amp;eacute; o sexto evento de Orienta&amp;ccedil;&amp;atilde;o que o concelho de S&amp;aacute;t&amp;atilde;o recebe, o que comprova os excelentes terrenos para a pr&amp;aacute;tica desta modalidade desportiva.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-02-17</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051220-carnaval_2026.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1777849225-carnaval_2026.jpg</t>
   </si>
   <si>
     <t>Carnaval ACREDIPE 2026</t>
   </si>
   <si>
     <t>&lt;a href="https://www.cm-satao.pt/ficha-tecnica/rss-feed/evento/carnaval-acredipe-2026" target="_blank"&gt;&lt;img src="https://www.cm-satao.pt/cmsatao/uploads/event/image/324/carnaval_2026.jpg"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051222-carnaval_2026_biblioteca_finalevento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1777244424-carnaval_2026_biblioteca_finalevento.jpg</t>
   </si>
   <si>
     <t>“Confeti Maluco” na Biblioteca Municipal de Sátão</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o vai assinalar a &amp;eacute;poca do Carnaval com a realiza&amp;ccedil;&amp;atilde;o da atividade &amp;ldquo;Confeti Maluco&amp;rdquo;, no dia 16 de fevereiro de 2026 (segunda-feira), &amp;agrave;s 10h00 e &amp;agrave;s 14h00, direcionada &amp;agrave;s crian&amp;ccedil;as dos 3 aos 10 anos.&lt;/p&gt; &lt;p&gt;Esta atividade pretende desenvolver a coordena&amp;ccedil;&amp;atilde;o motora, aten&amp;ccedil;&amp;atilde;o e esp&amp;iacute;rito de equipa de forma divertida. Os interessados devem realizar a respetiva inscri&amp;ccedil;&amp;atilde;o at&amp;eacute; ao dia 12 de fevereiro, atrav&amp;eacute;s do contacto 232980008 (chamada para a rede fixa nacional).&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051221-desfile_carnaval__2026_evento11.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1777849226-desfile_carnaval__2026_evento11.jpg</t>
   </si>
   <si>
     <t>Desfile de Carnaval - Idade + Ativa</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;&amp;#129395; Carnaval Idade + Ativa!&amp;#128116;&amp;#128117;&amp;#128103;&amp;#129490;Venha assistir ao Desfile de Carnaval, com anima&amp;ccedil;&amp;atilde;o musical &amp;#129489;&amp;zwj;&amp;#127908;&amp;#127932; e concurso de m&amp;aacute;scaras &amp;#129313;&amp;#129400;&lt;/p&gt; &lt;p&gt;&amp;#128205; Pavilh&amp;atilde;o Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt; &lt;p&gt;&amp;#128197; 16 de fevereiro de 2026 (segunda-feira)&lt;/p&gt; &lt;p&gt;&amp;#9200; 14h00&lt;/p&gt; &lt;p&gt;&amp;#128521; Entrada livre&amp;#10071;&amp;#65039;&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-02-14</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051223-oficina_moldar_um_coracao_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1777244425-oficina_moldar_um_coracao_evento.jpg</t>
   </si>
   <si>
     <t>Oficina “MOLDAR UM CORAÇÃO”</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Se tens entre 6 e 16 anos vem celebrar o Amor no Museu de Pintura Naif participando nesta oficina de modelagem!&lt;/p&gt; &lt;p&gt;&amp;ldquo;Moldar um cora&amp;ccedil;&amp;atilde;o&amp;rdquo; &amp;eacute; uma oficina inspirada na pintura Festival dos Namorados, de Ant&amp;oacute;nio Lima Viana, em que te desafiamos a p&amp;ocirc;r as m&amp;atilde;os na massa e a moldar um cora&amp;ccedil;&amp;atilde;o &amp;agrave; tua maneira.&lt;/p&gt; &lt;p&gt;Inscri&amp;ccedil;&amp;otilde;es: museu.pinturanaif@cm-satao.pt | tel. 232 980 000 (ext. 1278)&lt;/p&gt; &lt;p&gt;at&amp;eacute; &amp;agrave;s 15h00 do dia 13 de fevereiro&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; GRATUITA!&lt;/p&gt; &lt;p&gt;Dura&amp;ccedil;&amp;atilde;o:1h30&lt;/p&gt; &lt;p&gt;Grupo at&amp;eacute; 10 participantes&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-02-07</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051223-cinema_07_fevereiro_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1776985225-cinema_07_fevereiro_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Família de Aluguer"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Um ator americano em T&amp;oacute;quio luta para encontrar um prop&amp;oacute;sito at&amp;eacute; conseguir um trabalho incomum: trabalhar para uma ag&amp;ecirc;ncia japonesa de "&lt;a href="https://www.youtube.com/watch?v=tRaIfUCjLY8" title="Trailer - Fam&amp;iacute;lias de Aluguer" target="_blank" target="_blank"&gt;fam&amp;iacute;lias de aluguer&lt;/a&gt;", desempenhando pap&amp;eacute;is substitutos para estranhos. &amp;Agrave; medida que mergulha no mundo dos seus clientes, come&amp;ccedil;a a formar la&amp;ccedil;os genu&amp;iacute;nos que esbatem as fronteiras entre a representa&amp;ccedil;&amp;atilde;o e a realidade.&lt;/p&gt; &lt;p&gt;(Fonte: filmspot.pt)&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051224-evento_pelas_maos_de_quem_sabe_fevereiro_2026_04.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1776812431-evento_pelas_maos_de_quem_sabe_fevereiro_2026_04.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe - “Acessório de Carnaval” com inscrições abertas</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, vai decorrer no dia 07 de fevereiro de 2026, s&amp;aacute;bado, entre as 10h00 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Acess&amp;oacute;rio de Carnaval&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 05 de fevereiro, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" title="Fromul&amp;aacute;rio de Inscri&amp;ccedil;&amp;atilde;o - Pelas M&amp;atilde;os de Quem Sabe (Fevereiro)" target="_self" target="_blank"&gt;online&lt;/a&gt;.&amp;nbsp;&amp;nbsp;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-02-02</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051225-exposicao_tanilandia_posto_turismo_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1776639630-exposicao_tanilandia_posto_turismo_evento.jpg</t>
   </si>
   <si>
     <t>Exposição de trabalhos artesanais no Posto de Turismo de Sátão</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O Posto de Turismo de S&amp;aacute;t&amp;atilde;o recebe a exposi&amp;ccedil;&amp;atilde;o de trabalhos artesanais Tanil&amp;acirc;ndia, de T&amp;acirc;nia Chaves, de 02 a 28 de fevereiro de 2026.&lt;/p&gt; &lt;p&gt;Tanil&amp;acirc;ndia &amp;eacute; um projeto de artesanato que come&amp;ccedil;ou em 2010 para ocupar os tempos livres de T&amp;acirc;nia Chaves. Este projeto foi crescendo e atualmente T&amp;acirc;nia Chaves tem um pequeno espa&amp;ccedil;o f&amp;iacute;sico situado em Viseu onde podemos encontrar: pintura em tecido e em madeira, trabalhos em feltro, trabalhos em Eva e costura.&lt;/p&gt; &lt;p&gt;A Exposi&amp;ccedil;&amp;atilde;o de trabalhos artesanais Tanil&amp;acirc;ndia estar&amp;aacute; patente no Posto de Turismo de S&amp;aacute;t&amp;atilde;o, de segunda a sexta feira das 09h00 &amp;agrave;s 17h30 e s&amp;aacute;bados das 08h30 &amp;agrave;s 13h00.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051225-programa_fevereiro_26_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1776639631-programa_fevereiro_26_evento.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> Divulgação das atividades do mês de fevereiro da Universidade Sénior de Sátão.</t>
   </si>
   <si>
     <t>&lt;p&gt;Divulga&amp;ccedil;&amp;atilde;o das atividades do m&amp;ecirc;s de fevereiro da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051226-cinema_31_janeiro_2025_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1776034833-cinema_31_janeiro_2025_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "A Criada"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;&lt;a href="https://www.youtube.com/watch?v=kdDdlY2VPxw" title="A Criada" target="_blank" target="_blank"&gt;Millie&lt;/a&gt; &amp;eacute; uma mulher lutadora e feliz por recome&amp;ccedil;ar a vida como empregada dom&amp;eacute;stica de Nina e Andrew, um casal rico. No entanto, logo percebe que os segredos da fam&amp;iacute;lia s&amp;atilde;o mais perigosos do que os seus.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-01-25</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051226-site_livro_valsa_dos_amantes_copiar.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1776034834-site_livro_valsa_dos_amantes_copiar.jpg</t>
   </si>
   <si>
     <t>Apresentação do livro “A Valsa dos Amantes”</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O Presidente da C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o, Alexandre Manuel Mendon&amp;ccedil;a Vaz, e o autor Rebelo Marinho t&amp;ecirc;m a honra de convidar a popula&amp;ccedil;&amp;atilde;o para a Sess&amp;atilde;o de Lan&amp;ccedil;amento do livro A Valsa dos Amantes, que ter&amp;aacute; lugar no pr&amp;oacute;ximo domingo, dia 25 de janeiro, &amp;agrave;s 15h00, na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A obra ser&amp;aacute; apresentada por Fernando Alexandre Lopes, num momento dedicado &amp;agrave; promo&amp;ccedil;&amp;atilde;o da leitura, da literatura e da cultura no concelho.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o refor&amp;ccedil;a, desta forma, o seu compromisso com a valoriza&amp;ccedil;&amp;atilde;o cultural e convida todos os interessados a participarem neste encontro liter&amp;aacute;rio de entrada livre.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-01-24</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051227-cinema_24_janeiro_2025_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1775602833-cinema_24_janeiro_2025_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Spongebob o filme: À procura das Calças Quadradas"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Desejoso de provar que &amp;eacute; um verdadeiro her&amp;oacute;i, &lt;a href="https://www.youtube.com/watch?v=XdPt8QWTypI" title="Spongebobo o filme" target="_blank" target="_blank"&gt;SpongeBob&lt;/a&gt; parte numa aventura para demonstrar a sua coragem a Mr. Krabs seguindo O Holand&amp;ecirc;s Voador, um misterioso e aventureiro pirata fantasma numa com&amp;eacute;dia mar&amp;iacute;tima que o leva &amp;agrave;s profundezas do oceano, onde nenhuma esponja jamais esteve.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-01-23</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051228-cartaz_perdicao_satao.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1775084428-cartaz_perdicao_satao.jpg</t>
   </si>
   <si>
     <t>Espetáculo "Perdição"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No dia 23 de janeiro de 2026, pelas 21h00, o Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o recebe o espet&amp;aacute;culo &amp;ldquo;Perdi&amp;ccedil;&amp;atilde;o&amp;rdquo;, uma adapta&amp;ccedil;&amp;atilde;o teatral da obra &amp;ldquo;Amor de Perdi&amp;ccedil;&amp;atilde;o&amp;rdquo;, de Camilo Castelo Branco. Em palco estar&amp;aacute; a AFTA, Grupo OFF, com encena&amp;ccedil;&amp;atilde;o de Florbela S&amp;aacute; Cunha, numa proposta art&amp;iacute;stica que revisita um dos maiores cl&amp;aacute;ssicos da literatura portuguesa, explorando de forma intensa os temas do amor, do destino e da trag&amp;eacute;dia. Esta iniciativa promete uma noite de teatro marcada pela emo&amp;ccedil;&amp;atilde;o e pela for&amp;ccedil;a dram&amp;aacute;tica de uma hist&amp;oacute;ria intemporal, aberta a todo o p&amp;uacute;blico apreciador das artes c&amp;eacute;nicas.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-01-19</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051228-evento_inauguracao_naif_06.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1775084429-evento_inauguracao_naif_06.jpg</t>
   </si>
   <si>
     <t>Inauguração do Museu de Pintura Naïf e do Restauro da Capela Mor de São Saturnino em Sátão</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o inaugura o Museu de Pintura Na&amp;iuml;f e do Restauro da Capela Mor de S&amp;atilde;o Saturnino, no dia 19 de janeiro de 2026, segunda-feira, &amp;agrave;s 14h30, na localidade de Pedrosas, concelho de S&amp;aacute;t&amp;atilde;o, com a presen&amp;ccedil;a da Ministra da Cultura, Juventude e Desporto, Margarida Balseiro Lopes e do Bispo de Viseu, D. Ant&amp;oacute;nio Luciano.&lt;/p&gt; &lt;p&gt;O Museu de Pintura Na&amp;iuml;f de S&amp;aacute;t&amp;atilde;o alberga uma extraordin&amp;aacute;ria cole&amp;ccedil;&amp;atilde;o de arte na&amp;iuml;f doada &amp;agrave; autarquia por Herm&amp;iacute;nio Ferreira (1944-2018). Natural das Pedrosas, este grande economista tinha um profundo fasc&amp;iacute;nio pelas artes, levando-o a colecionar antiguidades de v&amp;aacute;rios g&amp;eacute;neros. Foi assim que, ao longo da sua vida, foi juntando quadros de pintura na&amp;iuml;f dando corpo &amp;agrave; cole&amp;ccedil;&amp;atilde;o. A C&amp;acirc;mara Municipal de S&amp;aacute;t&amp;atilde;o recuperou em 2018 a sua casa de fam&amp;iacute;lia, tendo constru&amp;iacute;do um edif&amp;iacute;cio novo para a incorpora&amp;ccedil;&amp;atilde;o da cole&amp;ccedil;&amp;atilde;o nascendo da&amp;iacute; o Museu de Pintura Na&amp;iuml;f. A Pintura Na&amp;iuml;f &amp;eacute; conhecida como um estilo art&amp;iacute;stico espont&amp;acirc;neo, criado por artistas autodidatas, sendo tamb&amp;eacute;m apelidada de &amp;ldquo;arte primitiva&amp;rdquo;.&lt;/p&gt; &lt;p&gt;O Museu de Pintura Na&amp;iuml;f abre ao p&amp;uacute;blico no dia 22 de janeiro e ter&amp;aacute; o seguinte hor&amp;aacute;rio de funcionamento: quinta e sexta-feira das 09h00 &amp;agrave;s 13h00 e das 14h00 &amp;agrave;s 17h00, s&amp;aacute;bado e domingo das 14h00 &amp;agrave;s 17h00.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-01-17</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051229-cinema_17_janeiro_2025_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1775084429-cinema_17_janeiro_2025_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Avatar: Fogo e Cinzas"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A hist&amp;oacute;ria come&amp;ccedil;a algumas semanas ap&amp;oacute;s os acontecimentos de "&lt;a href="https://www.youtube.com/watch?v=6zmO2mtciYs" title="Avatar: Fogo e Cinzas" target="_blank" target="_blank"&gt;Avatar&lt;/a&gt;: O Caminho da &amp;Aacute;gua". A fam&amp;iacute;lia Sully continua a viver entre o cl&amp;atilde; Metkayina nos pitorescos recifes de Pandora enquanto aprende a viver sem Neteyam, o filho mais velho que morreu numa escaramu&amp;ccedil;a com o Povo do C&amp;eacute;u.&lt;/p&gt; &lt;p&gt;Jake, Neytiri, Lo'ak, Tuk, Spider e Kiri lidam com a perda &amp;agrave; sua maneira. Enquanto Spider se adapta &amp;agrave; vida com o povo do recife, os Sully preocupam-se com a sua seguran&amp;ccedil;a e percebe que ele n&amp;atilde;o pode mais permanecer com eles. Ap&amp;oacute;s uma apresenta&amp;ccedil;&amp;atilde;o ao Cl&amp;atilde; Tlalim, n&amp;oacute;madas pac&amp;iacute;ficos que viajam pelos c&amp;eacute;us, o seu chefe, Peylak, concorda em transportar Spider de volta ao Acampamento Alto, a fortaleza dos Omatikaya.&lt;/p&gt; &lt;p&gt;Por fim, toda a fam&amp;iacute;lia Sully decide juntar-se a Spider na viagem que &amp;eacute; interrompida por um ataque do Cl&amp;atilde; Mangkwan, tamb&amp;eacute;m conhecido como o Povo das Cinzas. Liderado por Varang, o Povo das Cinzas &amp;eacute; composto por Na'vi que viram a sua cultura e modo de vida foram drasticamente alterados ap&amp;oacute;s a devasta&amp;ccedil;&amp;atilde;o da sua terra por um vulc&amp;atilde;o. Culpam Eywa (a M&amp;atilde;e de Todos de Pandora) pelo desastre. Enquanto isso, a RDA est&amp;aacute; em dificuldades, ap&amp;oacute;s a derrota devastadora &amp;agrave;s m&amp;atilde;os de Jake Sully e do Cl&amp;atilde; Metkayina, e reagrupa-se para planear o pr&amp;oacute;ximo ataque.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051229-peca_teatro_alentar_2026_final_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1774825227-peca_teatro_alentar_2026_final_evento.jpg</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O grupo jovens/ adultos da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o vai apresentar no dia 10 de janeiro de 2026, s&amp;aacute;bado, &amp;agrave;s 21h00, no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o, a pe&amp;ccedil;a de teatro &amp;ldquo;Alentar&amp;rdquo;, com encena&amp;ccedil;&amp;atilde;o de Florbela S&amp;aacute; Cunha e com a colabora&amp;ccedil;&amp;atilde;o do grupo musical SemG&amp;eacute;nero.&lt;/p&gt; &lt;p&gt;Esta &amp;eacute; a primeira apresenta&amp;ccedil;&amp;atilde;o deste ano letivo, que vai certamente encantar o p&amp;uacute;blico.&lt;/p&gt; &lt;p&gt;&amp;ldquo; Alentar&amp;rdquo;&lt;/p&gt; &lt;p&gt;Numa aldeia quase deserta, onde as casas fechadas superam as habitadas e o sil&amp;ecirc;ncio pesa mais do que o som dos sinos, vivem alguns idosos que resistem ao abandono e &amp;agrave; passagem do tempo. A solid&amp;atilde;o tornou-se rotina, assim como o medo de serem os &amp;uacute;ltimos. Entre eles idosos que se agarram &amp;agrave; sua casa e &amp;agrave;s mem&amp;oacute;rias que ela guarda, recusando a ideia de serem enviados para um lar &amp;mdash;sair do seu lar &amp;eacute; morrer um pouco antes da hora.&lt;/p&gt; &lt;p&gt;A rotina da aldeia &amp;eacute; interrompida com a chegada de jovens imigrantes e refugiadas. Trazem outras l&amp;iacute;nguas, outras feridas, outras urg&amp;ecirc;ncias. No in&amp;iacute;cio, o encontro entre gera&amp;ccedil;&amp;otilde;es e experi&amp;ecirc;ncias &amp;eacute; marcado pelo estranhamento, pelo sil&amp;ecirc;ncio e pela desconfian&amp;ccedil;a. O passado de quem ficou confronta o presente de quem chegou.&lt;/p&gt; &lt;p&gt;&amp;Agrave; medida que pequenos gestos aproximam esses mundos nasce uma conviv&amp;ecirc;ncia inesperada. Enquanto a aldeia parece ganhar novo f&amp;ocirc;lego, a decis&amp;atilde;o de colocar a idosa num lar torna-se inevit&amp;aacute;vel, revelando o conflito entre cuidado e viol&amp;ecirc;ncia, prote&amp;ccedil;&amp;atilde;o e perda de autonomia.&lt;/p&gt; &lt;p&gt;A pe&amp;ccedil;a questiona quem decide onde &amp;eacute; o lugar de algu&amp;eacute;m, o que significa cuidar e se &amp;eacute; poss&amp;iacute;vel construir perten&amp;ccedil;a num mundo em constante deslocamento. Entre despedidas e recome&amp;ccedil;os, a aldeia transforma-se num espa&amp;ccedil;o de resist&amp;ecirc;ncia, onde solid&amp;atilde;o e esperan&amp;ccedil;a coexistem.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051230-evento_pelas_maos_de_quem_sabe_janeiro_2026_04.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1774396827-evento_pelas_maos_de_quem_sabe_janeiro_2026_04.jpg</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, vai decorrer no dia 10 de janeiro de 2026, s&amp;aacute;bado, entre as 10h00 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Calend&amp;aacute;rio&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 08 de janeiro, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" title="Inscri&amp;ccedil;&amp;otilde;es Pelas M&amp;atilde;os de Quem Sabe" target="_blank" target="_blank"&gt;online&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-01-05</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/1772668825-programa_janeiro_26_evento.jpg</t>
   </si>
   <si>
     <t>Atividades do mês de janeiro da Universidade Sénior de Sátão</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o inicia o m&amp;ecirc;s de janeiro com um programa diversificado de atividades abertas &amp;agrave; comunidade. Ao longo do m&amp;ecirc;s haver&amp;aacute; momentos de conv&amp;iacute;vio, informa&amp;ccedil;&amp;atilde;o e reflex&amp;atilde;o, incluindo o Cantar das Janeiras, palestras sobre seguran&amp;ccedil;a e sa&amp;uacute;de, e a exibi&amp;ccedil;&amp;atilde;o de um filme. As iniciativas decorrem em v&amp;aacute;rios espa&amp;ccedil;os municipais e destinam-se a promover o envelhecimento ativo e a participa&amp;ccedil;&amp;atilde;o social. Para mais informa&amp;ccedil;&amp;otilde;es, contacte 232 980 000.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2025-12-28</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/1772668825-concerto_solidario_nosso_site.jpg</t>
   </si>
   <si>
     <t>Concerto solidário "Palco da Vida"  -  Escola de Música Nota LA</t>
   </si>
@@ -1391,51 +1600,51 @@
   </si>
   <si>
     <t>&lt;p&gt;Desta iniciativa, desenvolvida em quatro fases, realizadas entre dezembro e março, resultaram vinte e cinco livros, que estarão expostos, entre 1 e 31 de maio, na Biblioteca Municipal de Sátão.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-083750.jpg</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-084311.jpg</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-084329.jpg</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-084500.jpg</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-084625.jpg</t>
   </si>
   <si>
     <t>&lt;p&gt;No próximo 17 de maio, o Município de Sátão convida todos os ciclistas e peregrinos a juntarem-se nesta viagem com destino a Fátima, com partida marcada para as 5h30, em frente à Câmara Municipal.&lt;/p&gt;
 &lt;p&gt;As inscrições serão feitas on-line ou no GAM (Gabinete de Atendimento ao Munícipe) e irão decorrer até ao próximo dia 11 de maio tendo um custo de 20€ por inscrição (inclui seguro). O regulamento e demais informações estarão disponíveis no momento da inscrição.&lt;/p&gt;
 &lt;p&gt;Participa nesta jornada de devoção e superação. Vamos pedalar juntos até Maria!&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1774051210-img_20260227_wa0017.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778022019-img_20260227_wa0017.jpg</t>
   </si>
   <si>
     <t>Exposição Luz Própria - Casa da Cultura</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Luz Pr&amp;oacute;pria&amp;rdquo;, da artista Maria Barros Abreu, estar&amp;aacute; patente de 14 de mar&amp;ccedil;o a 28 de maio na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, em S&amp;aacute;t&amp;atilde;o. A mostra apresenta um conjunto de obras da artista e est&amp;aacute; associada &amp;agrave; publica&amp;ccedil;&amp;atilde;o da obra &amp;ldquo;Luz Pr&amp;oacute;pria&amp;rdquo;, editada pela Edi&amp;ccedil;&amp;otilde;es Esgotadas. A iniciativa integra a programa&amp;ccedil;&amp;atilde;o cultural do Munic&amp;iacute;pio e convida a comunidade a contactar com o trabalho da autora.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1745,51 +1954,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O142"/>
+  <dimension ref="A1:O160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1854,285 +2063,282 @@
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="L3" t="s">
         <v>19</v>
       </c>
       <c r="M3" t="s">
         <v>19</v>
       </c>
       <c r="N3" t="s">
         <v>19</v>
       </c>
       <c r="O3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>19</v>
       </c>
       <c r="M4" t="s">
         <v>19</v>
       </c>
       <c r="N4" t="s">
         <v>19</v>
       </c>
       <c r="O4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L5" t="s">
         <v>19</v>
       </c>
       <c r="M5" t="s">
         <v>19</v>
       </c>
       <c r="N5" t="s">
         <v>19</v>
       </c>
       <c r="O5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L6" t="s">
         <v>19</v>
       </c>
       <c r="M6" t="s">
         <v>19</v>
       </c>
       <c r="N6" t="s">
         <v>19</v>
       </c>
       <c r="O6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L7" t="s">
         <v>19</v>
       </c>
       <c r="M7" t="s">
         <v>19</v>
       </c>
       <c r="N7" t="s">
         <v>19</v>
       </c>
       <c r="O7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L8" t="s">
         <v>19</v>
       </c>
       <c r="M8" t="s">
         <v>19</v>
       </c>
       <c r="N8" t="s">
         <v>19</v>
       </c>
       <c r="O8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
       <c r="L9" t="s">
         <v>19</v>
       </c>
       <c r="M9" t="s">
         <v>19</v>
       </c>
       <c r="N9" t="s">
         <v>19</v>
       </c>
       <c r="O9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
       <c r="L10" t="s">
         <v>19</v>
       </c>
       <c r="M10" t="s">
         <v>19</v>
       </c>
       <c r="N10" t="s">
         <v>19</v>
       </c>
       <c r="O10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L11" t="s">
         <v>19</v>
       </c>
       <c r="M11" t="s">
         <v>19</v>
       </c>
       <c r="N11" t="s">
         <v>19</v>
       </c>
       <c r="O11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L12" t="s">
         <v>19</v>
       </c>
       <c r="M12" t="s">
         <v>19</v>
       </c>
       <c r="N12" t="s">
         <v>19</v>
       </c>
       <c r="O12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
       <c r="L13" t="s">
         <v>19</v>
       </c>
       <c r="M13" t="s">
         <v>19</v>
       </c>
       <c r="N13" t="s">
         <v>19</v>
       </c>
       <c r="O13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
@@ -2192,233 +2398,233 @@
       </c>
       <c r="C16" t="s">
         <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>71</v>
       </c>
       <c r="H16" t="s">
         <v>72</v>
       </c>
       <c r="L16" t="s">
         <v>19</v>
       </c>
       <c r="M16" t="s">
         <v>19</v>
       </c>
       <c r="N16" t="s">
         <v>19</v>
       </c>
       <c r="O16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L17" t="s">
         <v>19</v>
       </c>
       <c r="M17" t="s">
         <v>19</v>
       </c>
       <c r="N17" t="s">
         <v>19</v>
       </c>
       <c r="O17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L18" t="s">
         <v>19</v>
       </c>
       <c r="M18" t="s">
         <v>19</v>
       </c>
       <c r="N18" t="s">
         <v>19</v>
       </c>
       <c r="O18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L19" t="s">
         <v>19</v>
       </c>
       <c r="M19" t="s">
         <v>19</v>
       </c>
       <c r="N19" t="s">
         <v>19</v>
       </c>
       <c r="O19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L20" t="s">
         <v>19</v>
       </c>
       <c r="M20" t="s">
         <v>19</v>
       </c>
       <c r="N20" t="s">
         <v>19</v>
       </c>
       <c r="O20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="M21" t="s">
         <v>19</v>
       </c>
       <c r="N21" t="s">
         <v>19</v>
       </c>
       <c r="O21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L22" t="s">
         <v>19</v>
       </c>
       <c r="M22" t="s">
         <v>19</v>
       </c>
       <c r="N22" t="s">
         <v>19</v>
       </c>
       <c r="O22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L23" t="s">
         <v>19</v>
       </c>
       <c r="M23" t="s">
         <v>19</v>
       </c>
       <c r="N23" t="s">
         <v>19</v>
       </c>
       <c r="O23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C24" t="s">
         <v>100</v>
       </c>
       <c r="D24" t="s">
         <v>101</v>
       </c>
       <c r="H24" t="s">
         <v>102</v>
       </c>
       <c r="L24" t="s">
         <v>19</v>
       </c>
       <c r="M24" t="s">
         <v>19</v>
       </c>
       <c r="N24" t="s">
         <v>19</v>
       </c>
       <c r="O24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
@@ -2504,2504 +2710,2504 @@
       </c>
       <c r="C28" t="s">
         <v>116</v>
       </c>
       <c r="D28" t="s">
         <v>117</v>
       </c>
       <c r="H28" t="s">
         <v>118</v>
       </c>
       <c r="L28" t="s">
         <v>19</v>
       </c>
       <c r="M28" t="s">
         <v>19</v>
       </c>
       <c r="N28" t="s">
         <v>19</v>
       </c>
       <c r="O28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" t="s">
         <v>119</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H29" t="s">
         <v>121</v>
       </c>
       <c r="L29" t="s">
         <v>19</v>
       </c>
       <c r="M29" t="s">
         <v>19</v>
       </c>
       <c r="N29" t="s">
         <v>19</v>
       </c>
       <c r="O29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L30" t="s">
         <v>19</v>
       </c>
       <c r="M30" t="s">
         <v>19</v>
       </c>
       <c r="N30" t="s">
         <v>19</v>
       </c>
       <c r="O30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L31" t="s">
         <v>19</v>
       </c>
       <c r="M31" t="s">
         <v>19</v>
       </c>
       <c r="N31" t="s">
         <v>19</v>
       </c>
       <c r="O31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L32" t="s">
         <v>19</v>
       </c>
       <c r="M32" t="s">
         <v>19</v>
       </c>
       <c r="N32" t="s">
         <v>19</v>
       </c>
       <c r="O32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D33" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L33" t="s">
         <v>19</v>
       </c>
       <c r="M33" t="s">
         <v>19</v>
       </c>
       <c r="N33" t="s">
         <v>19</v>
       </c>
       <c r="O33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C34" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D34" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L34" t="s">
         <v>19</v>
       </c>
       <c r="M34" t="s">
         <v>19</v>
       </c>
       <c r="N34" t="s">
         <v>19</v>
       </c>
       <c r="O34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C35" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D35" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="L35" t="s">
         <v>19</v>
       </c>
       <c r="M35" t="s">
         <v>19</v>
       </c>
       <c r="N35" t="s">
         <v>19</v>
       </c>
       <c r="O35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C36" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D36" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L36" t="s">
         <v>19</v>
       </c>
       <c r="M36" t="s">
         <v>19</v>
       </c>
       <c r="N36" t="s">
         <v>19</v>
       </c>
       <c r="O36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C37" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D37" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="L37" t="s">
         <v>19</v>
       </c>
       <c r="M37" t="s">
         <v>19</v>
       </c>
       <c r="N37" t="s">
         <v>19</v>
       </c>
       <c r="O37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C38" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D38" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L38" t="s">
         <v>19</v>
       </c>
       <c r="M38" t="s">
         <v>19</v>
       </c>
       <c r="N38" t="s">
         <v>19</v>
       </c>
       <c r="O38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C39" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D39" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L39" t="s">
         <v>19</v>
       </c>
       <c r="M39" t="s">
         <v>19</v>
       </c>
       <c r="N39" t="s">
         <v>19</v>
       </c>
       <c r="O39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C40" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="H40" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="L40" t="s">
         <v>19</v>
       </c>
       <c r="M40" t="s">
         <v>19</v>
       </c>
       <c r="N40" t="s">
         <v>19</v>
       </c>
       <c r="O40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C41" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D41" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="H41" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="L41" t="s">
         <v>19</v>
       </c>
       <c r="M41" t="s">
         <v>19</v>
       </c>
       <c r="N41" t="s">
         <v>19</v>
       </c>
       <c r="O41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C42" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D42" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="H42" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="L42" t="s">
         <v>19</v>
       </c>
       <c r="M42" t="s">
         <v>19</v>
       </c>
       <c r="N42" t="s">
         <v>19</v>
       </c>
       <c r="O42" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C43" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D43" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="H43" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="L43" t="s">
         <v>19</v>
       </c>
       <c r="M43" t="s">
         <v>19</v>
       </c>
       <c r="N43" t="s">
         <v>19</v>
       </c>
       <c r="O43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="C44" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D44" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="H44" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="L44" t="s">
         <v>19</v>
       </c>
       <c r="M44" t="s">
         <v>19</v>
       </c>
       <c r="N44" t="s">
         <v>19</v>
       </c>
       <c r="O44" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="C45" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="D45" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="H45" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="L45" t="s">
         <v>19</v>
       </c>
       <c r="M45" t="s">
         <v>19</v>
       </c>
       <c r="N45" t="s">
         <v>19</v>
       </c>
       <c r="O45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="C46" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D46" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="H46" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="L46" t="s">
         <v>19</v>
       </c>
       <c r="M46" t="s">
         <v>19</v>
       </c>
       <c r="N46" t="s">
         <v>19</v>
       </c>
       <c r="O46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="C47" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="D47" t="s">
-        <v>178</v>
+        <v>124</v>
       </c>
       <c r="H47" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="L47" t="s">
         <v>19</v>
       </c>
       <c r="M47" t="s">
         <v>19</v>
       </c>
       <c r="N47" t="s">
         <v>19</v>
       </c>
       <c r="O47" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="C48" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="D48" t="s">
-        <v>178</v>
+        <v>101</v>
       </c>
       <c r="H48" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="L48" t="s">
         <v>19</v>
       </c>
       <c r="M48" t="s">
         <v>19</v>
       </c>
       <c r="N48" t="s">
         <v>19</v>
       </c>
       <c r="O48" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="C49" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="D49" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="H49" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="L49" t="s">
         <v>19</v>
       </c>
       <c r="M49" t="s">
         <v>19</v>
       </c>
       <c r="N49" t="s">
         <v>19</v>
       </c>
       <c r="O49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="C50" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="D50" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="H50" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="L50" t="s">
         <v>19</v>
       </c>
       <c r="M50" t="s">
         <v>19</v>
       </c>
       <c r="N50" t="s">
         <v>19</v>
       </c>
       <c r="O50" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C51" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="H51" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="L51" t="s">
         <v>19</v>
       </c>
       <c r="M51" t="s">
         <v>19</v>
       </c>
       <c r="N51" t="s">
         <v>19</v>
       </c>
       <c r="O51" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="C52" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="D52" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="L52" t="s">
         <v>19</v>
       </c>
       <c r="M52" t="s">
         <v>19</v>
       </c>
       <c r="N52" t="s">
         <v>19</v>
       </c>
       <c r="O52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="C53" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="D53" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="H53" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="L53" t="s">
         <v>19</v>
       </c>
       <c r="M53" t="s">
         <v>19</v>
       </c>
       <c r="N53" t="s">
         <v>19</v>
       </c>
       <c r="O53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="C54" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="D54" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="H54" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="L54" t="s">
         <v>19</v>
       </c>
       <c r="M54" t="s">
         <v>19</v>
       </c>
       <c r="N54" t="s">
         <v>19</v>
       </c>
       <c r="O54" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="C55" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="D55" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="H55" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="L55" t="s">
         <v>19</v>
       </c>
       <c r="M55" t="s">
         <v>19</v>
       </c>
       <c r="N55" t="s">
         <v>19</v>
       </c>
       <c r="O55" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="C56" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="D56" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="H56" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="L56" t="s">
         <v>19</v>
       </c>
       <c r="M56" t="s">
         <v>19</v>
       </c>
       <c r="N56" t="s">
         <v>19</v>
       </c>
       <c r="O56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>203</v>
+        <v>224</v>
       </c>
       <c r="C57" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>206</v>
+        <v>227</v>
       </c>
       <c r="L57" t="s">
         <v>19</v>
       </c>
       <c r="M57" t="s">
         <v>19</v>
       </c>
       <c r="N57" t="s">
         <v>19</v>
       </c>
       <c r="O57" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="C58" t="s">
-        <v>209</v>
+        <v>228</v>
       </c>
       <c r="D58" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="H58" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="L58" t="s">
         <v>19</v>
       </c>
       <c r="M58" t="s">
         <v>19</v>
       </c>
       <c r="N58" t="s">
         <v>19</v>
       </c>
       <c r="O58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="C59" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="D59" t="s">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="H59" t="s">
-        <v>211</v>
+        <v>231</v>
       </c>
       <c r="L59" t="s">
         <v>19</v>
       </c>
       <c r="M59" t="s">
         <v>19</v>
       </c>
       <c r="N59" t="s">
         <v>19</v>
       </c>
       <c r="O59" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="C60" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="D60" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="H60" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="L60" t="s">
         <v>19</v>
       </c>
       <c r="M60" t="s">
         <v>19</v>
       </c>
       <c r="N60" t="s">
         <v>19</v>
       </c>
       <c r="O60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="C61" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="D61" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="H61" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="L61" t="s">
         <v>19</v>
       </c>
       <c r="M61" t="s">
         <v>19</v>
       </c>
       <c r="N61" t="s">
         <v>19</v>
       </c>
       <c r="O61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="C62" t="s">
-        <v>219</v>
+        <v>240</v>
       </c>
       <c r="D62" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="H62" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="L62" t="s">
         <v>19</v>
       </c>
       <c r="M62" t="s">
         <v>19</v>
       </c>
       <c r="N62" t="s">
         <v>19</v>
       </c>
       <c r="O62" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="C63" t="s">
-        <v>222</v>
+        <v>243</v>
       </c>
       <c r="D63" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="H63" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="L63" t="s">
         <v>19</v>
       </c>
       <c r="M63" t="s">
         <v>19</v>
       </c>
       <c r="N63" t="s">
         <v>19</v>
       </c>
       <c r="O63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="C64" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="D64" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="H64" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64" t="s">
         <v>19</v>
       </c>
       <c r="N64" t="s">
         <v>19</v>
       </c>
       <c r="O64" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="C65" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="D65" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="H65" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="L65" t="s">
         <v>19</v>
       </c>
       <c r="M65" t="s">
         <v>19</v>
       </c>
       <c r="N65" t="s">
         <v>19</v>
       </c>
       <c r="O65" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="C66" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="D66" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="H66" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="L66" t="s">
         <v>19</v>
       </c>
       <c r="M66" t="s">
         <v>19</v>
       </c>
       <c r="N66" t="s">
         <v>19</v>
       </c>
       <c r="O66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="C67" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="D67" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="H67" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="L67" t="s">
         <v>19</v>
       </c>
       <c r="M67" t="s">
         <v>19</v>
       </c>
       <c r="N67" t="s">
         <v>19</v>
       </c>
       <c r="O67" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="C68" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="D68" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="H68" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="L68" t="s">
         <v>19</v>
       </c>
       <c r="M68" t="s">
         <v>19</v>
       </c>
       <c r="N68" t="s">
         <v>19</v>
       </c>
       <c r="O68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="C69" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="D69" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="H69" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="L69" t="s">
         <v>19</v>
       </c>
       <c r="M69" t="s">
         <v>19</v>
       </c>
       <c r="N69" t="s">
         <v>19</v>
       </c>
       <c r="O69" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="C70" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="D70" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="H70" t="s">
-        <v>239</v>
+        <v>261</v>
       </c>
       <c r="L70" t="s">
         <v>19</v>
       </c>
       <c r="M70" t="s">
         <v>19</v>
       </c>
       <c r="N70" t="s">
         <v>19</v>
       </c>
       <c r="O70" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>241</v>
+        <v>262</v>
       </c>
       <c r="C71" t="s">
-        <v>242</v>
+        <v>263</v>
       </c>
       <c r="D71" t="s">
-        <v>243</v>
+        <v>264</v>
       </c>
       <c r="H71" t="s">
-        <v>244</v>
+        <v>265</v>
       </c>
       <c r="L71" t="s">
         <v>19</v>
       </c>
       <c r="M71" t="s">
         <v>19</v>
       </c>
       <c r="N71" t="s">
         <v>19</v>
       </c>
       <c r="O71" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>241</v>
+        <v>266</v>
       </c>
       <c r="C72" t="s">
-        <v>245</v>
+        <v>267</v>
       </c>
       <c r="D72" t="s">
-        <v>223</v>
+        <v>268</v>
       </c>
       <c r="H72" t="s">
-        <v>224</v>
+        <v>269</v>
       </c>
       <c r="L72" t="s">
         <v>19</v>
       </c>
       <c r="M72" t="s">
         <v>19</v>
       </c>
       <c r="N72" t="s">
         <v>19</v>
       </c>
       <c r="O72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>266</v>
       </c>
       <c r="C73" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="D73" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="H73" t="s">
-        <v>244</v>
+        <v>271</v>
       </c>
       <c r="L73" t="s">
         <v>19</v>
       </c>
       <c r="M73" t="s">
         <v>19</v>
       </c>
       <c r="N73" t="s">
         <v>19</v>
       </c>
       <c r="O73" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
       <c r="C74" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="D74" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="H74" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="L74" t="s">
         <v>19</v>
       </c>
       <c r="M74" t="s">
         <v>19</v>
       </c>
       <c r="N74" t="s">
         <v>19</v>
       </c>
       <c r="O74" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
       <c r="C75" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="D75" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="H75" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="L75" t="s">
         <v>19</v>
       </c>
       <c r="M75" t="s">
         <v>19</v>
       </c>
       <c r="N75" t="s">
         <v>19</v>
       </c>
       <c r="O75" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="C76" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="D76" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="H76" t="s">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="L76" t="s">
         <v>19</v>
       </c>
       <c r="M76" t="s">
         <v>19</v>
       </c>
       <c r="N76" t="s">
         <v>19</v>
       </c>
       <c r="O76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="C77" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="D77" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="H77" t="s">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="L77" t="s">
         <v>19</v>
       </c>
       <c r="M77" t="s">
         <v>19</v>
       </c>
       <c r="N77" t="s">
         <v>19</v>
       </c>
       <c r="O77" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="C78" t="s">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="D78" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="H78" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="L78" t="s">
         <v>19</v>
       </c>
       <c r="M78" t="s">
         <v>19</v>
       </c>
       <c r="N78" t="s">
         <v>19</v>
       </c>
       <c r="O78" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="C79" t="s">
-        <v>261</v>
+        <v>286</v>
       </c>
       <c r="D79" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="H79" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="L79" t="s">
         <v>19</v>
       </c>
       <c r="M79" t="s">
         <v>19</v>
       </c>
       <c r="N79" t="s">
         <v>19</v>
       </c>
       <c r="O79" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="C80" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="D80" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="H80" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="L80" t="s">
         <v>19</v>
       </c>
       <c r="M80" t="s">
         <v>19</v>
       </c>
       <c r="N80" t="s">
         <v>19</v>
       </c>
       <c r="O80" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="C81" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="D81" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="H81" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="L81" t="s">
         <v>19</v>
       </c>
       <c r="M81" t="s">
         <v>19</v>
       </c>
       <c r="N81" t="s">
         <v>19</v>
       </c>
       <c r="O81" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="C82" t="s">
-        <v>269</v>
+        <v>294</v>
       </c>
       <c r="D82" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="H82" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="L82" t="s">
         <v>19</v>
       </c>
       <c r="M82" t="s">
         <v>19</v>
       </c>
       <c r="N82" t="s">
         <v>19</v>
       </c>
       <c r="O82" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>262</v>
+        <v>295</v>
       </c>
       <c r="C83" t="s">
-        <v>271</v>
+        <v>296</v>
       </c>
       <c r="D83" t="s">
-        <v>267</v>
+        <v>297</v>
       </c>
       <c r="H83" t="s">
-        <v>268</v>
+        <v>298</v>
       </c>
       <c r="L83" t="s">
         <v>19</v>
       </c>
       <c r="M83" t="s">
         <v>19</v>
       </c>
       <c r="N83" t="s">
         <v>19</v>
       </c>
       <c r="O83" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>295</v>
       </c>
       <c r="C84" t="s">
-        <v>273</v>
+        <v>299</v>
       </c>
       <c r="D84" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="H84" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="L84" t="s">
         <v>19</v>
       </c>
       <c r="M84" t="s">
         <v>19</v>
       </c>
       <c r="N84" t="s">
         <v>19</v>
       </c>
       <c r="O84" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="C85" t="s">
-        <v>276</v>
+        <v>301</v>
       </c>
       <c r="D85" t="s">
-        <v>274</v>
+        <v>302</v>
       </c>
       <c r="H85" t="s">
-        <v>275</v>
+        <v>303</v>
       </c>
       <c r="L85" t="s">
         <v>19</v>
       </c>
       <c r="M85" t="s">
         <v>19</v>
       </c>
       <c r="N85" t="s">
         <v>19</v>
       </c>
       <c r="O85" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="C86" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="D86" t="s">
-        <v>279</v>
+        <v>302</v>
       </c>
       <c r="H86" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="L86" t="s">
         <v>19</v>
       </c>
       <c r="M86" t="s">
         <v>19</v>
       </c>
       <c r="N86" t="s">
         <v>19</v>
       </c>
       <c r="O86" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>277</v>
+        <v>305</v>
       </c>
       <c r="C87" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="D87" t="s">
-        <v>279</v>
+        <v>307</v>
       </c>
       <c r="H87" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="L87" t="s">
         <v>19</v>
       </c>
       <c r="M87" t="s">
         <v>19</v>
       </c>
       <c r="N87" t="s">
         <v>19</v>
       </c>
       <c r="O87" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="C88" t="s">
-        <v>283</v>
+        <v>309</v>
       </c>
       <c r="D88" t="s">
-        <v>284</v>
+        <v>307</v>
       </c>
       <c r="H88" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="L88" t="s">
         <v>19</v>
       </c>
       <c r="M88" t="s">
         <v>19</v>
       </c>
       <c r="N88" t="s">
         <v>19</v>
       </c>
       <c r="O88" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="C89" t="s">
-        <v>286</v>
+        <v>311</v>
       </c>
       <c r="D89" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="H89" t="s">
-        <v>285</v>
+        <v>313</v>
       </c>
       <c r="L89" t="s">
         <v>19</v>
       </c>
       <c r="M89" t="s">
         <v>19</v>
       </c>
       <c r="N89" t="s">
         <v>19</v>
       </c>
       <c r="O89" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="C90" t="s">
-        <v>288</v>
+        <v>314</v>
       </c>
       <c r="D90" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="H90" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="L90" t="s">
         <v>19</v>
       </c>
       <c r="M90" t="s">
         <v>19</v>
       </c>
       <c r="N90" t="s">
         <v>19</v>
       </c>
       <c r="O90" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="C91" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="D91" t="s">
-        <v>289</v>
+        <v>312</v>
       </c>
       <c r="H91" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
       <c r="L91" t="s">
         <v>19</v>
       </c>
       <c r="M91" t="s">
         <v>19</v>
       </c>
       <c r="N91" t="s">
         <v>19</v>
       </c>
       <c r="O91" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="C92" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="D92" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="H92" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="L92" t="s">
         <v>19</v>
       </c>
       <c r="M92" t="s">
         <v>19</v>
       </c>
       <c r="N92" t="s">
         <v>19</v>
       </c>
       <c r="O92" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="C93" t="s">
-        <v>296</v>
+        <v>320</v>
       </c>
       <c r="D93" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="H93" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="L93" t="s">
         <v>19</v>
       </c>
       <c r="M93" t="s">
         <v>19</v>
       </c>
       <c r="N93" t="s">
         <v>19</v>
       </c>
       <c r="O93" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>297</v>
+        <v>321</v>
       </c>
       <c r="C94" t="s">
-        <v>298</v>
+        <v>322</v>
       </c>
       <c r="D94" t="s">
-        <v>299</v>
+        <v>323</v>
       </c>
       <c r="H94" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="L94" t="s">
         <v>19</v>
       </c>
       <c r="M94" t="s">
         <v>19</v>
       </c>
       <c r="N94" t="s">
         <v>19</v>
       </c>
       <c r="O94" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
-        <v>297</v>
+        <v>321</v>
       </c>
       <c r="C95" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
       <c r="D95" t="s">
-        <v>302</v>
+        <v>323</v>
       </c>
       <c r="H95" t="s">
-        <v>303</v>
+        <v>324</v>
       </c>
       <c r="L95" t="s">
         <v>19</v>
       </c>
       <c r="M95" t="s">
         <v>19</v>
       </c>
       <c r="N95" t="s">
         <v>19</v>
       </c>
       <c r="O95" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="C96" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
       <c r="D96" t="s">
-        <v>299</v>
+        <v>328</v>
       </c>
       <c r="H96" t="s">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="L96" t="s">
         <v>19</v>
       </c>
       <c r="M96" t="s">
         <v>19</v>
       </c>
       <c r="N96" t="s">
         <v>19</v>
       </c>
       <c r="O96" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="C97" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="D97" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="H97" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="L97" t="s">
         <v>19</v>
       </c>
       <c r="M97" t="s">
         <v>19</v>
       </c>
       <c r="N97" t="s">
         <v>19</v>
       </c>
       <c r="O97" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="C98" t="s">
-        <v>307</v>
+        <v>332</v>
       </c>
       <c r="D98" t="s">
-        <v>308</v>
+        <v>333</v>
       </c>
       <c r="H98" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="L98" t="s">
         <v>19</v>
       </c>
       <c r="M98" t="s">
         <v>19</v>
       </c>
       <c r="N98" t="s">
         <v>19</v>
       </c>
       <c r="O98" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="C99" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="D99" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
       <c r="H99" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="L99" t="s">
         <v>19</v>
       </c>
       <c r="M99" t="s">
         <v>19</v>
       </c>
       <c r="N99" t="s">
         <v>19</v>
       </c>
       <c r="O99" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="C100" t="s">
-        <v>313</v>
+        <v>338</v>
       </c>
       <c r="D100" t="s">
-        <v>299</v>
+        <v>333</v>
       </c>
       <c r="H100" t="s">
-        <v>300</v>
+        <v>339</v>
       </c>
       <c r="L100" t="s">
         <v>19</v>
       </c>
       <c r="M100" t="s">
         <v>19</v>
       </c>
       <c r="N100" t="s">
         <v>19</v>
       </c>
       <c r="O100" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="C101" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="D101" t="s">
-        <v>299</v>
+        <v>336</v>
       </c>
       <c r="H101" t="s">
-        <v>300</v>
+        <v>337</v>
       </c>
       <c r="L101" t="s">
         <v>19</v>
       </c>
       <c r="M101" t="s">
         <v>19</v>
       </c>
       <c r="N101" t="s">
         <v>19</v>
       </c>
       <c r="O101" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
       <c r="C102" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="D102" t="s">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="H102" t="s">
-        <v>318</v>
+        <v>344</v>
       </c>
       <c r="L102" t="s">
         <v>19</v>
       </c>
       <c r="M102" t="s">
         <v>19</v>
       </c>
       <c r="N102" t="s">
         <v>19</v>
       </c>
       <c r="O102" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>319</v>
+        <v>341</v>
       </c>
       <c r="C103" t="s">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="D103" t="s">
-        <v>321</v>
+        <v>343</v>
       </c>
       <c r="H103" t="s">
-        <v>322</v>
+        <v>344</v>
       </c>
       <c r="L103" t="s">
         <v>19</v>
       </c>
       <c r="M103" t="s">
         <v>19</v>
       </c>
       <c r="N103" t="s">
         <v>19</v>
       </c>
       <c r="O103" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
-        <v>319</v>
+        <v>346</v>
       </c>
       <c r="C104" t="s">
-        <v>323</v>
+        <v>347</v>
       </c>
       <c r="D104" t="s">
-        <v>324</v>
+        <v>348</v>
       </c>
       <c r="H104" t="s">
-        <v>325</v>
+        <v>349</v>
       </c>
       <c r="L104" t="s">
         <v>19</v>
       </c>
       <c r="M104" t="s">
         <v>19</v>
       </c>
       <c r="N104" t="s">
         <v>19</v>
       </c>
       <c r="O104" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="C105" t="s">
-        <v>327</v>
+        <v>350</v>
       </c>
       <c r="D105" t="s">
-        <v>321</v>
+        <v>348</v>
       </c>
       <c r="H105" t="s">
-        <v>322</v>
+        <v>349</v>
       </c>
       <c r="L105" t="s">
         <v>19</v>
       </c>
       <c r="M105" t="s">
         <v>19</v>
       </c>
       <c r="N105" t="s">
         <v>19</v>
       </c>
       <c r="O105" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="C106" t="s">
-        <v>329</v>
+        <v>352</v>
       </c>
       <c r="D106" t="s">
-        <v>330</v>
+        <v>353</v>
       </c>
       <c r="H106" t="s">
-        <v>331</v>
+        <v>354</v>
       </c>
       <c r="L106" t="s">
         <v>19</v>
       </c>
       <c r="M106" t="s">
         <v>19</v>
       </c>
       <c r="N106" t="s">
         <v>19</v>
       </c>
       <c r="O106" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="C107" t="s">
-        <v>333</v>
+        <v>355</v>
       </c>
       <c r="D107" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="H107" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="L107" t="s">
         <v>19</v>
       </c>
       <c r="M107" t="s">
         <v>19</v>
       </c>
       <c r="N107" t="s">
         <v>19</v>
       </c>
       <c r="O107" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>356</v>
       </c>
       <c r="C108" t="s">
-        <v>337</v>
+        <v>357</v>
       </c>
       <c r="D108" t="s">
-        <v>338</v>
+        <v>358</v>
       </c>
       <c r="H108" t="s">
-        <v>339</v>
+        <v>359</v>
       </c>
       <c r="L108" t="s">
         <v>19</v>
       </c>
       <c r="M108" t="s">
         <v>19</v>
       </c>
       <c r="N108" t="s">
         <v>19</v>
       </c>
       <c r="O108" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
-        <v>336</v>
+        <v>356</v>
       </c>
       <c r="C109" t="s">
-        <v>340</v>
+        <v>360</v>
       </c>
       <c r="D109" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="H109" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="L109" t="s">
         <v>19</v>
       </c>
       <c r="M109" t="s">
         <v>19</v>
       </c>
       <c r="N109" t="s">
         <v>19</v>
       </c>
       <c r="O109" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="C110" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="D110" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="H110" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="L110" t="s">
         <v>19</v>
       </c>
       <c r="M110" t="s">
         <v>19</v>
       </c>
       <c r="N110" t="s">
         <v>19</v>
       </c>
       <c r="O110" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="C111" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="D111" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="H111" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="L111" t="s">
         <v>19</v>
       </c>
       <c r="M111" t="s">
         <v>19</v>
       </c>
       <c r="N111" t="s">
         <v>19</v>
       </c>
       <c r="O111" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="C112" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="D112" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="H112" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="L112" t="s">
         <v>19</v>
       </c>
       <c r="M112" t="s">
         <v>19</v>
       </c>
       <c r="N112" t="s">
         <v>19</v>
       </c>
       <c r="O112" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="C113" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="D113" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="H113" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="L113" t="s">
         <v>19</v>
       </c>
       <c r="M113" t="s">
         <v>19</v>
       </c>
       <c r="N113" t="s">
         <v>19</v>
       </c>
       <c r="O113" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="C114" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D114" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="H114" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="L114" t="s">
         <v>19</v>
       </c>
       <c r="M114" t="s">
         <v>19</v>
       </c>
       <c r="N114" t="s">
         <v>19</v>
       </c>
       <c r="O114" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C115" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="D115" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="H115" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="L115" t="s">
         <v>19</v>
       </c>
       <c r="M115" t="s">
         <v>19</v>
       </c>
       <c r="N115" t="s">
         <v>19</v>
       </c>
       <c r="O115" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="C116" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="D116" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="H116" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="L116" t="s">
         <v>19</v>
       </c>
       <c r="M116" t="s">
         <v>19</v>
       </c>
       <c r="N116" t="s">
         <v>19</v>
       </c>
       <c r="O116" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C117" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="D117" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="H117" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="L117" t="s">
         <v>19</v>
       </c>
       <c r="M117" t="s">
         <v>19</v>
       </c>
       <c r="N117" t="s">
         <v>19</v>
       </c>
       <c r="O117" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="C118" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="D118" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="H118" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="L118" t="s">
         <v>19</v>
       </c>
       <c r="M118" t="s">
         <v>19</v>
       </c>
       <c r="N118" t="s">
         <v>19</v>
       </c>
       <c r="O118" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C119" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D119" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="H119" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="L119" t="s">
         <v>19</v>
       </c>
       <c r="M119" t="s">
         <v>19</v>
       </c>
       <c r="N119" t="s">
         <v>19</v>
       </c>
       <c r="O119" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="C120" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D120" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H120" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="L120" t="s">
         <v>19</v>
       </c>
       <c r="M120" t="s">
         <v>19</v>
       </c>
       <c r="N120" t="s">
         <v>19</v>
       </c>
       <c r="O120" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C121" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D121" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="H121" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="L121" t="s">
         <v>19</v>
       </c>
       <c r="M121" t="s">
         <v>19</v>
       </c>
       <c r="N121" t="s">
         <v>19</v>
       </c>
       <c r="O121" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C122" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D122" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H122" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L122" t="s">
         <v>19</v>
       </c>
       <c r="M122" t="s">
         <v>19</v>
       </c>
       <c r="N122" t="s">
         <v>19</v>
       </c>
       <c r="O122" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
+        <v>395</v>
+      </c>
+      <c r="C123" t="s">
+        <v>396</v>
+      </c>
+      <c r="D123" t="s">
         <v>390</v>
       </c>
-      <c r="C123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H123" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="L123" t="s">
         <v>19</v>
       </c>
       <c r="M123" t="s">
         <v>19</v>
       </c>
       <c r="N123" t="s">
         <v>19</v>
       </c>
       <c r="O123" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
         <v>397</v>
       </c>
       <c r="C124" t="s">
         <v>398</v>
       </c>
       <c r="D124" t="s">
         <v>399</v>
       </c>
       <c r="H124" t="s">
@@ -5052,103 +5258,103 @@
       </c>
       <c r="C126" t="s">
         <v>406</v>
       </c>
       <c r="D126" t="s">
         <v>407</v>
       </c>
       <c r="H126" t="s">
         <v>408</v>
       </c>
       <c r="L126" t="s">
         <v>19</v>
       </c>
       <c r="M126" t="s">
         <v>19</v>
       </c>
       <c r="N126" t="s">
         <v>19</v>
       </c>
       <c r="O126" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
+        <v>405</v>
+      </c>
+      <c r="C127" t="s">
         <v>409</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>410</v>
       </c>
-      <c r="D127" t="s">
+      <c r="H127" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="L127" t="s">
         <v>19</v>
       </c>
       <c r="M127" t="s">
         <v>19</v>
       </c>
       <c r="N127" t="s">
         <v>19</v>
       </c>
       <c r="O127" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
+        <v>412</v>
+      </c>
+      <c r="C128" t="s">
         <v>413</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" t="s">
         <v>414</v>
       </c>
-      <c r="D128" t="s">
+      <c r="H128" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="L128" t="s">
         <v>19</v>
       </c>
       <c r="M128" t="s">
         <v>19</v>
       </c>
       <c r="N128" t="s">
         <v>19</v>
       </c>
       <c r="O128" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C129" t="s">
         <v>417</v>
       </c>
       <c r="D129" t="s">
         <v>418</v>
       </c>
       <c r="H129" t="s">
         <v>419</v>
       </c>
       <c r="L129" t="s">
         <v>19</v>
       </c>
       <c r="M129" t="s">
         <v>19</v>
       </c>
       <c r="N129" t="s">
         <v>19</v>
       </c>
       <c r="O129" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
@@ -5156,339 +5362,807 @@
       </c>
       <c r="C130" t="s">
         <v>421</v>
       </c>
       <c r="D130" t="s">
         <v>422</v>
       </c>
       <c r="H130" t="s">
         <v>423</v>
       </c>
       <c r="L130" t="s">
         <v>19</v>
       </c>
       <c r="M130" t="s">
         <v>19</v>
       </c>
       <c r="N130" t="s">
         <v>19</v>
       </c>
       <c r="O130" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C131" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D131" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H131" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="L131" t="s">
         <v>19</v>
       </c>
       <c r="M131" t="s">
         <v>19</v>
       </c>
       <c r="N131" t="s">
         <v>19</v>
       </c>
       <c r="O131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C132" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D132" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H132" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="L132" t="s">
         <v>19</v>
       </c>
       <c r="M132" t="s">
         <v>19</v>
       </c>
       <c r="N132" t="s">
         <v>19</v>
       </c>
       <c r="O132" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C133" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D133" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H133" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="L133" t="s">
-        <v>435</v>
+        <v>19</v>
       </c>
       <c r="M133" t="s">
-        <v>436</v>
+        <v>19</v>
       </c>
       <c r="N133" t="s">
-        <v>437</v>
+        <v>19</v>
       </c>
       <c r="O133" t="s">
-        <v>438</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="C134" t="s">
+        <v>437</v>
+      </c>
+      <c r="D134" t="s">
+        <v>438</v>
+      </c>
+      <c r="H134" t="s">
         <v>439</v>
       </c>
-      <c r="D134" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L134" t="s">
-        <v>435</v>
+        <v>19</v>
       </c>
       <c r="M134" t="s">
-        <v>436</v>
+        <v>19</v>
       </c>
       <c r="N134" t="s">
-        <v>437</v>
+        <v>19</v>
       </c>
       <c r="O134" t="s">
-        <v>438</v>
+        <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="C135" t="s">
+        <v>441</v>
+      </c>
+      <c r="D135" t="s">
         <v>442</v>
       </c>
-      <c r="D135" t="s">
+      <c r="H135" t="s">
         <v>443</v>
       </c>
-      <c r="H135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L135" t="s">
-        <v>445</v>
+        <v>19</v>
       </c>
       <c r="M135" t="s">
-        <v>446</v>
+        <v>19</v>
       </c>
       <c r="N135" t="s">
-        <v>447</v>
+        <v>19</v>
       </c>
       <c r="O135" t="s">
-        <v>448</v>
+        <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="C136" t="s">
+        <v>445</v>
+      </c>
+      <c r="D136" t="s">
+        <v>446</v>
+      </c>
+      <c r="H136" t="s">
+        <v>447</v>
+      </c>
+      <c r="L136" t="s">
+        <v>19</v>
+      </c>
+      <c r="M136" t="s">
+        <v>19</v>
+      </c>
+      <c r="N136" t="s">
+        <v>19</v>
+      </c>
+      <c r="O136" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137" t="s">
+        <v>448</v>
+      </c>
+      <c r="C137" t="s">
         <v>449</v>
       </c>
-      <c r="D136" t="s">
-[...2 lines deleted...]
-      <c r="H136" t="s">
+      <c r="D137" t="s">
         <v>450</v>
       </c>
-      <c r="L136" t="s">
-[...13 lines deleted...]
-      <c r="E137" t="s">
+      <c r="H137" t="s">
         <v>451</v>
       </c>
-      <c r="F137" t="s">
-[...9 lines deleted...]
-        <v>438</v>
+      <c r="L137" t="s">
+        <v>19</v>
+      </c>
+      <c r="M137" t="s">
+        <v>19</v>
+      </c>
+      <c r="N137" t="s">
+        <v>19</v>
+      </c>
+      <c r="O137" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:15">
-      <c r="E138" t="s">
+      <c r="A138" t="s">
+        <v>448</v>
+      </c>
+      <c r="C138" t="s">
         <v>452</v>
       </c>
-      <c r="F138" t="s">
-[...3 lines deleted...]
-        <v>436</v>
+      <c r="D138" t="s">
+        <v>453</v>
       </c>
       <c r="H138" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>454</v>
+      </c>
+      <c r="L138" t="s">
+        <v>19</v>
+      </c>
+      <c r="M138" t="s">
+        <v>19</v>
+      </c>
+      <c r="N138" t="s">
+        <v>19</v>
+      </c>
+      <c r="O138" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:15">
-      <c r="E139" t="s">
-[...6 lines deleted...]
-        <v>436</v>
+      <c r="A139" t="s">
+        <v>455</v>
+      </c>
+      <c r="C139" t="s">
+        <v>456</v>
+      </c>
+      <c r="D139" t="s">
+        <v>457</v>
       </c>
       <c r="H139" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>458</v>
+      </c>
+      <c r="L139" t="s">
+        <v>19</v>
+      </c>
+      <c r="M139" t="s">
+        <v>19</v>
+      </c>
+      <c r="N139" t="s">
+        <v>19</v>
+      </c>
+      <c r="O139" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:15">
-      <c r="E140" t="s">
-[...6 lines deleted...]
-        <v>436</v>
+      <c r="A140" t="s">
+        <v>459</v>
+      </c>
+      <c r="C140" t="s">
+        <v>460</v>
+      </c>
+      <c r="D140" t="s">
+        <v>461</v>
       </c>
       <c r="H140" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>462</v>
+      </c>
+      <c r="L140" t="s">
+        <v>19</v>
+      </c>
+      <c r="M140" t="s">
+        <v>19</v>
+      </c>
+      <c r="N140" t="s">
+        <v>19</v>
+      </c>
+      <c r="O140" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>459</v>
       </c>
       <c r="C141" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D141" t="s">
-        <v>425</v>
+        <v>464</v>
       </c>
       <c r="H141" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="L141" t="s">
-        <v>435</v>
+        <v>19</v>
       </c>
       <c r="M141" t="s">
-        <v>436</v>
+        <v>19</v>
       </c>
       <c r="N141" t="s">
-        <v>437</v>
+        <v>19</v>
       </c>
       <c r="O141" t="s">
-        <v>438</v>
+        <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>466</v>
       </c>
       <c r="C142" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="D142" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="H142" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="L142" t="s">
         <v>19</v>
       </c>
       <c r="M142" t="s">
         <v>19</v>
       </c>
       <c r="N142" t="s">
         <v>19</v>
       </c>
       <c r="O142" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143" t="s">
+        <v>470</v>
+      </c>
+      <c r="C143" t="s">
+        <v>471</v>
+      </c>
+      <c r="D143" t="s">
+        <v>472</v>
+      </c>
+      <c r="H143" t="s">
+        <v>473</v>
+      </c>
+      <c r="L143" t="s">
+        <v>19</v>
+      </c>
+      <c r="M143" t="s">
+        <v>19</v>
+      </c>
+      <c r="N143" t="s">
+        <v>19</v>
+      </c>
+      <c r="O143" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144" t="s">
+        <v>474</v>
+      </c>
+      <c r="C144" t="s">
+        <v>475</v>
+      </c>
+      <c r="D144" t="s">
+        <v>476</v>
+      </c>
+      <c r="H144" t="s">
+        <v>477</v>
+      </c>
+      <c r="L144" t="s">
+        <v>19</v>
+      </c>
+      <c r="M144" t="s">
+        <v>19</v>
+      </c>
+      <c r="N144" t="s">
+        <v>19</v>
+      </c>
+      <c r="O144" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145" t="s">
+        <v>478</v>
+      </c>
+      <c r="C145" t="s">
+        <v>479</v>
+      </c>
+      <c r="D145" t="s">
+        <v>480</v>
+      </c>
+      <c r="H145" t="s">
+        <v>481</v>
+      </c>
+      <c r="L145" t="s">
+        <v>19</v>
+      </c>
+      <c r="M145" t="s">
+        <v>19</v>
+      </c>
+      <c r="N145" t="s">
+        <v>19</v>
+      </c>
+      <c r="O145" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146" t="s">
+        <v>482</v>
+      </c>
+      <c r="C146" t="s">
+        <v>483</v>
+      </c>
+      <c r="D146" t="s">
+        <v>484</v>
+      </c>
+      <c r="H146" t="s">
+        <v>485</v>
+      </c>
+      <c r="L146" t="s">
+        <v>19</v>
+      </c>
+      <c r="M146" t="s">
+        <v>19</v>
+      </c>
+      <c r="N146" t="s">
+        <v>19</v>
+      </c>
+      <c r="O146" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147" t="s">
+        <v>482</v>
+      </c>
+      <c r="C147" t="s">
+        <v>486</v>
+      </c>
+      <c r="D147" t="s">
+        <v>487</v>
+      </c>
+      <c r="H147" t="s">
+        <v>488</v>
+      </c>
+      <c r="L147" t="s">
+        <v>19</v>
+      </c>
+      <c r="M147" t="s">
+        <v>19</v>
+      </c>
+      <c r="N147" t="s">
+        <v>19</v>
+      </c>
+      <c r="O147" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148" t="s">
+        <v>489</v>
+      </c>
+      <c r="C148" t="s">
+        <v>490</v>
+      </c>
+      <c r="D148" t="s">
+        <v>491</v>
+      </c>
+      <c r="H148" t="s">
+        <v>492</v>
+      </c>
+      <c r="L148" t="s">
+        <v>19</v>
+      </c>
+      <c r="M148" t="s">
+        <v>19</v>
+      </c>
+      <c r="N148" t="s">
+        <v>19</v>
+      </c>
+      <c r="O148" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149" t="s">
+        <v>489</v>
+      </c>
+      <c r="C149" t="s">
+        <v>493</v>
+      </c>
+      <c r="D149" t="s">
+        <v>494</v>
+      </c>
+      <c r="H149" t="s">
+        <v>495</v>
+      </c>
+      <c r="L149" t="s">
+        <v>19</v>
+      </c>
+      <c r="M149" t="s">
+        <v>19</v>
+      </c>
+      <c r="N149" t="s">
+        <v>19</v>
+      </c>
+      <c r="O149" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="A150" t="s">
+        <v>496</v>
+      </c>
+      <c r="C150" t="s">
+        <v>497</v>
+      </c>
+      <c r="D150" t="s">
+        <v>498</v>
+      </c>
+      <c r="H150" t="s">
+        <v>499</v>
+      </c>
+      <c r="L150" t="s">
+        <v>19</v>
+      </c>
+      <c r="M150" t="s">
+        <v>19</v>
+      </c>
+      <c r="N150" t="s">
+        <v>19</v>
+      </c>
+      <c r="O150" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151" t="s">
+        <v>500</v>
+      </c>
+      <c r="B151" t="s">
+        <v>500</v>
+      </c>
+      <c r="C151" t="s">
+        <v>501</v>
+      </c>
+      <c r="D151" t="s">
+        <v>502</v>
+      </c>
+      <c r="H151" t="s">
+        <v>503</v>
+      </c>
+      <c r="L151" t="s">
+        <v>504</v>
+      </c>
+      <c r="M151" t="s">
+        <v>505</v>
+      </c>
+      <c r="N151" t="s">
+        <v>506</v>
+      </c>
+      <c r="O151" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="A152" t="s">
+        <v>500</v>
+      </c>
+      <c r="B152" t="s">
+        <v>500</v>
+      </c>
+      <c r="C152" t="s">
+        <v>508</v>
+      </c>
+      <c r="D152" t="s">
+        <v>509</v>
+      </c>
+      <c r="H152" t="s">
+        <v>510</v>
+      </c>
+      <c r="L152" t="s">
+        <v>504</v>
+      </c>
+      <c r="M152" t="s">
+        <v>505</v>
+      </c>
+      <c r="N152" t="s">
+        <v>506</v>
+      </c>
+      <c r="O152" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15">
+      <c r="A153" t="s">
+        <v>500</v>
+      </c>
+      <c r="B153" t="s">
+        <v>500</v>
+      </c>
+      <c r="C153" t="s">
+        <v>511</v>
+      </c>
+      <c r="D153" t="s">
+        <v>512</v>
+      </c>
+      <c r="H153" t="s">
+        <v>513</v>
+      </c>
+      <c r="L153" t="s">
+        <v>514</v>
+      </c>
+      <c r="M153" t="s">
+        <v>515</v>
+      </c>
+      <c r="N153" t="s">
+        <v>516</v>
+      </c>
+      <c r="O153" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15">
+      <c r="A154" t="s">
+        <v>500</v>
+      </c>
+      <c r="B154" t="s">
+        <v>500</v>
+      </c>
+      <c r="C154" t="s">
+        <v>518</v>
+      </c>
+      <c r="D154" t="s">
+        <v>512</v>
+      </c>
+      <c r="H154" t="s">
+        <v>519</v>
+      </c>
+      <c r="L154" t="s">
+        <v>504</v>
+      </c>
+      <c r="M154" t="s">
+        <v>505</v>
+      </c>
+      <c r="N154" t="s">
+        <v>506</v>
+      </c>
+      <c r="O154" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="E155" t="s">
+        <v>520</v>
+      </c>
+      <c r="F155" t="s">
+        <v>504</v>
+      </c>
+      <c r="G155" t="s">
+        <v>505</v>
+      </c>
+      <c r="H155" t="s">
+        <v>506</v>
+      </c>
+      <c r="I155" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="E156" t="s">
+        <v>521</v>
+      </c>
+      <c r="F156" t="s">
+        <v>504</v>
+      </c>
+      <c r="G156" t="s">
+        <v>505</v>
+      </c>
+      <c r="H156" t="s">
+        <v>506</v>
+      </c>
+      <c r="I156" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15">
+      <c r="E157" t="s">
+        <v>522</v>
+      </c>
+      <c r="F157" t="s">
+        <v>504</v>
+      </c>
+      <c r="G157" t="s">
+        <v>505</v>
+      </c>
+      <c r="H157" t="s">
+        <v>506</v>
+      </c>
+      <c r="I157" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15">
+      <c r="E158" t="s">
+        <v>523</v>
+      </c>
+      <c r="F158" t="s">
+        <v>504</v>
+      </c>
+      <c r="G158" t="s">
+        <v>505</v>
+      </c>
+      <c r="H158" t="s">
+        <v>506</v>
+      </c>
+      <c r="I158" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15">
+      <c r="A159" t="s">
+        <v>500</v>
+      </c>
+      <c r="B159" t="s">
+        <v>500</v>
+      </c>
+      <c r="C159" t="s">
+        <v>524</v>
+      </c>
+      <c r="D159" t="s">
+        <v>494</v>
+      </c>
+      <c r="H159" t="s">
+        <v>525</v>
+      </c>
+      <c r="L159" t="s">
+        <v>504</v>
+      </c>
+      <c r="M159" t="s">
+        <v>505</v>
+      </c>
+      <c r="N159" t="s">
+        <v>506</v>
+      </c>
+      <c r="O159" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="A160" t="s">
+        <v>500</v>
+      </c>
+      <c r="B160" t="s">
+        <v>500</v>
+      </c>
+      <c r="C160" t="s">
+        <v>526</v>
+      </c>
+      <c r="D160" t="s">
+        <v>527</v>
+      </c>
+      <c r="H160" t="s">
+        <v>528</v>
+      </c>
+      <c r="L160" t="s">
+        <v>19</v>
+      </c>
+      <c r="M160" t="s">
+        <v>19</v>
+      </c>
+      <c r="N160" t="s">
+        <v>19</v>
+      </c>
+      <c r="O160" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>