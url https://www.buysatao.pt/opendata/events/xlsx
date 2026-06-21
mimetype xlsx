--- v3 (2026-05-06)
+++ v4 (2026-06-21)
@@ -12,379 +12,538 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="582">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996408-satao_ativo_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>"Sátão Ativo" abre inscrições no dia 01 de junho</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta a iniciativa S&amp;aacute;t&amp;atilde;o Ativo 2026 de 06 a 31 de julho, para jovens dos 06 aos 14 anos. &lt;a href="https://www.cm-satao.pt/pages/1233" target="_self" target="_blank"&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o limitadas e decorrem de 01 a 17 de junho, online&lt;/a&gt;.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio apresenta v&amp;aacute;rias propostas atrativas das quais destacamos: a piscina exterior, o Parque Aqu&amp;aacute;tico (Naturwaterpark), os Karts, insufl&amp;aacute;veis aqu&amp;aacute;ticos, sess&amp;otilde;es de cinema, Planet&amp;aacute;rio do Porto, Parques Ventura, Karaoke e muito mais.&lt;/p&gt; &lt;p&gt;O pre&amp;ccedil;o &amp;eacute; de 51,00&amp;euro; por crian&amp;ccedil;a, por semana e 41,00&amp;euro; caso tenha irm&amp;atilde;os a participar.&lt;/p&gt; &lt;p&gt;O valor inclui almo&amp;ccedil;o, lanche e seguro.&lt;/p&gt; &lt;p&gt;A 1&amp;ordf; fase de inscri&amp;ccedil;&amp;otilde;es ser&amp;aacute; exclusivamente para crian&amp;ccedil;as residentes no Concelho de S&amp;aacute;t&amp;atilde;o, enquanto que a 2&amp;ordf; fase ser&amp;aacute; aberta &amp;agrave; popula&amp;ccedil;&amp;atilde;o em geral, no entanto, dar-se-&amp;aacute; sempre prioridade &amp;agrave;s crian&amp;ccedil;as residentes no Concelho.&lt;/p&gt; &lt;p&gt;Nota: Acabadas as vagas, poder&amp;aacute; realizar inscri&amp;ccedil;&amp;atilde;o para a lista de espera.&lt;/p&gt; &lt;p&gt;No processo de inscri&amp;ccedil;&amp;atilde;o online ser&amp;aacute; solicitado o envio do cart&amp;atilde;o de cidad&amp;atilde;o da crian&amp;ccedil;a e do respons&amp;aacute;vel legal, assim como uma autoriza&amp;ccedil;&amp;atilde;o (dispon&amp;iacute;vel no site do Munic&amp;iacute;pio) do respons&amp;aacute;vel legal devidamente preenchida e assinada.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar a Piscina Municipal de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s do n&amp;uacute;mero de telefone +351 232980800 (chamada para a rede fixa nacional).&lt;/p&gt; &lt;p&gt;O programa destas semanas est&amp;aacute; dispon&amp;iacute;vel no site do Munic&amp;iacute;pio em www.cm-satao.pt, para consulta. N&amp;atilde;o perca a oportunidade de proporcionar um ver&amp;atilde;o cheio de divers&amp;atilde;o &amp;agrave;s suas crian&amp;ccedil;as. Junte-se a n&amp;oacute;s no S&amp;aacute;t&amp;atilde;o Ativo 2026!&lt;/p&gt; &lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #7a2682; color: #fff;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1686/programa_satao_ativo_2026.pdf', '_blank')"&gt;V&amp;ecirc;r Programa S&amp;aacute;t&amp;atilde;o Ativo 2026&lt;/button&gt;&lt;/p&gt; &lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #fff; color: #000;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1685/autorizacao_declaracao_de_consentimento_satao_ativo_2026.pdf', '_blank')"&gt;Descarregar Declara&amp;ccedil;&amp;atilde;o de Consentimento&lt;/button&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Sátão"}]</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996409-cosmos_espetaculo_final_letivo_26_evento.jpg</t>
+  </si>
+  <si>
+    <t>Escola Municipal de Acrobacia Aérea apresenta espetáculos de final de ano letivo “Cosmos, a Dança das Estrelas”</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o, com a orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Schirripa, vai apresentar o espet&amp;aacute;culo de final de ano letivo &amp;ldquo;Cosmos, a Dan&amp;ccedil;a das Estrelas&amp;rdquo;, no dia 26 de junho de 2026, sexta-feira, no Pavilh&amp;atilde;o Gimnodesportivo de S&amp;aacute;t&amp;atilde;o, aberto ao p&amp;uacute;blico.&lt;/p&gt; &lt;p&gt;Com tr&amp;ecirc;s anos de exist&amp;ecirc;ncia, esta Escola &amp;eacute; formada por tr&amp;ecirc;s turmas: Mini-Flyers e Acro-Flyers e Hight-Flyers, e pretende ser uma refer&amp;ecirc;ncia a n&amp;iacute;vel distrital na combina&amp;ccedil;&amp;atilde;o da arte e do exerc&amp;iacute;cio, onde se adquirem conhecimentos b&amp;aacute;sicos dos principais aparelhos a&amp;eacute;reos de circo. Aos alunos &amp;eacute;-lhes incutido o esp&amp;iacute;rito de equipa, a capacidade de se superar a si pr&amp;oacute;prio, de gerir o stress, melhorando a coordena&amp;ccedil;&amp;atilde;o motora, a for&amp;ccedil;a muscular e a flexibilidade.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-20</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996411-cartaz_oficina_terrarios_junho_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>Abertas as inscrições para o oficina de “Terrários”</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 20 de junho de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o ir&amp;aacute; promover no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina de &amp;ldquo;Terr&amp;aacute;rios&amp;rdquo;, das 09h00 &amp;agrave;s 11h00.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito da bot&amp;acirc;nica, um terr&amp;aacute;rio refere-se a uma pequena estufa em que se recriam as condi&amp;ccedil;&amp;otilde;es de um ambiente tropical, ou seja, humidade e temperatura altas e constantes, possibilitando o cultivo de plantas tropicais e subtropicais.&lt;/p&gt; &lt;p&gt;Os terr&amp;aacute;rios podem ter diversos tamanhos e ser feitos de diversos materiais, n&amp;atilde;o apenas vidro. S&amp;atilde;o comuns os terr&amp;aacute;rios em madeira, rede met&amp;aacute;lica, acr&amp;iacute;lico ou em PVC.&lt;/p&gt; &lt;p&gt;Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 participantes e decorrem at&amp;eacute; ao dia 17 de junho, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-de-atividade-de-educacao-ambiental" target="_blank" target="_blank"&gt;on-line&lt;/a&gt;.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781564408-post_tracos_de_luz.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996410-post_tracos_de_luz.jpg</t>
+  </si>
+  <si>
+    <t>Tertúlia - Traços de Luz e Memória:  A Arte Plástica de Maria Barros Abreu</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 20 de junho de 2026, pelas 15h00, a Casa da Cultura de S&amp;aacute;t&amp;atilde;o acolhe a tert&amp;uacute;lia &amp;ldquo;Tra&amp;ccedil;os de Luz e Mem&amp;oacute;ria: A Arte Pl&amp;aacute;stica de Maria Barros Abreu&amp;rdquo;, uma iniciativa dedicada &amp;agrave; reflex&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o da obra da artista. O encontro contar&amp;aacute; com a participa&amp;ccedil;&amp;atilde;o do Dr. Agostinho Ribeiro, muse&amp;oacute;logo, que partilhar&amp;aacute; a sua perspetiva sobre o percurso art&amp;iacute;stico e o legado cultural de Maria Barros Abreu. Promovida pelas Edi&amp;ccedil;&amp;otilde;es Esgotadas, em parceria com o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, esta sess&amp;atilde;o constitui uma oportunidade para aprofundar o conhecimento sobre a arte pl&amp;aacute;stica e a sua import&amp;acirc;ncia na preserva&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria e da identidade cultural. A entrada &amp;eacute; livre e aberta a todos os interessados.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996412-exposicao_camoes_na_bd_evento.jpg</t>
+  </si>
+  <si>
+    <t>“Camões na Banda Desenhada” em exposição na Biblioteca Municipal de Sátão</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o recebe a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Cam&amp;otilde;es na Banda Desenhada&amp;rdquo;, produzida pelo GICAV (Grupo de Interven&amp;ccedil;&amp;atilde;o e Criatividade Art&amp;iacute;stica de Viseu), de 19 de junho a 21 de agosto de 2026, cuja inaugura&amp;ccedil;&amp;atilde;o decorre no dia 19, &amp;agrave;s 14h30.&lt;/p&gt; &lt;p&gt;Esta &amp;eacute; a maior exposi&amp;ccedil;&amp;atilde;o em banda desenhada, realizada a n&amp;iacute;vel nacional e internacional, comemorativa dos 500 anos do nascimento de Lu&amp;iacute;s Vaz de Cam&amp;otilde;es. &amp;Eacute; composta por 22 pain&amp;eacute;is ilustrados e comentados, onde &amp;eacute; referido Cam&amp;otilde;es e a sua obra po&amp;eacute;tica.&lt;/p&gt; &lt;p&gt;Os satenses, bem como os visitantes do concelho de S&amp;aacute;t&amp;atilde;o, t&amp;ecirc;m uma excelente oportunidade para conhecer &amp;ndash; atrav&amp;eacute;s da banda desenhada &amp;ndash; a vida e obra do maior poeta de Portugal, Lu&amp;iacute;s Vaz de Cam&amp;otilde;es.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996413-evento_pelas_maos_de_quem_sabe_junho_2026_02_04.jpg</t>
+  </si>
+  <si>
+    <t>Pelas mãos de quem sabe - “Mandala de Fios” com inscrições abertas</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, vai decorrer no dia 13 de junho de 2026, s&amp;aacute;bado, entre as 09h30 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Mandala de Fios&amp;rdquo;, com Marta Martins.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 11 de junho, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" target="_blank" target="_blank"&gt;online&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996414-ii_atelier_de_pintura_final_evento.jpg</t>
+  </si>
+  <si>
+    <t>Atelier de Pintura com a artista plástica Maria Barros Abreu</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito da exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria, LUZ PR&amp;Oacute;PRIA, da artista pl&amp;aacute;stica Maria Barros Abreu (exposi&amp;ccedil;&amp;atilde;o prolongada at&amp;eacute; 11 de julho) decorrer&amp;aacute; no pr&amp;oacute;ximo dia 06 de junho, s&amp;aacute;bado, entre as 14h30 e as 17h30, um atelier de pintura dinamizado pela artista para maiores de 14 anos.&lt;/p&gt; &lt;p&gt;As pessoas interessadas dever&amp;atilde;o fazer inscri&amp;ccedil;&amp;atilde;o obrigat&amp;oacute;ria atrav&amp;eacute;s do e-mail &lt;a href="mailto:paula.cardoso@cm-satao.pt" target="_blank" target="_blank"&gt;paula.cardoso@cm-satao.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o limitadas a 15 pessoas&lt;/p&gt; &lt;p&gt;Cada participante dever&amp;aacute; trazer os seus pr&amp;oacute;prios materiais: tela 40 x 50 cm, pinc&amp;eacute;is e tintas &amp;agrave; escolha.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996415-programa_junho_26_evento.jpg</t>
+  </si>
+  <si>
+    <t>Universidade Sénior- Programa de Junho</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o apresenta programa de junho de 2026&lt;/p&gt; &lt;p&gt;A Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o preparou um conjunto diversificado de atividades para o m&amp;ecirc;s de junho de 2026, promovendo o conv&amp;iacute;vio, a aprendizagem ao longo da vida e a participa&amp;ccedil;&amp;atilde;o ativa da comunidade.&lt;/p&gt; &lt;p&gt;O programa inicia-se no dia 8 de junho, com uma Caminhada S&amp;eacute;nior, aberta ao p&amp;uacute;blico, seguindo-se, a 15 de junho, uma visita tem&amp;aacute;tica a Soutosa e Moimenta da Beira, proporcionando momentos de descoberta do patrim&amp;oacute;nio e da identidade local.&lt;/p&gt; &lt;p&gt;No dia 18 de junho, a Biblioteca Municipal acolhe a palestra &amp;ldquo;Porque estamos c&amp;aacute;? Reflex&amp;otilde;es sobre o sentido da vida&amp;rdquo;, um espa&amp;ccedil;o de partilha e reflex&amp;atilde;o aberto a toda a comunidade. J&amp;aacute; no dia 19 de junho, realiza-se um almo&amp;ccedil;o-conv&amp;iacute;vio, refor&amp;ccedil;ando os la&amp;ccedil;os de amizade e conviv&amp;ecirc;ncia entre participantes.&lt;/p&gt; &lt;p&gt;O encerramento das atividades acontece a 21 de junho, no Cineteatro Municipal, com uma Sess&amp;atilde;o de Encerramento aberta ao p&amp;uacute;blico.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o nas atividades constitui uma oportunidade para promover o bem-estar, a cultura e a integra&amp;ccedil;&amp;atilde;o social, valores que norteiam a miss&amp;atilde;o da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;otilde;es: 232 980 000.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996416-dia_da_crianca_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>Município de Sátão comemora o Dia Mundial da Criança, no dia 31 de maio</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No domingo, dia 31 de maio de 2026, o Largo de S&amp;atilde;o Bernardo em S&amp;aacute;t&amp;atilde;o volta a ser palco de muita divers&amp;atilde;o, alegria e momentos inesquec&amp;iacute;veis entre as fam&amp;iacute;lias satenses. O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o comemorar&amp;aacute; o Dia Mundial da Crian&amp;ccedil;a, proporcionando um programa diversificado a todas as crian&amp;ccedil;as. A partir das 14h30, o recinto enche-se de cor, m&amp;uacute;sica e alegria com: DJ, insufl&amp;aacute;veis, tattoo glitter, modelagem de bal&amp;otilde;es e atelier de pintura para os mais pequenos. &amp;Agrave;s 17h00, as crian&amp;ccedil;as, jovens e at&amp;eacute; adultos, t&amp;ecirc;m &amp;agrave; sua disposi&amp;ccedil;&amp;atilde;o a festa da espuma, que promete refrescar e animar todos os participantes. &amp;Agrave;s 18h00 &amp;eacute; realizado o habitual apoio &amp;agrave; natalidade, refor&amp;ccedil;ando deste modo o compromisso da autarquia para com as fam&amp;iacute;lias satenses. O Canil Intermunicipal (Associa&amp;ccedil;&amp;atilde;o de Munic&amp;iacute;pios de Mangualde, Aguiar da Beira, Penalva do Castelo e S&amp;aacute;t&amp;atilde;o) marcar&amp;aacute; presen&amp;ccedil;a neste evento, com animais dispon&amp;iacute;veis para ado&amp;ccedil;&amp;atilde;o, promovendo o bem-estar animal e incentivando a uma ado&amp;ccedil;&amp;atilde;o respons&amp;aacute;vel.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-05-24</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022008-satao_banner.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996416-satao_banner.jpg</t>
   </si>
   <si>
     <t>Caminhada  "Vamos caminhar contra o cancro?"</t>
   </si>
   <si>
     <t>&lt;p&gt;No dia 24 de maio de 2026, domingo pelas 08h30, no largo de S. Bernardo em S&amp;aacute;t&amp;atilde;o, vamos todos caminhar contra o cancro. Contamos contigo!&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;INSCRI&amp;Ccedil;&amp;Atilde;O: 6&amp;euro;&lt;/p&gt; &lt;p&gt;(Inclui t-shirt, &amp;aacute;gua e fruta)Inscri&amp;ccedil;&amp;otilde;es junto do Grupo de Voluntariado Comunit&amp;aacute;rio de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s dos contactos:&lt;/p&gt; &lt;p&gt;&lt;a href="tel:964%20346%20445" target="_blank"&gt;964 346 445&lt;/a&gt;&lt;br&gt;&lt;a href="tel:927%20863%20345" target="_blank"&gt;927 663 345&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Apoio:&amp;nbsp;&amp;nbsp;&lt;/p&gt; &lt;p&gt;ORGANIZA&amp;Ccedil;&amp;Atilde;O:&lt;/p&gt; &lt;p&gt;Grupo de Voluntariado Comunit&amp;aacute;rio de S&amp;aacute;t&amp;atilde;o da LPCC&lt;/p&gt; &lt;hr&gt; &lt;p&gt;A presente iniciativa tem como objetivo a sensibiliza&amp;ccedil;&amp;atilde;o e a educa&amp;ccedil;&amp;atilde;o da popula&amp;ccedil;&amp;atilde;o para a ado&amp;ccedil;&amp;atilde;o de estilos de vida saud&amp;aacute;veis, como forma de promo&amp;ccedil;&amp;atilde;o da sa&amp;uacute;de e preven&amp;ccedil;&amp;atilde;o do cancro, n&amp;atilde;o se enquadrando, portanto, no conceito de prova ou manifesta&amp;ccedil;&amp;atilde;o desportiva previsto no decreto-lei n&amp;ordm; 10/2009, de 12/01/2009. Por este motivo n&amp;atilde;o est&amp;aacute; sujeita &amp;agrave; obrigatoriedade de seguro desportivo de grupo. Para mais informa&amp;ccedil;&amp;otilde;es contacte previamente o nucleo regional do centro da Liga Portuguesa contra o Cancro atrav&amp;eacute;s do telefone &lt;a href="tel:808%20910%20132" target="_blank"&gt;808 910 132&lt;/a&gt; (9H-13H, 14/17H) ou do e-mail &lt;a href="mailto:nucleocentro@ligacontracancro.pt" target="_blank"&gt;nucleocentro@ligacontracancro.pt&lt;/a&gt;&amp;nbsp;.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-Sátão"}]</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-23</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022008-oficina_reciclagem_decoracao_maio_evento_26.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996417-oficina_reciclagem_decoracao_maio_evento_26.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Oficina - Reciclagem e Decoração </t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;ABERTAS AS INSCRI&amp;Ccedil;&amp;Otilde;ES PARA A OFICINA DE &amp;ldquo;RECICLAGEM E DECORA&amp;Ccedil;&amp;Atilde;O: IDEIAS CRIATIVAS COM ROLHAS DE CORTI&amp;Ccedil;A&amp;rdquo;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 23 de maio de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo;, ir&amp;aacute; promover no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina &amp;ldquo;Reciclagem e decora&amp;ccedil;&amp;atilde;o: ideias criativas com rolhas de corti&amp;ccedil;a&amp;rdquo;, das 16h00 &amp;agrave;s 19h00.&lt;/p&gt; &lt;p&gt;A reutiliza&amp;ccedil;&amp;atilde;o de objetos e de materiais &amp;eacute; uma das formas de prote&amp;ccedil;&amp;atilde;o do meio ambiente e de redu&amp;ccedil;&amp;atilde;o do lixo descartado. Materiais como pallets, caixotes de madeira da feira, latas, garrafas de pl&amp;aacute;stico ou de vidro, latas de feij&amp;atilde;o, rolhas de corti&amp;ccedil;a ou mesmo m&amp;oacute;veis antigos, possuem um grande potencial de reutiliza&amp;ccedil;&amp;atilde;o, podendo ser utilizados de diversas formas.. como forma de armazenamento ou mesmo como itens decorativos para a sua casa, jardim e outros ambientes.&lt;/p&gt; &lt;p&gt;Nesta oficina, os participantes poder&amp;atilde;o dar asas &amp;agrave; criatividade, utilizando rolhas de corti&amp;ccedil;a como elemento decorativo! Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 participantes e decorrem at&amp;eacute; ao dia 20 de maio. &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-de-atividade-de-educacao-ambiental" target="_blank" target="_blank"&gt;Clique aqui para se inscrever&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022009-evento_dia_internacional_dos_museus_2026_f.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996418-evento_dia_internacional_dos_museus_2026_f.jpg</t>
   </si>
   <si>
     <t>Dia internacional dos museus</t>
   </si>
   <si>
-    <t>&lt;p&gt;Dia Internacional dos Museus&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Sexta-feira 15 de maio - Noite dos Museus.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de Pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;18h30 &amp;ndash; A Arte de Ver Arte. &lt;ul&gt; &lt;li&gt;Tert&amp;uacute;lia com o pintor Lu&amp;iacute;s Calheiros e Pedro Sobral;&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;ul&gt; &lt;li&gt;21h30 &amp;ndash; H&amp;aacute; M&amp;uacute;sica no Museu.&lt;/li&gt; &lt;/ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;S&amp;aacute;bado e Domingo 16 e 17 maio -&amp;nbsp;Museu de Pintura Na&amp;iuml;f.&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;14h00-17h00 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Segunda-feira - 18 de maio - Dia Internacional dos Museus.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de Pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-17h00 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;10h30 e &amp;agrave;s 14h30 &amp;ndash; A pintura NA&amp;Iuml;F e EU.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Oficina de Pintura para crian&amp;ccedil;as do pr&amp;eacute;-escolar ao 2&amp;ordm; ciclo.&lt;/p&gt; &lt;p&gt;Grupos at&amp;eacute; 25 crian&amp;ccedil;as inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via: &lt;a href="mailto:museu.pinturanaif@cm-satao.pt" target="_blank"&gt;museu.pinturanaif@cm-satao.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Centro Interpretativo de Forles&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;10h30 &amp;ndash; Arque&amp;oacute;logo por um dia!&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Oficina para crian&amp;ccedil;as do 1&amp;ordm; e 2&amp;ordm; ciclo.&lt;/p&gt; &lt;p&gt;Grupos at&amp;eacute; 20 crian&amp;ccedil;as inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via: &lt;a href="mailto:museu.pinturanaif@cm-satao.pt" target="_blank"&gt;museu.pinturanaif@cm-satao.pt&lt;/a&gt; .&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu Municipal de Gulfar&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Centro Interpretativo de Ferreira de Aves&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;S&amp;aacute;bado 23 de maio.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;14h00-17h30 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;15h00 &amp;ndash; A pintura Na&amp;iuml;f pelo olhar das nossas crian&amp;ccedil;as. &lt;ul&gt; &lt;li&gt;Exposi&amp;ccedil;&amp;atilde;o dos trabalhos realizados pelos alunos da EB1 de S&amp;aacute;t&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;15h15 &amp;ndash; Bem-vindos ao Museu de Pintura Na&amp;iuml;f! &lt;ul&gt; &lt;li&gt;Visita guiada pelos pequenos "na&amp;iuml;fs" - Turma A do 1&amp;ordm;, 2&amp;ordm; e 3&amp;ordm; ano da EB1 de S&amp;aacute;t&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt;</t>
+    <t>&lt;p&gt;Dia Internacional dos Museus&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Sexta-feira 15 de maio - Noite dos Museus.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de Pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;18h30 &amp;ndash; A Arte de Ver Arte - Tert&amp;uacute;lia com o pintor Lu&amp;iacute;s Calheiros e Pedro Sobral;&lt;/li&gt; &lt;li&gt;21h30 &amp;ndash; H&amp;aacute; M&amp;uacute;sica no Museu.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;S&amp;aacute;bado e Domingo 16 e 17 maio -&amp;nbsp;Museu de Pintura Na&amp;iuml;f.&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;14h00-17h00 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Segunda-feira - 18 de maio - Dia Internacional dos Museus.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de Pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-17h00 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;10h30 e &amp;agrave;s 14h30 &amp;ndash; A pintura NA&amp;Iuml;F e EU.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Oficina de Pintura para crian&amp;ccedil;as do pr&amp;eacute;-escolar ao 2&amp;ordm; ciclo.&lt;/p&gt; &lt;p&gt;Grupos at&amp;eacute; 25 crian&amp;ccedil;as inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via: &lt;a href="mailto:museu.pinturanaif@cm-satao.pt" target="_blank"&gt;museu.pinturanaif@cm-satao.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Centro Interpretativo de Forles&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;10h30 &amp;ndash; Arque&amp;oacute;logo por um dia!&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Oficina para crian&amp;ccedil;as do 1&amp;ordm; e 2&amp;ordm; ciclo.&lt;/p&gt; &lt;p&gt;Grupos at&amp;eacute; 20 crian&amp;ccedil;as inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via: &lt;a href="mailto:museu.pinturanaif@cm-satao.pt" target="_blank"&gt;museu.pinturanaif@cm-satao.pt&lt;/a&gt; .&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu Municipal de Gulfar&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Centro Interpretativo de Ferreira de Aves&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;S&amp;aacute;bado 23 de maio.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;14h00-17h30 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;15h00 &amp;ndash; A pintura Na&amp;iuml;f pelo olhar das nossas crian&amp;ccedil;as. &lt;ul&gt; &lt;li&gt;Exposi&amp;ccedil;&amp;atilde;o dos trabalhos realizados pelos alunos da EB1 de S&amp;aacute;t&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;15h15 &amp;ndash; Bem-vindos ao Museu de Pintura Na&amp;iuml;f! &lt;ul&gt; &lt;li&gt;Visita guiada pelos pequenos "na&amp;iuml;fs" - Turma A do 1&amp;ordm;, 2&amp;ordm; e 3&amp;ordm; ano da EB1 de S&amp;aacute;t&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996419-img_7283.jpeg</t>
+  </si>
+  <si>
+    <t>Trail da Boa Viagem em Contige - 4.ª edição</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Est&amp;atilde;o abertas as incri&amp;ccedil;&amp;otilde;es para participa&amp;ccedil;&amp;atilde;o na 4.&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Trail da Boa Viagem em Contige, que ir&amp;aacute; decorrer no dia 07 de junho de 2026.&lt;/p&gt; &lt;p&gt;Os interessados podem inscrever-se no Trail de 18 quil&amp;oacute;metros, no Mini-Trail de 12 quil&amp;oacute;metros ou na Caminhada de 8 quil&amp;oacute;metros.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es decorrem &lt;a href="https://acorrer.pt/eventos/4288/info" target="_blank" target="_blank"&gt;online&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996420-cinema_09_maio_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>09 de maio – Michael</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Retrato aprofundado de &lt;a href="https://www.youtube.com/watch?v=h5RgwBa8jiM" target="_blank" target="_blank"&gt;Michael Jackson&lt;/a&gt;, um homem complexo que se tornou num dos artistas mais populares de sempre.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996421-cinema_16_maio_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>16 de maio – O Diabo Veste Prada 2</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Miranda enfrenta o decl&amp;iacute;nio da imprensa tradicional e a necessidade de garantir investimentos publicit&amp;aacute;rios. Neste novo cen&amp;aacute;rio, Miranda ter&amp;aacute; de confrontar &lt;a href="https://www.youtube.com/watch?v=CeIu3WYoJyo" target="_blank" target="_blank"&gt;Emily Charlton&lt;/a&gt;, a sua antiga assistente, que se tornou uma executiva influente num grande conglomerado de produtos de luxo, o tipo de anunciante que Miranda precisa para salvar a revista.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996421-cinema_23_maio_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>23 de maio – Mortal Kombat II</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Desta vez, os campe&amp;otilde;es favoritos dos f&amp;atilde;s - agora com a aguardada estreia de &lt;a href="https://www.youtube.com/watch?v=TeLYnl18lXA" target="_blank" target="_blank"&gt;Johnny Cage&lt;/a&gt; - enfrentam-se num derradeiro confronto, sem regras e repleto de sangue, para tentar p&amp;ocirc;r fim ao reinado sombrio de Shao Kahn, que amea&amp;ccedil;a destruir o pr&amp;oacute;prio Reino da Terra e os seus defensores.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996422-cinema_30_maio_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>30 de maio – Tom &amp; Jerry: A Bússola Perdida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Sem querer, &lt;a href="https://www.youtube.com/watch?v=wnTJiDh_eDo" target="_blank" target="_blank"&gt;Tom e Jerry&lt;/a&gt; viajam no tempo. Ao longo da viagem, conhecem um grupo de novos companheiros intrigantes e envolvem-se num confronto com for&amp;ccedil;as misteriosas.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022010-evento_exposicao_olhos_criativos__maio_2026.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996423-evento_exposicao_olhos_criativos__maio_2026.jpg</t>
   </si>
   <si>
     <t>Posto de Turismo de Sátão recebe exposição “Olhos Criativos” , de Cláudia Fernandes</t>
   </si>
   <si>
     <t>&lt;p&gt;O Posto de Turismo de S&amp;aacute;t&amp;atilde;o recebe a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Olhos Criativos&amp;rdquo;, de Cl&amp;aacute;udia Fernandes, de 04 de maio a 30 de junho de 2026.&lt;/p&gt; &lt;p&gt;Cl&amp;aacute;udia Fernandes decoradora de eventos e artes&amp;atilde;, apresenta-nos o projeto &amp;ldquo;Olhos Criativos&amp;rdquo;, existente desde o ano de 2018. Cl&amp;aacute;udia transforma momentos especiais em mem&amp;oacute;rias inesquec&amp;iacute;veis, criando artigos personalizados para diversas ocasi&amp;otilde;es, com criatividade e dedica&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022010-programa_maio_26_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996424-programa_maio_26_evento.jpg</t>
   </si>
   <si>
     <t>Universidade Sénior - Programa Maio'26</t>
   </si>
   <si>
     <t>&lt;p&gt;Programa para o m&amp;ecirc;s de maio:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Dia 06&amp;nbsp; &amp;agrave;s 14h00 - Palestra Novos achados arqueol&amp;oacute;gicos em terras de S&amp;aacute;t&amp;atilde;o Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 08 &amp;agrave;s 09h30 - Caminhada Em colabora&amp;ccedil;&amp;atilde;o com o CLDS 5G S&amp;aacute;t&amp;atilde;o Concentra&amp;ccedil;&amp;atilde;o na Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 11 &amp;agrave;s 14h00 - A&amp;ccedil;&amp;atilde;o pr&amp;aacute;tica Suporte B&amp;aacute;sico de Vida Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 14 &amp;agrave;s 13h30 - S&amp;aacute;t&amp;atilde;o Ontem e hoje - registo fotogr&amp;aacute;fico Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 25 &amp;agrave;s 14h00 - Balan&amp;ccedil;o do ano letivo Biblioteca Municipal.&lt;/li&gt; &lt;/ul&gt;</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022011-evento_pedalar_2026.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996425-evento_pedalar_2026.jpg</t>
   </si>
   <si>
     <t>14.ª edição de “A Pedalar com e até Maria” ruma a Fátima no dia 16 de maio</t>
   </si>
   <si>
-    <t>&lt;p&gt;A Pedalar com e at&amp;eacute; Maria est&amp;aacute; de regresso para a sua 14.&amp;ordf; edi&amp;ccedil;&amp;atilde;o, num dia que une desporto, f&amp;eacute; e companheirismo!&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo 16 de maio, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o convida todos os ciclistas e peregrinos a juntarem-se nesta viagem com destino a F&amp;aacute;tima, com partida marcada para as 5h30, em frente &amp;agrave; C&amp;acirc;mara Municipal.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es ser&amp;atilde;o feitas &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-a-pedalar-com-e-ate-maria" target="_blank" target="_blank"&gt;on-line, clicando neste link&lt;/a&gt; ou no GAM (Gabinete de Atendimento ao Mun&amp;iacute;cipe) e ir&amp;atilde;o decorrer at&amp;eacute; ao pr&amp;oacute;ximo dia 08 de maio tendo um custo de 25&amp;euro; por inscri&amp;ccedil;&amp;atilde;o (inclui seguro). O &lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1571/regulamento_pedalar_com_e_ate_maria.pdf" target="_blank" target="_blank"&gt;regulamento&lt;/a&gt; e demais informa&amp;ccedil;&amp;otilde;es estar&amp;atilde;o dispon&amp;iacute;veis no momento da inscri&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Participa nesta jornada de devo&amp;ccedil;&amp;atilde;o e supera&amp;ccedil;&amp;atilde;o. Vamos pedalar juntos at&amp;eacute; Maria!&lt;/p&gt;</t>
-[...2 lines deleted...]
-    <t>https://www.buysatao.pt/files/images/activity/1778022011-evento_pelas_maos_de_quem_sabe_maio_2026.jpg</t>
+    <t>&lt;p&gt;A Pedalar com e at&amp;eacute; Maria est&amp;aacute; de regresso para a sua 14.&amp;ordf; edi&amp;ccedil;&amp;atilde;o, num dia que une desporto, f&amp;eacute; e companheirismo!&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo 16 de maio, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o convida todos os ciclistas e peregrinos a juntarem-se nesta viagem com destino a F&amp;aacute;tima, com partida marcada para as 5h30, em frente &amp;agrave; C&amp;acirc;mara Municipal.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es ser&amp;atilde;o feitas &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-a-pedalar-com-e-ate-maria" target="_blank" target="_blank"&gt;on-line, clicando neste link&lt;/a&gt; ou no GAM (Gabinete de Atendimento ao Mun&amp;iacute;cipe) e ir&amp;atilde;o decorrer at&amp;eacute; ao pr&amp;oacute;ximo dia 08 de maio tendo um custo de 25&amp;euro; por inscri&amp;ccedil;&amp;atilde;o (inclui seguro). O &lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1571/regulamento_pedalar_com_e_ate_maria.pdf" target="_blank" target="_blank"&gt;regulamento&lt;/a&gt;, &lt;a href="http://www.cm-satao.pt/cmsatao/uploads/document/file/1684/rota_pedalar_com_e_ate_maria_2026.pdf" target="_blank" target="_blank"&gt;rota&lt;/a&gt; e demais informa&amp;ccedil;&amp;otilde;es estar&amp;atilde;o dispon&amp;iacute;veis no momento da inscri&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Participa nesta jornada de devo&amp;ccedil;&amp;atilde;o e supera&amp;ccedil;&amp;atilde;o. Vamos pedalar juntos at&amp;eacute; Maria!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1781996425-evento_pelas_maos_de_quem_sabe_maio_2026.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe - “Flores de Primavera” com inscrições abertas</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, vai decorrer no dia 02 de maio de 2026, s&amp;aacute;bado, entre as 10h00 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Flores de Primavera&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 30 de abril, online, atrav&amp;eacute;s do &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" target="_blank" target="_blank"&gt;link.&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>Escola Municipal de Acrobacia Aérea abre inscrições para oficinas acrobáticas</t>
   </si>
   <si>
     <t>&lt;p&gt;A Escola Municipal de Acrobacia A&amp;eacute;rea, com orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Shirripa, vai proporcionar tr&amp;ecirc;s oficinas acrob&amp;aacute;ticas diferenciadas nos meses de maio e junho no Pavilh&amp;atilde;o Gimnodesportivo da Escola Frei Rosa Viterbo - S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;No s&amp;aacute;bado, dia 09 de maio, das 09h30 &amp;agrave;s 13h00 &amp;ndash; direcionada a todas as idades com experi&amp;ecirc;ncia &amp;ndash; decorre a oficina &amp;ldquo;T&amp;eacute;cnica Din&amp;acirc;mica A&amp;eacute;rea Tecidos e Cordas&amp;rdquo;, com a formadora Serena Tassone. No s&amp;aacute;bado, dia 23 de maio, das 10h00 &amp;agrave;s 13h00 (dos 06 aos 11 anos de idade) e das 14h00 &amp;agrave;s 17h00 ( 12 anos e adultos), para todos os n&amp;iacute;veis, &amp;eacute; a vez da oficina &amp;ldquo;Dan&amp;ccedil;a Acrob&amp;aacute;tica&amp;rdquo;, com o formador Victor Abreu. No s&amp;aacute;bado, dia 13 de junho, das 10h00 &amp;agrave;s 13h00 (dos 06 aos 11 anos) e das 14h00 &amp;agrave;s 17h00 (12 anos e adultos), para todos os n&amp;iacute;veis, decorre a oficina &amp;ldquo;O Corpo Suspenso &amp;ndash; Lira e Trap&amp;eacute;zio&amp;rdquo; com a formadora Nathalia Furlan. As inscri&amp;ccedil;&amp;otilde;es t&amp;ecirc;m um custo de 13,00&amp;euro; (treze euros) por oficina e um limite de 10 vagas e devem ser realizadas atrav&amp;eacute;s do n&amp;uacute;mero 935209201 (chamada para a rede m&amp;oacute;vel nacional).&lt;/p&gt;
 &lt;p&gt;O Pelouro da Cultura e do Desporto da C&amp;acirc;mara Municipal pode seguramente afirmar com satisfa&amp;ccedil;&amp;atilde;o, que a cria&amp;ccedil;&amp;atilde;o da Escola Municipal de Acrobacia A&amp;eacute;rea foi e continua a ser uma aposta ganha do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, que conquistou esta regi&amp;atilde;o com mais de 40 pessoas inscritas.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022013-evento_petalas_caidas_copiar.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996427-evento_petalas_caidas_copiar.jpg</t>
   </si>
   <si>
     <t>Apresentação do livro "Pétalas Caídas", da autora Gabriela Almeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o do livro "P&amp;eacute;talas Ca&amp;iacute;das", da autora Gabriela Almeida, com Prof.&amp;ordf; Rosa Quinteiro e Prof.&amp;ordf; Lurdes Cunha.&lt;/p&gt; &lt;p&gt;09 de maio de 2026 (s&amp;aacute;bado)&lt;/p&gt; &lt;p&gt;16h00&lt;/p&gt; &lt;p&gt;Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022013-evento_fio_da_vida_copiar.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996428-evento_fio_da_vida_copiar.jpg</t>
   </si>
   <si>
     <t>Apresentação do livro "O Fio da Vida" de Virgínia Roque</t>
   </si>
   <si>
     <t>&lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o do livro "O Fio da Vida", da autora Virg&amp;iacute;nia Roque, com a participa&amp;ccedil;&amp;atilde;o da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o e da Escola de M&amp;uacute;sica Nota LA.&lt;/p&gt; &lt;p&gt;&amp;bull; 10 de maio de 2026 (domingo)&lt;/p&gt; &lt;p&gt;&amp;bull; 15h00&lt;/p&gt; &lt;p&gt;&amp;bull; Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-18</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022014-cinema_18_abril_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996429-cinema_18_abril_2026_evento.jpg</t>
   </si>
   <si>
     <t>Super Mario Galaxy: O Filme</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.youtube.com/watch?v=NQNuX2-Qt-M" title="Trailer do filme Super Mario Galaxy: O Filme" target="_blank" target="_blank"&gt;M&amp;aacute;rio&lt;/a&gt; &lt;/strong&gt;aventura-se no espa&amp;ccedil;o, explorando mundos c&amp;oacute;smicos e enfrentando desafios gal&amp;aacute;cticos, longe do familiar Reino dos Cogumelos.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022014-atelier_de_pintura_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996430-atelier_de_pintura_evento.jpg</t>
   </si>
   <si>
     <t>Atelier de pintura dinamizado pela artista plástica Maria Barros Abreu</t>
   </si>
   <si>
     <t>&lt;div&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta na Casa da Cultura, um atelier de pintura dinamizado pela artista pl&amp;aacute;stica Maria Barros Abreu.&lt;/div&gt; &lt;div&gt;Dia 18 de abril, s&amp;aacute;bado das 14h30 &amp;agrave;s 17h30.&lt;/div&gt;  &lt;div&gt;Atelier gratuito, para maiores de 14 anos&lt;/div&gt; &lt;div&gt;Inscri&amp;ccedil;&amp;otilde;es obrigat&amp;oacute;rias at&amp;eacute; ao dia 16 de abril, atrav&amp;eacute;s do email paula.cardoso@cm-satao.pt&lt;/div&gt;  &lt;div&gt;Participa!&lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022015-evento_orca_de_forles_ao_luar.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996430-evento_orca_de_forles_ao_luar.jpg</t>
   </si>
   <si>
     <t>Município de Sátão promove a iniciativa “A Orca de Forles ao Luar” no Dia Europeu da Cultura Megalítica</t>
   </si>
   <si>
     <t>&lt;p&gt;Para assinalar o Dia Europeu da Cultura Megal&amp;iacute;tica e no intuito de promover o turismo arqueol&amp;oacute;gico no concelho de S&amp;aacute;t&amp;atilde;o, o Munic&amp;iacute;pio promove a iniciativa &amp;ldquo;A Orca de Forles ao Luar&amp;rdquo;, no dia 24 de abril de 2026 (sexta-feira), das 20h00 &amp;agrave;s 22h00, com o acompanhamento dos arque&amp;oacute;logos, Hugo Baptista e Pedro Sobral de Carvalho.&lt;/p&gt; &lt;p&gt;O percurso inicia no Centro Interpretativo de Forles, onde ser&amp;aacute; apresentado o projeto de recupera&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o, a hist&amp;oacute;ria do monumento e a import&amp;acirc;ncia do megalitismo na regi&amp;atilde;o. Segue-se o percurso pedonal com uma dist&amp;acirc;ncia de 1,6 km, at&amp;eacute; &amp;agrave; Orca de Forles, onde os participantes v&amp;atilde;o usufruir de um momento imersivo: &amp;ldquo;Sinais na Escurid&amp;atilde;o: Arte Megal&amp;iacute;tica em Forles&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Esta iniciativa &amp;eacute; gratuita, mas carece de inscri&amp;ccedil;&amp;atilde;o at&amp;eacute; ao dia 22 de abril,&lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/cultura/a-orca-de-forles-ao-luar" title="formul&amp;aacute;rio de inscri&amp;ccedil;&amp;atilde;o para participa&amp;ccedil;&amp;atilde;o na iniciativa &amp;quot;A Orca de Forles ao Luar&amp;quot;, que decorre no dia 24 de abril de 2026" target="_self" target="_blank"&gt; atrav&amp;eacute;s do preenchimento do formul&amp;aacute;rio aqui disponibilizado&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Aconselha-se a que os participantes estejam munidos de lanternas frontais ou lanternas de m&amp;atilde;o. Quem necessitar de transporte (lugares limitados, ponto de encontro no Largo de S&amp;atilde;o Bernardo &amp;agrave;s 19h15), deve realizar inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980008 (chamada para a rede fixa) at&amp;eacute; ao dia 22 de abril.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-11</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022016-cinema_11_abril_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996431-cinema_11_abril_2026_evento.jpg</t>
   </si>
   <si>
     <t>Projeto Hail Mary</t>
   </si>
   <si>
     <t>&lt;p&gt;O astronauta &lt;strong&gt;&lt;a href="https://www.youtube.com/watch?v=gAOd3QvJdtQ" title="trailer do filme Projeto Hail Mary" target="_blank" target="_blank"&gt;Ryland Grace&lt;/a&gt;&lt;/strong&gt; acorda numa nave espacial sem qualquer mem&amp;oacute;ria do seu passado ou da sua miss&amp;atilde;o. Aos poucos, descobre que &amp;eacute; a derradeira esperan&amp;ccedil;a da humanidade, enviado ao sistema solar Tau Ceti em busca de uma solu&amp;ccedil;&amp;atilde;o para um evento catastr&amp;oacute;fico na Terra. Na sua procura por respostas, Grace tem de confiar nos seus conhecimentos cient&amp;iacute;ficos, engenho e vontade humana - mas pode n&amp;atilde;o ter de o fazer sozinho.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022016-atelier_da_pascoa_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996432-atelier_da_pascoa_2026_evento.jpg</t>
   </si>
   <si>
     <t>Atividades nas férias da  Páscoa na Biblioteca Municipal</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o vai desenvolver algumas atividades nas f&amp;eacute;rias da P&amp;aacute;scoa, na Biblioteca Municipal.&lt;/p&gt; &lt;p&gt;No dia 07 de abril, &amp;eacute; apresentado o atelier &amp;ldquo;O ovo m&amp;aacute;gico&amp;rdquo; e a Hora do Conto &amp;ldquo;A Galinha dos Ovos de Ouro&amp;rdquo;, para crian&amp;ccedil;as dos 04 aos 09 anos de idade, das 10h00 &amp;agrave;s 11h30 e das 14h30 &amp;agrave;s 16h00. Os interessados devem realizar a respetiva inscri&amp;ccedil;&amp;atilde;o at&amp;eacute; ao dia 02 de abril, atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980008 (chamada para a rede fixa nacional).&lt;/p&gt; &lt;p&gt;O CLDS 5G em colabora&amp;ccedil;&amp;atilde;o com a Biblioteca Municipal tamb&amp;eacute;m vai apresentar no dia 08 de abril, &amp;agrave;s 14h30, explora&amp;ccedil;&amp;atilde;o da hist&amp;oacute;ria &amp;ldquo;Todos no Sof&amp;aacute;&amp;rdquo; de Lu&amp;iacute;sa Ducla Soares seguida de Oficina pr&amp;aacute;tica de L&amp;iacute;nguas Estrangeiras de Ingl&amp;ecirc;s, Franc&amp;ecirc;s e Espanhol sobre animais, cores n&amp;uacute;meros e frutos. No dia 09 de abril, a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Interculturalidade pelo olhar das crian&amp;ccedil;as&amp;rdquo; (trabalhos elaborados pelas crian&amp;ccedil;as do 1&amp;ordm; ciclo e J. Inf&amp;acirc;ncia) e no dia 10 de abril, &amp;agrave;s 09h30 e &amp;agrave;s 14h30, explora&amp;ccedil;&amp;atilde;o da hist&amp;oacute;ria &amp;ldquo;As crian&amp;ccedil;as do mundo&amp;rdquo;, de Nicola Edwards e Andrea Stegmaier, seguida de oficina &amp;ldquo;Palavras que acolhem&amp;rdquo;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022017-oficina_plantas_aereas_abr_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781996433-oficina_plantas_aereas_abr_2026_evento.jpg</t>
   </si>
   <si>
     <t>Abertas as inscrições para a oficina de "Plantas Aéreas"</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 18 de abril de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo; ir&amp;aacute; promover, no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina de &amp;ldquo;Plantas a&amp;eacute;reas&amp;rdquo;, das 09h00 &amp;agrave;s 12h00.&lt;/p&gt; &lt;p&gt;As tillandsias, tamb&amp;eacute;m conhecidas como plantas a&amp;eacute;reas, s&amp;atilde;o um tipo de planta da fam&amp;iacute;lia das brom&amp;eacute;lias, famosas por serem capazes de &amp;ldquo;viver do ar&amp;rdquo;. Abrangendo, aproximadamente, 600 esp&amp;eacute;cies diferentes, as plantas a&amp;eacute;reas, pelas suas caracter&amp;iacute;sticas &amp;uacute;nicas, sobressaem em qualquer espa&amp;ccedil;o de interior.&lt;/p&gt; &lt;p&gt;Nesta oficina iremos aprofundar os conhecimentos dos admiradores destas rel&amp;iacute;quias da natureza, dando a conhecer a sua hist&amp;oacute;ria, apresenta&amp;ccedil;&amp;atilde;o das esp&amp;eacute;cies mais comuns e de outros aspetos t&amp;eacute;cnicos espec&amp;iacute;ficos deste grupo de plantas.&lt;/p&gt; &lt;p&gt;Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 participantes e m&amp;aacute;ximo de 15, decorrendo at&amp;eacute; ao dia 15 de abril, atrav&amp;eacute;s deste&amp;nbsp;&lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/atividades-de-educacao-ambiental" title="formul&amp;aacute;rio de inscri&amp;ccedil;&amp;atilde;o" target="_self" target="_blank"&gt;link&amp;nbsp;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022017-programa_abril_26__evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781650828-programa_abril_26__evento.jpg</t>
   </si>
   <si>
     <t>Programação do mês de abril, da Universidade Sénior de Sátão</t>
   </si>
   <si>
     <t>&lt;p&gt;Programa&amp;ccedil;&amp;atilde;o do m&amp;ecirc;s de abril, da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022018-evento_pelas_maos_de_quem_sabe_abril_2026.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781478031-evento_pelas_maos_de_quem_sabe_abril_2026.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe: workshop "Oficina de Macramé” com inscrições abertas</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo; e com a colabora&amp;ccedil;&amp;atilde;o do CLDS 5G de S&amp;aacute;t&amp;atilde;o, vai decorrer no dia 11 de abril de 2026, s&amp;aacute;bado, entre as 08h45 e as 12h45, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop "Oficina de Macram&amp;eacute;&amp;rdquo;, com Elizabete Aguiar.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 09 de abril, online, atrav&amp;eacute;s do link:&lt;a href="https://www.cm-satao.pt/pages/1351" title="formul&amp;aacute;rio de inscri&amp;ccedil;&amp;atilde;o" target="_blank"&gt; https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-21</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022018-cinema_21_marco_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1781132439-cinema_21_marco_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Saltitões"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Mabel, adora animais e usa uma nova tecnologia concebida de forma a fazer "&lt;a href="https://www.youtube.com/watch?v=tWuCOuX-HAs" title="Os Saltit&amp;otilde;es" target="_blank" target="_blank"&gt;saltar&lt;/a&gt;" a consci&amp;ecirc;ncia humana para dentro de animais rob&amp;oacute;ticos. Desta forma consegue comunicar com castores, descobrindo mist&amp;eacute;rios no mundo animal para al&amp;eacute;m de tudo o que poderia ter imaginado.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-03-14</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022019-cinema_14_marco_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1780873224-cinema_14_marco_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "Gritos 7"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Um novo &lt;a href="https://www.youtube.com/watch?v=U67WfC4i4ts" title="Gost 7" target="_blank" target="_blank"&gt;Ghostface&lt;/a&gt; surge na pacata cidade onde Sidney Prescott reconstruiu a sua vida. O seu maior medo torna-se realidade quando a sua filha se torna o pr&amp;oacute;ximo alvo. Determinada a proteger a fam&amp;iacute;lia, Sidney enfrenta horrores do passado para p&amp;ocirc;r um fim ao derramamento de sangue de uma vez por todas.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022020-satao___tertulia_banner.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1780441230-satao___tertulia_banner.jpg</t>
   </si>
   <si>
     <t>Tertúlia "Saber + sobre: o impacto do diagnóstico de cancro nos cuidadores informais"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Tert&amp;uacute;lia "Saber + sobre: o impacto do diagn&amp;oacute;stico de cancro nos cuidadores informais", promovida pela Liga Portuguesa Contra o Cancro - N&amp;uacute;cleo Regional do Centro&lt;/p&gt; &lt;p&gt;&amp;#128197; 14 de mar&amp;ccedil;o de 2026 (s&amp;aacute;bado)&lt;/p&gt; &lt;p&gt;&amp;#9200; 16h30&lt;/p&gt; &lt;p&gt;&amp;#128205;Casa da Cultura de S&amp;aacute;t&amp;atilde;o&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-03-07</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022021-cinema_07_marco_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1780009227-cinema_07_marco_2026_evento.jpg</t>
   </si>
   <si>
     <t>Exibição do filme "GOAT: O Maior de Todos"</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;&lt;a href="https://www.youtube.com/watch?v=5r-7eWDBc40" title="GOAT" target="_blank" target="_blank"&gt;Will&lt;/a&gt;, um pequeno bode com grandes sonhos, tem a oportunidade &amp;uacute;nica de se juntar aos profissionais e jogar roarball &amp;ndash; um desporto misto de alta intensidade e contacto, dominado pelos animais mais r&amp;aacute;pidos e ferozes. Os novos colegas de equipa de Will n&amp;atilde;o est&amp;atilde;o muito entusiasmados com a ideia de ter um bode no plantel, mas Will est&amp;aacute; determinado a revolucionar o desporto e a provar de uma vez por todas que os mais pequenos tamb&amp;eacute;m sabem jogar.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022021-cartaz_pelas_maos_de_quem_sabe_marco_2026__evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1779750028-cartaz_pelas_maos_de_quem_sabe_marco_2026__evento.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe - “Calendário” com inscrições abertas</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo; e com a colabora&amp;ccedil;&amp;atilde;o do CLDS 5G de S&amp;aacute;t&amp;atilde;o, vai decorrer no dia 07 de mar&amp;ccedil;o de 2026, s&amp;aacute;bado, entre as 09h00 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop "Feltragem a seco - l&amp;atilde; de merino&amp;rdquo;, com Elizabete Aguiar.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 05 de mar&amp;ccedil;o, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" title="Inscri&amp;ccedil;&amp;otilde;es Pelas M&amp;atilde;os de Quem Sabe" target="_blank" target="_blank"&gt;online&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022022-programa_marco_26_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1779318025-programa_marco_26_evento.jpg</t>
   </si>
   <si>
     <t>Programa mês de março - Universidade Sénior</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Divulga&amp;ccedil;&amp;atilde;o das atividades do m&amp;ecirc;s de fevereiro da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022022-musguices__graca_goncalves_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1778626825-musguices__graca_goncalves_evento.jpg</t>
   </si>
   <si>
     <t>Posto de Turismo de Sátão recebe exposição “Musguices” - Magia do Pano.</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O Posto de Turismo de S&amp;aacute;t&amp;atilde;o recebe a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Musguices &amp;ndash; Magia do Pano&amp;rdquo;, de Gra&amp;ccedil;a Gon&amp;ccedil;alves, de 03 de mar&amp;ccedil;o a 30 de abril de 2026.&lt;/p&gt; &lt;p&gt;Gra&amp;ccedil;a Gon&amp;ccedil;alves, natural de Povolide, tem duas paix&amp;otilde;es na vida: os seus c&amp;atilde;es e o artesanato. &amp;Eacute; artes&amp;atilde; autodidata, e desde muito nova realizou trabalhos manuais, sendo atualmente a sua profiss&amp;atilde;o. Nesta exposi&amp;ccedil;&amp;atilde;o, al&amp;eacute;m de outros produtos, estar&amp;atilde;o patentes as bonecas de sua autoria.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/1778022023-evento_peca_de_teatro_o_que_aconteceu_na_terra_dos.jpg</t>
   </si>
   <si>
     <t>Peça de Teatro “O que é que aconteceu na terra dos Procópios” no Cineteatro Municipal de Sátão</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O grupo crian&amp;ccedil;as da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o vai apresentar no dia 01 de mar&amp;ccedil;o de 2026, domingo, &amp;agrave;s 18h00, no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o, a pe&amp;ccedil;a de teatro &amp;ldquo;O que &amp;eacute; que aconteceu na terra dos Proc&amp;oacute;pios&amp;rdquo;, com encena&amp;ccedil;&amp;atilde;o de Florbela S&amp;aacute; Cunha.&lt;/p&gt; &lt;p&gt;Esta &amp;eacute; a primeira apresenta&amp;ccedil;&amp;atilde;o deste ano letivo, do grupo crian&amp;ccedil;as da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o, que vai certamente encantar o p&amp;uacute;blico.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Sinopse&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;"&lt;em&gt;O que &amp;eacute; que aconteceu na terra dos Proc&amp;oacute;pios", de Maria Alberta Men&amp;eacute;res , conta a hist&amp;oacute;ria de tr&amp;ecirc;s Proc&amp;oacute;pios que, deixando para tr&amp;aacute;s a seguran&amp;ccedil;a do seu lar, partem numa aventura pelo mundo, onde a anima&amp;ccedil;&amp;atilde;o e as descobertas s&amp;atilde;o constantes! Os reis da floresta t&amp;ecirc;m tr&amp;ecirc;s filhos. A filha mais nova &amp;eacute; a bondade em pessoa, a segundo &amp;eacute; muito corajosa e o terceiro muito ambicioso. Os mais velhos v&amp;atilde;o &amp;agrave; descoberta do mundo e chegados a uma encruzilhada, cada um segue o seu caminho em busca do seu destino. Apercebendo-se que os irm&amp;atilde;os nunca mais voltavam, a mais nova decidiu ir atr&amp;aacute;s deles. Nesta viagem pela Terra dos Proc&amp;oacute;pios, vamos escutar hist&amp;oacute;rias de outras viagens, algumas que parecem familiares e outras carregadas de figuras estranhas. Vamos aprender a import&amp;acirc;ncia das pequenas coisas de todos os dias: um copo transparente, uma simples cadeira de madeira, um misterioso saco de estopa...&lt;/em&gt;"&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt; &lt;p&gt;&lt;em&gt;&amp;nbsp;&lt;/em&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/1778022023-cinema_28_fevereiro_2026_evento.jpg</t>
   </si>
@@ -1600,51 +1759,51 @@
   </si>
   <si>
     <t>&lt;p&gt;Desta iniciativa, desenvolvida em quatro fases, realizadas entre dezembro e março, resultaram vinte e cinco livros, que estarão expostos, entre 1 e 31 de maio, na Biblioteca Municipal de Sátão.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-083750.jpg</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-084311.jpg</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-084329.jpg</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-084500.jpg</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/evento_pedalar_2025_1_600_849-20250512-084625.jpg</t>
   </si>
   <si>
     <t>&lt;p&gt;No próximo 17 de maio, o Município de Sátão convida todos os ciclistas e peregrinos a juntarem-se nesta viagem com destino a Fátima, com partida marcada para as 5h30, em frente à Câmara Municipal.&lt;/p&gt;
 &lt;p&gt;As inscrições serão feitas on-line ou no GAM (Gabinete de Atendimento ao Munícipe) e irão decorrer até ao próximo dia 11 de maio tendo um custo de 20€ por inscrição (inclui seguro). O regulamento e demais informações estarão disponíveis no momento da inscrição.&lt;/p&gt;
 &lt;p&gt;Participa nesta jornada de devoção e superação. Vamos pedalar juntos até Maria!&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1778022019-img_20260227_wa0017.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1780873225-img_20260227_wa0017.jpg</t>
   </si>
   <si>
     <t>Exposição Luz Própria - Casa da Cultura</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Luz Pr&amp;oacute;pria&amp;rdquo;, da artista Maria Barros Abreu, estar&amp;aacute; patente de 14 de mar&amp;ccedil;o a 28 de maio na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, em S&amp;aacute;t&amp;atilde;o. A mostra apresenta um conjunto de obras da artista e est&amp;aacute; associada &amp;agrave; publica&amp;ccedil;&amp;atilde;o da obra &amp;ldquo;Luz Pr&amp;oacute;pria&amp;rdquo;, editada pela Edi&amp;ccedil;&amp;otilde;es Esgotadas. A iniciativa integra a programa&amp;ccedil;&amp;atilde;o cultural do Munic&amp;iacute;pio e convida a comunidade a contactar com o trabalho da autora.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1954,51 +2113,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O160"/>
+  <dimension ref="A1:O175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2088,4081 +2247,4465 @@
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>19</v>
       </c>
       <c r="M4" t="s">
         <v>19</v>
       </c>
       <c r="N4" t="s">
         <v>19</v>
       </c>
       <c r="O4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:15">
-      <c r="A5" t="s">
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...10 lines deleted...]
-      <c r="O5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="L6" t="s">
         <v>19</v>
       </c>
       <c r="M6" t="s">
         <v>19</v>
       </c>
       <c r="N6" t="s">
         <v>19</v>
       </c>
       <c r="O6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="L7" t="s">
         <v>19</v>
       </c>
       <c r="M7" t="s">
         <v>19</v>
       </c>
       <c r="N7" t="s">
         <v>19</v>
       </c>
       <c r="O7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L8" t="s">
         <v>19</v>
       </c>
       <c r="M8" t="s">
         <v>19</v>
       </c>
       <c r="N8" t="s">
         <v>19</v>
       </c>
       <c r="O8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="L9" t="s">
         <v>19</v>
       </c>
       <c r="M9" t="s">
         <v>19</v>
       </c>
       <c r="N9" t="s">
         <v>19</v>
       </c>
       <c r="O9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
         <v>46</v>
       </c>
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="L10" t="s">
         <v>19</v>
       </c>
       <c r="M10" t="s">
         <v>19</v>
       </c>
       <c r="N10" t="s">
         <v>19</v>
       </c>
       <c r="O10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
         <v>50</v>
       </c>
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="L11" t="s">
         <v>19</v>
       </c>
       <c r="M11" t="s">
         <v>19</v>
       </c>
       <c r="N11" t="s">
         <v>19</v>
       </c>
       <c r="O11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="L12" t="s">
         <v>19</v>
       </c>
       <c r="M12" t="s">
         <v>19</v>
       </c>
       <c r="N12" t="s">
         <v>19</v>
       </c>
       <c r="O12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
         <v>58</v>
       </c>
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="L13" t="s">
         <v>19</v>
       </c>
       <c r="M13" t="s">
         <v>19</v>
       </c>
       <c r="N13" t="s">
         <v>19</v>
       </c>
       <c r="O13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
         <v>61</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>62</v>
       </c>
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="L14" t="s">
         <v>19</v>
       </c>
       <c r="M14" t="s">
         <v>19</v>
       </c>
       <c r="N14" t="s">
         <v>19</v>
       </c>
       <c r="O14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" t="s">
         <v>65</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="L15" t="s">
         <v>19</v>
       </c>
       <c r="M15" t="s">
         <v>19</v>
       </c>
       <c r="N15" t="s">
         <v>19</v>
       </c>
       <c r="O15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" t="s">
         <v>69</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>70</v>
       </c>
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="L16" t="s">
         <v>19</v>
       </c>
       <c r="M16" t="s">
         <v>19</v>
       </c>
       <c r="N16" t="s">
         <v>19</v>
       </c>
       <c r="O16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
         <v>73</v>
       </c>
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L17" t="s">
         <v>19</v>
       </c>
       <c r="M17" t="s">
         <v>19</v>
       </c>
       <c r="N17" t="s">
         <v>19</v>
       </c>
       <c r="O17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L18" t="s">
         <v>19</v>
       </c>
       <c r="M18" t="s">
         <v>19</v>
       </c>
       <c r="N18" t="s">
         <v>19</v>
       </c>
       <c r="O18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="L19" t="s">
         <v>19</v>
       </c>
       <c r="M19" t="s">
         <v>19</v>
       </c>
       <c r="N19" t="s">
         <v>19</v>
       </c>
       <c r="O19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D20" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="L20" t="s">
         <v>19</v>
       </c>
       <c r="M20" t="s">
         <v>19</v>
       </c>
       <c r="N20" t="s">
         <v>19</v>
       </c>
       <c r="O20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="M21" t="s">
         <v>19</v>
       </c>
       <c r="N21" t="s">
         <v>19</v>
       </c>
       <c r="O21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D22" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="L22" t="s">
         <v>19</v>
       </c>
       <c r="M22" t="s">
         <v>19</v>
       </c>
       <c r="N22" t="s">
         <v>19</v>
       </c>
       <c r="O22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="L23" t="s">
         <v>19</v>
       </c>
       <c r="M23" t="s">
         <v>19</v>
       </c>
       <c r="N23" t="s">
         <v>19</v>
       </c>
       <c r="O23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>96</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="L24" t="s">
         <v>19</v>
       </c>
       <c r="M24" t="s">
         <v>19</v>
       </c>
       <c r="N24" t="s">
         <v>19</v>
       </c>
       <c r="O24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="L25" t="s">
         <v>19</v>
       </c>
       <c r="M25" t="s">
         <v>19</v>
       </c>
       <c r="N25" t="s">
         <v>19</v>
       </c>
       <c r="O25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="L26" t="s">
         <v>19</v>
       </c>
       <c r="M26" t="s">
         <v>19</v>
       </c>
       <c r="N26" t="s">
         <v>19</v>
       </c>
       <c r="O26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D27" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="H27" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="L27" t="s">
         <v>19</v>
       </c>
       <c r="M27" t="s">
         <v>19</v>
       </c>
       <c r="N27" t="s">
         <v>19</v>
       </c>
       <c r="O27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D28" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="L28" t="s">
         <v>19</v>
       </c>
       <c r="M28" t="s">
         <v>19</v>
       </c>
       <c r="N28" t="s">
         <v>19</v>
       </c>
       <c r="O28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" t="s">
         <v>115</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="L29" t="s">
         <v>19</v>
       </c>
       <c r="M29" t="s">
         <v>19</v>
       </c>
       <c r="N29" t="s">
         <v>19</v>
       </c>
       <c r="O29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D30" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="L30" t="s">
         <v>19</v>
       </c>
       <c r="M30" t="s">
         <v>19</v>
       </c>
       <c r="N30" t="s">
         <v>19</v>
       </c>
       <c r="O30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C31" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D31" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="L31" t="s">
         <v>19</v>
       </c>
       <c r="M31" t="s">
         <v>19</v>
       </c>
       <c r="N31" t="s">
         <v>19</v>
       </c>
       <c r="O31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="L32" t="s">
         <v>19</v>
       </c>
       <c r="M32" t="s">
         <v>19</v>
       </c>
       <c r="N32" t="s">
         <v>19</v>
       </c>
       <c r="O32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C33" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D33" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="H33" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="L33" t="s">
         <v>19</v>
       </c>
       <c r="M33" t="s">
         <v>19</v>
       </c>
       <c r="N33" t="s">
         <v>19</v>
       </c>
       <c r="O33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C34" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D34" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="L34" t="s">
         <v>19</v>
       </c>
       <c r="M34" t="s">
         <v>19</v>
       </c>
       <c r="N34" t="s">
         <v>19</v>
       </c>
       <c r="O34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>138</v>
       </c>
       <c r="C35" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D35" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L35" t="s">
         <v>19</v>
       </c>
       <c r="M35" t="s">
         <v>19</v>
       </c>
       <c r="N35" t="s">
         <v>19</v>
       </c>
       <c r="O35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
+        <v>142</v>
+      </c>
+      <c r="C36" t="s">
+        <v>143</v>
+      </c>
+      <c r="D36" t="s">
+        <v>144</v>
+      </c>
+      <c r="H36" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
       <c r="L36" t="s">
         <v>19</v>
       </c>
       <c r="M36" t="s">
         <v>19</v>
       </c>
       <c r="N36" t="s">
         <v>19</v>
       </c>
       <c r="O36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C37" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="L37" t="s">
         <v>19</v>
       </c>
       <c r="M37" t="s">
         <v>19</v>
       </c>
       <c r="N37" t="s">
         <v>19</v>
       </c>
       <c r="O37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D38" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="L38" t="s">
         <v>19</v>
       </c>
       <c r="M38" t="s">
         <v>19</v>
       </c>
       <c r="N38" t="s">
         <v>19</v>
       </c>
       <c r="O38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D39" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="L39" t="s">
         <v>19</v>
       </c>
       <c r="M39" t="s">
         <v>19</v>
       </c>
       <c r="N39" t="s">
         <v>19</v>
       </c>
       <c r="O39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D40" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="L40" t="s">
         <v>19</v>
       </c>
       <c r="M40" t="s">
         <v>19</v>
       </c>
       <c r="N40" t="s">
         <v>19</v>
       </c>
       <c r="O40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D41" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="L41" t="s">
         <v>19</v>
       </c>
       <c r="M41" t="s">
         <v>19</v>
       </c>
       <c r="N41" t="s">
         <v>19</v>
       </c>
       <c r="O41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D42" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="L42" t="s">
         <v>19</v>
       </c>
       <c r="M42" t="s">
         <v>19</v>
       </c>
       <c r="N42" t="s">
         <v>19</v>
       </c>
       <c r="O42" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D43" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="L43" t="s">
         <v>19</v>
       </c>
       <c r="M43" t="s">
         <v>19</v>
       </c>
       <c r="N43" t="s">
         <v>19</v>
       </c>
       <c r="O43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D44" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="H44" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="L44" t="s">
         <v>19</v>
       </c>
       <c r="M44" t="s">
         <v>19</v>
       </c>
       <c r="N44" t="s">
         <v>19</v>
       </c>
       <c r="O44" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="D45" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="L45" t="s">
         <v>19</v>
       </c>
       <c r="M45" t="s">
         <v>19</v>
       </c>
       <c r="N45" t="s">
         <v>19</v>
       </c>
       <c r="O45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C46" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D46" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="H46" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="L46" t="s">
         <v>19</v>
       </c>
       <c r="M46" t="s">
         <v>19</v>
       </c>
       <c r="N46" t="s">
         <v>19</v>
       </c>
       <c r="O46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C47" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>185</v>
       </c>
       <c r="H47" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="L47" t="s">
         <v>19</v>
       </c>
       <c r="M47" t="s">
         <v>19</v>
       </c>
       <c r="N47" t="s">
         <v>19</v>
       </c>
       <c r="O47" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
+        <v>187</v>
+      </c>
+      <c r="C48" t="s">
         <v>188</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>101</v>
+        <v>189</v>
       </c>
       <c r="H48" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="L48" t="s">
         <v>19</v>
       </c>
       <c r="M48" t="s">
         <v>19</v>
       </c>
       <c r="N48" t="s">
         <v>19</v>
       </c>
       <c r="O48" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="C49" t="s">
+        <v>192</v>
+      </c>
+      <c r="D49" t="s">
         <v>193</v>
       </c>
-      <c r="C49" t="s">
+      <c r="H49" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
       <c r="L49" t="s">
         <v>19</v>
       </c>
       <c r="M49" t="s">
         <v>19</v>
       </c>
       <c r="N49" t="s">
         <v>19</v>
       </c>
       <c r="O49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
+        <v>191</v>
+      </c>
+      <c r="C50" t="s">
+        <v>195</v>
+      </c>
+      <c r="D50" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="L50" t="s">
         <v>19</v>
       </c>
       <c r="M50" t="s">
         <v>19</v>
       </c>
       <c r="N50" t="s">
         <v>19</v>
       </c>
       <c r="O50" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="C51" t="s">
+        <v>199</v>
+      </c>
+      <c r="D51" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="L51" t="s">
         <v>19</v>
       </c>
       <c r="M51" t="s">
         <v>19</v>
       </c>
       <c r="N51" t="s">
         <v>19</v>
       </c>
       <c r="O51" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="C52" t="s">
+        <v>203</v>
+      </c>
+      <c r="D52" t="s">
+        <v>204</v>
+      </c>
+      <c r="H52" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
       <c r="L52" t="s">
         <v>19</v>
       </c>
       <c r="M52" t="s">
         <v>19</v>
       </c>
       <c r="N52" t="s">
         <v>19</v>
       </c>
       <c r="O52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C53" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D53" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H53" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="L53" t="s">
         <v>19</v>
       </c>
       <c r="M53" t="s">
         <v>19</v>
       </c>
       <c r="N53" t="s">
         <v>19</v>
       </c>
       <c r="O53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="C54" t="s">
+        <v>210</v>
+      </c>
+      <c r="D54" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
       <c r="L54" t="s">
         <v>19</v>
       </c>
       <c r="M54" t="s">
         <v>19</v>
       </c>
       <c r="N54" t="s">
         <v>19</v>
       </c>
       <c r="O54" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="C55" t="s">
+        <v>214</v>
+      </c>
+      <c r="D55" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
       <c r="L55" t="s">
         <v>19</v>
       </c>
       <c r="M55" t="s">
         <v>19</v>
       </c>
       <c r="N55" t="s">
         <v>19</v>
       </c>
       <c r="O55" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" t="s">
+        <v>218</v>
+      </c>
+      <c r="D56" t="s">
+        <v>219</v>
+      </c>
+      <c r="H56" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
       <c r="L56" t="s">
         <v>19</v>
       </c>
       <c r="M56" t="s">
         <v>19</v>
       </c>
       <c r="N56" t="s">
         <v>19</v>
       </c>
       <c r="O56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
+        <v>221</v>
+      </c>
+      <c r="C57" t="s">
+        <v>222</v>
+      </c>
+      <c r="D57" t="s">
+        <v>223</v>
+      </c>
+      <c r="H57" t="s">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>227</v>
       </c>
       <c r="L57" t="s">
         <v>19</v>
       </c>
       <c r="M57" t="s">
         <v>19</v>
       </c>
       <c r="N57" t="s">
         <v>19</v>
       </c>
       <c r="O57" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C58" t="s">
+        <v>226</v>
+      </c>
+      <c r="D58" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="L58" t="s">
         <v>19</v>
       </c>
       <c r="M58" t="s">
         <v>19</v>
       </c>
       <c r="N58" t="s">
         <v>19</v>
       </c>
       <c r="O58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C59" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D59" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H59" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L59" t="s">
         <v>19</v>
       </c>
       <c r="M59" t="s">
         <v>19</v>
       </c>
       <c r="N59" t="s">
         <v>19</v>
       </c>
       <c r="O59" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C60" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D60" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H60" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L60" t="s">
         <v>19</v>
       </c>
       <c r="M60" t="s">
         <v>19</v>
       </c>
       <c r="N60" t="s">
         <v>19</v>
       </c>
       <c r="O60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C61" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D61" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H61" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="L61" t="s">
         <v>19</v>
       </c>
       <c r="M61" t="s">
         <v>19</v>
       </c>
       <c r="N61" t="s">
         <v>19</v>
       </c>
       <c r="O61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C62" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D62" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="H62" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L62" t="s">
         <v>19</v>
       </c>
       <c r="M62" t="s">
         <v>19</v>
       </c>
       <c r="N62" t="s">
         <v>19</v>
       </c>
       <c r="O62" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C63" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D63" t="s">
-        <v>238</v>
+        <v>154</v>
       </c>
       <c r="H63" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="L63" t="s">
         <v>19</v>
       </c>
       <c r="M63" t="s">
         <v>19</v>
       </c>
       <c r="N63" t="s">
         <v>19</v>
       </c>
       <c r="O63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="C64" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D64" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="H64" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64" t="s">
         <v>19</v>
       </c>
       <c r="N64" t="s">
         <v>19</v>
       </c>
       <c r="O64" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C65" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D65" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="H65" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="L65" t="s">
         <v>19</v>
       </c>
       <c r="M65" t="s">
         <v>19</v>
       </c>
       <c r="N65" t="s">
         <v>19</v>
       </c>
       <c r="O65" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="C66" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="D66" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="H66" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="L66" t="s">
         <v>19</v>
       </c>
       <c r="M66" t="s">
         <v>19</v>
       </c>
       <c r="N66" t="s">
         <v>19</v>
       </c>
       <c r="O66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C67" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="D67" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="H67" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="L67" t="s">
         <v>19</v>
       </c>
       <c r="M67" t="s">
         <v>19</v>
       </c>
       <c r="N67" t="s">
         <v>19</v>
       </c>
       <c r="O67" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C68" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D68" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="H68" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="L68" t="s">
         <v>19</v>
       </c>
       <c r="M68" t="s">
         <v>19</v>
       </c>
       <c r="N68" t="s">
         <v>19</v>
       </c>
       <c r="O68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="C69" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="D69" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="H69" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="L69" t="s">
         <v>19</v>
       </c>
       <c r="M69" t="s">
         <v>19</v>
       </c>
       <c r="N69" t="s">
         <v>19</v>
       </c>
       <c r="O69" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="C70" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="D70" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="H70" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="L70" t="s">
         <v>19</v>
       </c>
       <c r="M70" t="s">
         <v>19</v>
       </c>
       <c r="N70" t="s">
         <v>19</v>
       </c>
       <c r="O70" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="C71" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="D71" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="H71" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="L71" t="s">
         <v>19</v>
       </c>
       <c r="M71" t="s">
         <v>19</v>
       </c>
       <c r="N71" t="s">
         <v>19</v>
       </c>
       <c r="O71" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="C72" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="D72" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="H72" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="L72" t="s">
         <v>19</v>
       </c>
       <c r="M72" t="s">
         <v>19</v>
       </c>
       <c r="N72" t="s">
         <v>19</v>
       </c>
       <c r="O72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="C73" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="D73" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="H73" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="L73" t="s">
         <v>19</v>
       </c>
       <c r="M73" t="s">
         <v>19</v>
       </c>
       <c r="N73" t="s">
         <v>19</v>
       </c>
       <c r="O73" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C74" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="D74" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="H74" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="L74" t="s">
         <v>19</v>
       </c>
       <c r="M74" t="s">
         <v>19</v>
       </c>
       <c r="N74" t="s">
         <v>19</v>
       </c>
       <c r="O74" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="C75" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="D75" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="H75" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="L75" t="s">
         <v>19</v>
       </c>
       <c r="M75" t="s">
         <v>19</v>
       </c>
       <c r="N75" t="s">
         <v>19</v>
       </c>
       <c r="O75" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="C76" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="D76" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="H76" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="L76" t="s">
         <v>19</v>
       </c>
       <c r="M76" t="s">
         <v>19</v>
       </c>
       <c r="N76" t="s">
         <v>19</v>
       </c>
       <c r="O76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="C77" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D77" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="H77" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="L77" t="s">
         <v>19</v>
       </c>
       <c r="M77" t="s">
         <v>19</v>
       </c>
       <c r="N77" t="s">
         <v>19</v>
       </c>
       <c r="O77" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="C78" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="D78" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="H78" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="L78" t="s">
         <v>19</v>
       </c>
       <c r="M78" t="s">
         <v>19</v>
       </c>
       <c r="N78" t="s">
         <v>19</v>
       </c>
       <c r="O78" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="C79" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="D79" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="H79" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="L79" t="s">
         <v>19</v>
       </c>
       <c r="M79" t="s">
         <v>19</v>
       </c>
       <c r="N79" t="s">
         <v>19</v>
       </c>
       <c r="O79" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="C80" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="D80" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H80" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="L80" t="s">
         <v>19</v>
       </c>
       <c r="M80" t="s">
         <v>19</v>
       </c>
       <c r="N80" t="s">
         <v>19</v>
       </c>
       <c r="O80" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="C81" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="D81" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="H81" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L81" t="s">
         <v>19</v>
       </c>
       <c r="M81" t="s">
         <v>19</v>
       </c>
       <c r="N81" t="s">
         <v>19</v>
       </c>
       <c r="O81" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="C82" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="D82" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="H82" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="L82" t="s">
         <v>19</v>
       </c>
       <c r="M82" t="s">
         <v>19</v>
       </c>
       <c r="N82" t="s">
         <v>19</v>
       </c>
       <c r="O82" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C83" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D83" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="H83" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="L83" t="s">
         <v>19</v>
       </c>
       <c r="M83" t="s">
         <v>19</v>
       </c>
       <c r="N83" t="s">
         <v>19</v>
       </c>
       <c r="O83" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C84" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="D84" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="H84" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="L84" t="s">
         <v>19</v>
       </c>
       <c r="M84" t="s">
         <v>19</v>
       </c>
       <c r="N84" t="s">
         <v>19</v>
       </c>
       <c r="O84" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C85" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="D85" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="H85" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="L85" t="s">
         <v>19</v>
       </c>
       <c r="M85" t="s">
         <v>19</v>
       </c>
       <c r="N85" t="s">
         <v>19</v>
       </c>
       <c r="O85" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>300</v>
+        <v>315</v>
       </c>
       <c r="C86" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D86" t="s">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="H86" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="L86" t="s">
         <v>19</v>
       </c>
       <c r="M86" t="s">
         <v>19</v>
       </c>
       <c r="N86" t="s">
         <v>19</v>
       </c>
       <c r="O86" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="C87" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="D87" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="H87" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="L87" t="s">
         <v>19</v>
       </c>
       <c r="M87" t="s">
         <v>19</v>
       </c>
       <c r="N87" t="s">
         <v>19</v>
       </c>
       <c r="O87" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="C88" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="D88" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="H88" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="L88" t="s">
         <v>19</v>
       </c>
       <c r="M88" t="s">
         <v>19</v>
       </c>
       <c r="N88" t="s">
         <v>19</v>
       </c>
       <c r="O88" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
       <c r="C89" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="D89" t="s">
-        <v>312</v>
+        <v>327</v>
       </c>
       <c r="H89" t="s">
-        <v>313</v>
+        <v>328</v>
       </c>
       <c r="L89" t="s">
         <v>19</v>
       </c>
       <c r="M89" t="s">
         <v>19</v>
       </c>
       <c r="N89" t="s">
         <v>19</v>
       </c>
       <c r="O89" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
       <c r="C90" t="s">
-        <v>314</v>
+        <v>329</v>
       </c>
       <c r="D90" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="H90" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="L90" t="s">
         <v>19</v>
       </c>
       <c r="M90" t="s">
         <v>19</v>
       </c>
       <c r="N90" t="s">
         <v>19</v>
       </c>
       <c r="O90" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
-        <v>310</v>
+        <v>330</v>
       </c>
       <c r="C91" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="D91" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
       <c r="H91" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="L91" t="s">
         <v>19</v>
       </c>
       <c r="M91" t="s">
         <v>19</v>
       </c>
       <c r="N91" t="s">
         <v>19</v>
       </c>
       <c r="O91" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="C92" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="D92" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="H92" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="L92" t="s">
         <v>19</v>
       </c>
       <c r="M92" t="s">
         <v>19</v>
       </c>
       <c r="N92" t="s">
         <v>19</v>
       </c>
       <c r="O92" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="C93" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="D93" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="H93" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="L93" t="s">
         <v>19</v>
       </c>
       <c r="M93" t="s">
         <v>19</v>
       </c>
       <c r="N93" t="s">
         <v>19</v>
       </c>
       <c r="O93" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="C94" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="D94" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="H94" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="L94" t="s">
         <v>19</v>
       </c>
       <c r="M94" t="s">
         <v>19</v>
       </c>
       <c r="N94" t="s">
         <v>19</v>
       </c>
       <c r="O94" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="C95" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
       <c r="D95" t="s">
-        <v>323</v>
+        <v>342</v>
       </c>
       <c r="H95" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
       <c r="L95" t="s">
         <v>19</v>
       </c>
       <c r="M95" t="s">
         <v>19</v>
       </c>
       <c r="N95" t="s">
         <v>19</v>
       </c>
       <c r="O95" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="C96" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="D96" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="H96" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="L96" t="s">
         <v>19</v>
       </c>
       <c r="M96" t="s">
         <v>19</v>
       </c>
       <c r="N96" t="s">
         <v>19</v>
       </c>
       <c r="O96" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="C97" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="D97" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="H97" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="L97" t="s">
         <v>19</v>
       </c>
       <c r="M97" t="s">
         <v>19</v>
       </c>
       <c r="N97" t="s">
         <v>19</v>
       </c>
       <c r="O97" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="C98" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="D98" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="H98" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="L98" t="s">
         <v>19</v>
       </c>
       <c r="M98" t="s">
         <v>19</v>
       </c>
       <c r="N98" t="s">
         <v>19</v>
       </c>
       <c r="O98" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="C99" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="D99" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="H99" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="L99" t="s">
         <v>19</v>
       </c>
       <c r="M99" t="s">
         <v>19</v>
       </c>
       <c r="N99" t="s">
         <v>19</v>
       </c>
       <c r="O99" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>331</v>
+        <v>353</v>
       </c>
       <c r="C100" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="D100" t="s">
-        <v>333</v>
+        <v>355</v>
       </c>
       <c r="H100" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="L100" t="s">
         <v>19</v>
       </c>
       <c r="M100" t="s">
         <v>19</v>
       </c>
       <c r="N100" t="s">
         <v>19</v>
       </c>
       <c r="O100" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
-        <v>331</v>
+        <v>353</v>
       </c>
       <c r="C101" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="D101" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="H101" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="L101" t="s">
         <v>19</v>
       </c>
       <c r="M101" t="s">
         <v>19</v>
       </c>
       <c r="N101" t="s">
         <v>19</v>
       </c>
       <c r="O101" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C102" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="D102" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="H102" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="L102" t="s">
         <v>19</v>
       </c>
       <c r="M102" t="s">
         <v>19</v>
       </c>
       <c r="N102" t="s">
         <v>19</v>
       </c>
       <c r="O102" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C103" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="D103" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="H103" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="L103" t="s">
         <v>19</v>
       </c>
       <c r="M103" t="s">
         <v>19</v>
       </c>
       <c r="N103" t="s">
         <v>19</v>
       </c>
       <c r="O103" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="C104" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="D104" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="H104" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="L104" t="s">
         <v>19</v>
       </c>
       <c r="M104" t="s">
         <v>19</v>
       </c>
       <c r="N104" t="s">
         <v>19</v>
       </c>
       <c r="O104" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
+        <v>363</v>
+      </c>
+      <c r="C105" t="s">
+        <v>367</v>
+      </c>
+      <c r="D105" t="s">
+        <v>345</v>
+      </c>
+      <c r="H105" t="s">
         <v>346</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
       <c r="L105" t="s">
         <v>19</v>
       </c>
       <c r="M105" t="s">
         <v>19</v>
       </c>
       <c r="N105" t="s">
         <v>19</v>
       </c>
       <c r="O105" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="C106" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="D106" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="H106" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="L106" t="s">
         <v>19</v>
       </c>
       <c r="M106" t="s">
         <v>19</v>
       </c>
       <c r="N106" t="s">
         <v>19</v>
       </c>
       <c r="O106" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
       <c r="C107" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="D107" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="H107" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="L107" t="s">
         <v>19</v>
       </c>
       <c r="M107" t="s">
         <v>19</v>
       </c>
       <c r="N107" t="s">
         <v>19</v>
       </c>
       <c r="O107" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="C108" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="D108" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="H108" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="L108" t="s">
         <v>19</v>
       </c>
       <c r="M108" t="s">
         <v>19</v>
       </c>
       <c r="N108" t="s">
         <v>19</v>
       </c>
       <c r="O108" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="C109" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="D109" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
       <c r="H109" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="L109" t="s">
         <v>19</v>
       </c>
       <c r="M109" t="s">
         <v>19</v>
       </c>
       <c r="N109" t="s">
         <v>19</v>
       </c>
       <c r="O109" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="C110" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="D110" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="H110" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="L110" t="s">
         <v>19</v>
       </c>
       <c r="M110" t="s">
         <v>19</v>
       </c>
       <c r="N110" t="s">
         <v>19</v>
       </c>
       <c r="O110" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="C111" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="D111" t="s">
-        <v>363</v>
+        <v>381</v>
       </c>
       <c r="H111" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
       <c r="L111" t="s">
         <v>19</v>
       </c>
       <c r="M111" t="s">
         <v>19</v>
       </c>
       <c r="N111" t="s">
         <v>19</v>
       </c>
       <c r="O111" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="C112" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="D112" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="H112" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="L112" t="s">
         <v>19</v>
       </c>
       <c r="M112" t="s">
         <v>19</v>
       </c>
       <c r="N112" t="s">
         <v>19</v>
       </c>
       <c r="O112" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="C113" t="s">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="D113" t="s">
-        <v>371</v>
+        <v>386</v>
       </c>
       <c r="H113" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="L113" t="s">
         <v>19</v>
       </c>
       <c r="M113" t="s">
         <v>19</v>
       </c>
       <c r="N113" t="s">
         <v>19</v>
       </c>
       <c r="O113" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="C114" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
       <c r="D114" t="s">
-        <v>368</v>
+        <v>389</v>
       </c>
       <c r="H114" t="s">
-        <v>369</v>
+        <v>390</v>
       </c>
       <c r="L114" t="s">
         <v>19</v>
       </c>
       <c r="M114" t="s">
         <v>19</v>
       </c>
       <c r="N114" t="s">
         <v>19</v>
       </c>
       <c r="O114" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="C115" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="D115" t="s">
-        <v>371</v>
+        <v>386</v>
       </c>
       <c r="H115" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="L115" t="s">
         <v>19</v>
       </c>
       <c r="M115" t="s">
         <v>19</v>
       </c>
       <c r="N115" t="s">
         <v>19</v>
       </c>
       <c r="O115" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="C116" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="D116" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="H116" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="L116" t="s">
         <v>19</v>
       </c>
       <c r="M116" t="s">
         <v>19</v>
       </c>
       <c r="N116" t="s">
         <v>19</v>
       </c>
       <c r="O116" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="C117" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="D117" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="H117" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="L117" t="s">
         <v>19</v>
       </c>
       <c r="M117" t="s">
         <v>19</v>
       </c>
       <c r="N117" t="s">
         <v>19</v>
       </c>
       <c r="O117" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C118" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="D118" t="s">
-        <v>368</v>
+        <v>396</v>
       </c>
       <c r="H118" t="s">
-        <v>369</v>
+        <v>397</v>
       </c>
       <c r="L118" t="s">
         <v>19</v>
       </c>
       <c r="M118" t="s">
         <v>19</v>
       </c>
       <c r="N118" t="s">
         <v>19</v>
       </c>
       <c r="O118" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="C119" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="D119" t="s">
-        <v>368</v>
+        <v>401</v>
       </c>
       <c r="H119" t="s">
-        <v>369</v>
+        <v>402</v>
       </c>
       <c r="L119" t="s">
         <v>19</v>
       </c>
       <c r="M119" t="s">
         <v>19</v>
       </c>
       <c r="N119" t="s">
         <v>19</v>
       </c>
       <c r="O119" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>384</v>
+        <v>399</v>
       </c>
       <c r="C120" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="D120" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="H120" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="L120" t="s">
         <v>19</v>
       </c>
       <c r="M120" t="s">
         <v>19</v>
       </c>
       <c r="N120" t="s">
         <v>19</v>
       </c>
       <c r="O120" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="C121" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="D121" t="s">
-        <v>390</v>
+        <v>406</v>
       </c>
       <c r="H121" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="L121" t="s">
         <v>19</v>
       </c>
       <c r="M121" t="s">
         <v>19</v>
       </c>
       <c r="N121" t="s">
         <v>19</v>
       </c>
       <c r="O121" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="C122" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="D122" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="H122" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="L122" t="s">
         <v>19</v>
       </c>
       <c r="M122" t="s">
         <v>19</v>
       </c>
       <c r="N122" t="s">
         <v>19</v>
       </c>
       <c r="O122" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="C123" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="D123" t="s">
-        <v>390</v>
+        <v>411</v>
       </c>
       <c r="H123" t="s">
-        <v>391</v>
+        <v>412</v>
       </c>
       <c r="L123" t="s">
         <v>19</v>
       </c>
       <c r="M123" t="s">
         <v>19</v>
       </c>
       <c r="N123" t="s">
         <v>19</v>
       </c>
       <c r="O123" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="C124" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="D124" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="H124" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="L124" t="s">
         <v>19</v>
       </c>
       <c r="M124" t="s">
         <v>19</v>
       </c>
       <c r="N124" t="s">
         <v>19</v>
       </c>
       <c r="O124" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="C125" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="D125" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="H125" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="L125" t="s">
         <v>19</v>
       </c>
       <c r="M125" t="s">
         <v>19</v>
       </c>
       <c r="N125" t="s">
         <v>19</v>
       </c>
       <c r="O125" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="C126" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="D126" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="H126" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="L126" t="s">
         <v>19</v>
       </c>
       <c r="M126" t="s">
         <v>19</v>
       </c>
       <c r="N126" t="s">
         <v>19</v>
       </c>
       <c r="O126" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="C127" t="s">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="D127" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="H127" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
       <c r="L127" t="s">
         <v>19</v>
       </c>
       <c r="M127" t="s">
         <v>19</v>
       </c>
       <c r="N127" t="s">
         <v>19</v>
       </c>
       <c r="O127" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="C128" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="D128" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="H128" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="L128" t="s">
         <v>19</v>
       </c>
       <c r="M128" t="s">
         <v>19</v>
       </c>
       <c r="N128" t="s">
         <v>19</v>
       </c>
       <c r="O128" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C129" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="D129" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="H129" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="L129" t="s">
         <v>19</v>
       </c>
       <c r="M129" t="s">
         <v>19</v>
       </c>
       <c r="N129" t="s">
         <v>19</v>
       </c>
       <c r="O129" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="C130" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="D130" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="H130" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="L130" t="s">
         <v>19</v>
       </c>
       <c r="M130" t="s">
         <v>19</v>
       </c>
       <c r="N130" t="s">
         <v>19</v>
       </c>
       <c r="O130" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C131" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D131" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H131" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="L131" t="s">
         <v>19</v>
       </c>
       <c r="M131" t="s">
         <v>19</v>
       </c>
       <c r="N131" t="s">
         <v>19</v>
       </c>
       <c r="O131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
         <v>428</v>
       </c>
       <c r="C132" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="D132" t="s">
         <v>430</v>
       </c>
       <c r="H132" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="L132" t="s">
         <v>19</v>
       </c>
       <c r="M132" t="s">
         <v>19</v>
       </c>
       <c r="N132" t="s">
         <v>19</v>
       </c>
       <c r="O132" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C133" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="D133" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="H133" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="L133" t="s">
         <v>19</v>
       </c>
       <c r="M133" t="s">
         <v>19</v>
       </c>
       <c r="N133" t="s">
         <v>19</v>
       </c>
       <c r="O133" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
+        <v>434</v>
+      </c>
+      <c r="C134" t="s">
         <v>436</v>
       </c>
-      <c r="C134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D134" t="s">
-        <v>438</v>
+        <v>421</v>
       </c>
       <c r="H134" t="s">
-        <v>439</v>
+        <v>422</v>
       </c>
       <c r="L134" t="s">
         <v>19</v>
       </c>
       <c r="M134" t="s">
         <v>19</v>
       </c>
       <c r="N134" t="s">
         <v>19</v>
       </c>
       <c r="O134" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
+        <v>437</v>
+      </c>
+      <c r="C135" t="s">
+        <v>438</v>
+      </c>
+      <c r="D135" t="s">
+        <v>439</v>
+      </c>
+      <c r="H135" t="s">
         <v>440</v>
-      </c>
-[...7 lines deleted...]
-        <v>443</v>
       </c>
       <c r="L135" t="s">
         <v>19</v>
       </c>
       <c r="M135" t="s">
         <v>19</v>
       </c>
       <c r="N135" t="s">
         <v>19</v>
       </c>
       <c r="O135" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
+        <v>441</v>
+      </c>
+      <c r="C136" t="s">
+        <v>442</v>
+      </c>
+      <c r="D136" t="s">
+        <v>443</v>
+      </c>
+      <c r="H136" t="s">
         <v>444</v>
-      </c>
-[...7 lines deleted...]
-        <v>447</v>
       </c>
       <c r="L136" t="s">
         <v>19</v>
       </c>
       <c r="M136" t="s">
         <v>19</v>
       </c>
       <c r="N136" t="s">
         <v>19</v>
       </c>
       <c r="O136" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="C137" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D137" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="H137" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="L137" t="s">
         <v>19</v>
       </c>
       <c r="M137" t="s">
         <v>19</v>
       </c>
       <c r="N137" t="s">
         <v>19</v>
       </c>
       <c r="O137" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
         <v>448</v>
       </c>
       <c r="C138" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D138" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="H138" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="L138" t="s">
         <v>19</v>
       </c>
       <c r="M138" t="s">
         <v>19</v>
       </c>
       <c r="N138" t="s">
         <v>19</v>
       </c>
       <c r="O138" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C139" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="D139" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="H139" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="L139" t="s">
         <v>19</v>
       </c>
       <c r="M139" t="s">
         <v>19</v>
       </c>
       <c r="N139" t="s">
         <v>19</v>
       </c>
       <c r="O139" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C140" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="D140" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="H140" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="L140" t="s">
         <v>19</v>
       </c>
       <c r="M140" t="s">
         <v>19</v>
       </c>
       <c r="N140" t="s">
         <v>19</v>
       </c>
       <c r="O140" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
+        <v>458</v>
+      </c>
+      <c r="C141" t="s">
         <v>459</v>
       </c>
-      <c r="C141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D141" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="H141" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="L141" t="s">
         <v>19</v>
       </c>
       <c r="M141" t="s">
         <v>19</v>
       </c>
       <c r="N141" t="s">
         <v>19</v>
       </c>
       <c r="O141" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="C142" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="D142" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="H142" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="L142" t="s">
         <v>19</v>
       </c>
       <c r="M142" t="s">
         <v>19</v>
       </c>
       <c r="N142" t="s">
         <v>19</v>
       </c>
       <c r="O142" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C143" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="D143" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="H143" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="L143" t="s">
         <v>19</v>
       </c>
       <c r="M143" t="s">
         <v>19</v>
       </c>
       <c r="N143" t="s">
         <v>19</v>
       </c>
       <c r="O143" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C144" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="D144" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="H144" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="L144" t="s">
         <v>19</v>
       </c>
       <c r="M144" t="s">
         <v>19</v>
       </c>
       <c r="N144" t="s">
         <v>19</v>
       </c>
       <c r="O144" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="C145" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D145" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="H145" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="L145" t="s">
         <v>19</v>
       </c>
       <c r="M145" t="s">
         <v>19</v>
       </c>
       <c r="N145" t="s">
         <v>19</v>
       </c>
       <c r="O145" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C146" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="D146" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="H146" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="L146" t="s">
         <v>19</v>
       </c>
       <c r="M146" t="s">
         <v>19</v>
       </c>
       <c r="N146" t="s">
         <v>19</v>
       </c>
       <c r="O146" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" t="s">
+        <v>481</v>
+      </c>
+      <c r="C147" t="s">
         <v>482</v>
       </c>
-      <c r="C147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D147" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="H147" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="L147" t="s">
         <v>19</v>
       </c>
       <c r="M147" t="s">
         <v>19</v>
       </c>
       <c r="N147" t="s">
         <v>19</v>
       </c>
       <c r="O147" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C148" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="D148" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="H148" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="L148" t="s">
         <v>19</v>
       </c>
       <c r="M148" t="s">
         <v>19</v>
       </c>
       <c r="N148" t="s">
         <v>19</v>
       </c>
       <c r="O148" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" t="s">
         <v>489</v>
       </c>
       <c r="C149" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D149" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="H149" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="L149" t="s">
         <v>19</v>
       </c>
       <c r="M149" t="s">
         <v>19</v>
       </c>
       <c r="N149" t="s">
         <v>19</v>
       </c>
       <c r="O149" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" t="s">
+        <v>493</v>
+      </c>
+      <c r="C150" t="s">
+        <v>494</v>
+      </c>
+      <c r="D150" t="s">
+        <v>495</v>
+      </c>
+      <c r="H150" t="s">
         <v>496</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
       <c r="L150" t="s">
         <v>19</v>
       </c>
       <c r="M150" t="s">
         <v>19</v>
       </c>
       <c r="N150" t="s">
         <v>19</v>
       </c>
       <c r="O150" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" t="s">
+        <v>497</v>
+      </c>
+      <c r="C151" t="s">
+        <v>498</v>
+      </c>
+      <c r="D151" t="s">
+        <v>499</v>
+      </c>
+      <c r="H151" t="s">
         <v>500</v>
       </c>
-      <c r="B151" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L151" t="s">
-        <v>504</v>
+        <v>19</v>
       </c>
       <c r="M151" t="s">
-        <v>505</v>
+        <v>19</v>
       </c>
       <c r="N151" t="s">
-        <v>506</v>
+        <v>19</v>
       </c>
       <c r="O151" t="s">
-        <v>507</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C152" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="D152" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="H152" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="L152" t="s">
-        <v>504</v>
+        <v>19</v>
       </c>
       <c r="M152" t="s">
-        <v>505</v>
+        <v>19</v>
       </c>
       <c r="N152" t="s">
-        <v>506</v>
+        <v>19</v>
       </c>
       <c r="O152" t="s">
-        <v>507</v>
+        <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C153" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="D153" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="H153" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="L153" t="s">
-        <v>514</v>
+        <v>19</v>
       </c>
       <c r="M153" t="s">
-        <v>515</v>
+        <v>19</v>
       </c>
       <c r="N153" t="s">
-        <v>516</v>
+        <v>19</v>
       </c>
       <c r="O153" t="s">
-        <v>517</v>
+        <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C154" t="s">
+        <v>509</v>
+      </c>
+      <c r="D154" t="s">
+        <v>510</v>
+      </c>
+      <c r="H154" t="s">
+        <v>511</v>
+      </c>
+      <c r="L154" t="s">
+        <v>19</v>
+      </c>
+      <c r="M154" t="s">
+        <v>19</v>
+      </c>
+      <c r="N154" t="s">
+        <v>19</v>
+      </c>
+      <c r="O154" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="A155" t="s">
+        <v>512</v>
+      </c>
+      <c r="C155" t="s">
+        <v>513</v>
+      </c>
+      <c r="D155" t="s">
+        <v>514</v>
+      </c>
+      <c r="H155" t="s">
+        <v>515</v>
+      </c>
+      <c r="L155" t="s">
+        <v>19</v>
+      </c>
+      <c r="M155" t="s">
+        <v>19</v>
+      </c>
+      <c r="N155" t="s">
+        <v>19</v>
+      </c>
+      <c r="O155" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="A156" t="s">
+        <v>512</v>
+      </c>
+      <c r="C156" t="s">
+        <v>516</v>
+      </c>
+      <c r="D156" t="s">
+        <v>517</v>
+      </c>
+      <c r="H156" t="s">
         <v>518</v>
       </c>
-      <c r="D154" t="s">
-[...2 lines deleted...]
-      <c r="H154" t="s">
+      <c r="L156" t="s">
+        <v>19</v>
+      </c>
+      <c r="M156" t="s">
+        <v>19</v>
+      </c>
+      <c r="N156" t="s">
+        <v>19</v>
+      </c>
+      <c r="O156" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15">
+      <c r="A157" t="s">
         <v>519</v>
       </c>
-      <c r="L154" t="s">
-[...13 lines deleted...]
-      <c r="E155" t="s">
+      <c r="C157" t="s">
         <v>520</v>
       </c>
-      <c r="F155" t="s">
-[...13 lines deleted...]
-      <c r="E156" t="s">
+      <c r="D157" t="s">
         <v>521</v>
       </c>
-      <c r="F156" t="s">
-[...13 lines deleted...]
-      <c r="E157" t="s">
+      <c r="H157" t="s">
         <v>522</v>
       </c>
-      <c r="F157" t="s">
-[...9 lines deleted...]
-        <v>507</v>
+      <c r="L157" t="s">
+        <v>19</v>
+      </c>
+      <c r="M157" t="s">
+        <v>19</v>
+      </c>
+      <c r="N157" t="s">
+        <v>19</v>
+      </c>
+      <c r="O157" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:15">
-      <c r="E158" t="s">
+      <c r="A158" t="s">
         <v>523</v>
       </c>
-      <c r="F158" t="s">
-[...3 lines deleted...]
-        <v>505</v>
+      <c r="C158" t="s">
+        <v>524</v>
+      </c>
+      <c r="D158" t="s">
+        <v>525</v>
       </c>
       <c r="H158" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>526</v>
+      </c>
+      <c r="L158" t="s">
+        <v>19</v>
+      </c>
+      <c r="M158" t="s">
+        <v>19</v>
+      </c>
+      <c r="N158" t="s">
+        <v>19</v>
+      </c>
+      <c r="O158" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>527</v>
       </c>
       <c r="C159" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D159" t="s">
-        <v>494</v>
+        <v>529</v>
       </c>
       <c r="H159" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="L159" t="s">
-        <v>504</v>
+        <v>19</v>
       </c>
       <c r="M159" t="s">
-        <v>505</v>
+        <v>19</v>
       </c>
       <c r="N159" t="s">
-        <v>506</v>
+        <v>19</v>
       </c>
       <c r="O159" t="s">
-        <v>507</v>
+        <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>531</v>
       </c>
       <c r="C160" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="D160" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="H160" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="L160" t="s">
         <v>19</v>
       </c>
       <c r="M160" t="s">
         <v>19</v>
       </c>
       <c r="N160" t="s">
         <v>19</v>
       </c>
       <c r="O160" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15">
+      <c r="A161" t="s">
+        <v>535</v>
+      </c>
+      <c r="C161" t="s">
+        <v>536</v>
+      </c>
+      <c r="D161" t="s">
+        <v>537</v>
+      </c>
+      <c r="H161" t="s">
+        <v>538</v>
+      </c>
+      <c r="L161" t="s">
+        <v>19</v>
+      </c>
+      <c r="M161" t="s">
+        <v>19</v>
+      </c>
+      <c r="N161" t="s">
+        <v>19</v>
+      </c>
+      <c r="O161" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15">
+      <c r="A162" t="s">
+        <v>535</v>
+      </c>
+      <c r="C162" t="s">
+        <v>539</v>
+      </c>
+      <c r="D162" t="s">
+        <v>540</v>
+      </c>
+      <c r="H162" t="s">
+        <v>541</v>
+      </c>
+      <c r="L162" t="s">
+        <v>19</v>
+      </c>
+      <c r="M162" t="s">
+        <v>19</v>
+      </c>
+      <c r="N162" t="s">
+        <v>19</v>
+      </c>
+      <c r="O162" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15">
+      <c r="A163" t="s">
+        <v>542</v>
+      </c>
+      <c r="C163" t="s">
+        <v>543</v>
+      </c>
+      <c r="D163" t="s">
+        <v>544</v>
+      </c>
+      <c r="H163" t="s">
+        <v>545</v>
+      </c>
+      <c r="L163" t="s">
+        <v>19</v>
+      </c>
+      <c r="M163" t="s">
+        <v>19</v>
+      </c>
+      <c r="N163" t="s">
+        <v>19</v>
+      </c>
+      <c r="O163" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15">
+      <c r="A164" t="s">
+        <v>542</v>
+      </c>
+      <c r="C164" t="s">
+        <v>546</v>
+      </c>
+      <c r="D164" t="s">
+        <v>547</v>
+      </c>
+      <c r="H164" t="s">
+        <v>548</v>
+      </c>
+      <c r="L164" t="s">
+        <v>19</v>
+      </c>
+      <c r="M164" t="s">
+        <v>19</v>
+      </c>
+      <c r="N164" t="s">
+        <v>19</v>
+      </c>
+      <c r="O164" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15">
+      <c r="A165" t="s">
+        <v>549</v>
+      </c>
+      <c r="C165" t="s">
+        <v>550</v>
+      </c>
+      <c r="D165" t="s">
+        <v>551</v>
+      </c>
+      <c r="H165" t="s">
+        <v>552</v>
+      </c>
+      <c r="L165" t="s">
+        <v>19</v>
+      </c>
+      <c r="M165" t="s">
+        <v>19</v>
+      </c>
+      <c r="N165" t="s">
+        <v>19</v>
+      </c>
+      <c r="O165" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15">
+      <c r="A166" t="s">
+        <v>553</v>
+      </c>
+      <c r="B166" t="s">
+        <v>553</v>
+      </c>
+      <c r="C166" t="s">
+        <v>554</v>
+      </c>
+      <c r="D166" t="s">
+        <v>555</v>
+      </c>
+      <c r="H166" t="s">
+        <v>556</v>
+      </c>
+      <c r="L166" t="s">
+        <v>557</v>
+      </c>
+      <c r="M166" t="s">
+        <v>558</v>
+      </c>
+      <c r="N166" t="s">
+        <v>559</v>
+      </c>
+      <c r="O166" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15">
+      <c r="A167" t="s">
+        <v>553</v>
+      </c>
+      <c r="B167" t="s">
+        <v>553</v>
+      </c>
+      <c r="C167" t="s">
+        <v>561</v>
+      </c>
+      <c r="D167" t="s">
+        <v>562</v>
+      </c>
+      <c r="H167" t="s">
+        <v>563</v>
+      </c>
+      <c r="L167" t="s">
+        <v>557</v>
+      </c>
+      <c r="M167" t="s">
+        <v>558</v>
+      </c>
+      <c r="N167" t="s">
+        <v>559</v>
+      </c>
+      <c r="O167" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15">
+      <c r="A168" t="s">
+        <v>553</v>
+      </c>
+      <c r="B168" t="s">
+        <v>553</v>
+      </c>
+      <c r="C168" t="s">
+        <v>564</v>
+      </c>
+      <c r="D168" t="s">
+        <v>565</v>
+      </c>
+      <c r="H168" t="s">
+        <v>566</v>
+      </c>
+      <c r="L168" t="s">
+        <v>567</v>
+      </c>
+      <c r="M168" t="s">
+        <v>568</v>
+      </c>
+      <c r="N168" t="s">
+        <v>569</v>
+      </c>
+      <c r="O168" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15">
+      <c r="A169" t="s">
+        <v>553</v>
+      </c>
+      <c r="B169" t="s">
+        <v>553</v>
+      </c>
+      <c r="C169" t="s">
+        <v>571</v>
+      </c>
+      <c r="D169" t="s">
+        <v>565</v>
+      </c>
+      <c r="H169" t="s">
+        <v>572</v>
+      </c>
+      <c r="L169" t="s">
+        <v>557</v>
+      </c>
+      <c r="M169" t="s">
+        <v>558</v>
+      </c>
+      <c r="N169" t="s">
+        <v>559</v>
+      </c>
+      <c r="O169" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15">
+      <c r="E170" t="s">
+        <v>573</v>
+      </c>
+      <c r="F170" t="s">
+        <v>557</v>
+      </c>
+      <c r="G170" t="s">
+        <v>558</v>
+      </c>
+      <c r="H170" t="s">
+        <v>559</v>
+      </c>
+      <c r="I170" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15">
+      <c r="E171" t="s">
+        <v>574</v>
+      </c>
+      <c r="F171" t="s">
+        <v>557</v>
+      </c>
+      <c r="G171" t="s">
+        <v>558</v>
+      </c>
+      <c r="H171" t="s">
+        <v>559</v>
+      </c>
+      <c r="I171" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15">
+      <c r="E172" t="s">
+        <v>575</v>
+      </c>
+      <c r="F172" t="s">
+        <v>557</v>
+      </c>
+      <c r="G172" t="s">
+        <v>558</v>
+      </c>
+      <c r="H172" t="s">
+        <v>559</v>
+      </c>
+      <c r="I172" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15">
+      <c r="E173" t="s">
+        <v>576</v>
+      </c>
+      <c r="F173" t="s">
+        <v>557</v>
+      </c>
+      <c r="G173" t="s">
+        <v>558</v>
+      </c>
+      <c r="H173" t="s">
+        <v>559</v>
+      </c>
+      <c r="I173" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15">
+      <c r="A174" t="s">
+        <v>553</v>
+      </c>
+      <c r="B174" t="s">
+        <v>553</v>
+      </c>
+      <c r="C174" t="s">
+        <v>577</v>
+      </c>
+      <c r="D174" t="s">
+        <v>547</v>
+      </c>
+      <c r="H174" t="s">
+        <v>578</v>
+      </c>
+      <c r="L174" t="s">
+        <v>557</v>
+      </c>
+      <c r="M174" t="s">
+        <v>558</v>
+      </c>
+      <c r="N174" t="s">
+        <v>559</v>
+      </c>
+      <c r="O174" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15">
+      <c r="A175" t="s">
+        <v>553</v>
+      </c>
+      <c r="B175" t="s">
+        <v>553</v>
+      </c>
+      <c r="C175" t="s">
+        <v>579</v>
+      </c>
+      <c r="D175" t="s">
+        <v>580</v>
+      </c>
+      <c r="H175" t="s">
+        <v>581</v>
+      </c>
+      <c r="L175" t="s">
+        <v>19</v>
+      </c>
+      <c r="M175" t="s">
+        <v>19</v>
+      </c>
+      <c r="N175" t="s">
+        <v>19</v>
+      </c>
+      <c r="O175" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>