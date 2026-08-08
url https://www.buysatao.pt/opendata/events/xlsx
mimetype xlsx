--- v4 (2026-06-21)
+++ v5 (2026-08-08)
@@ -12,436 +12,664 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="582">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-08-16</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143607-765997367_1046080494984625_911573451844347824_n.jpg</t>
+  </si>
+  <si>
+    <t>Festas de São Bernardo em Sátão com programa diversificado e atrativo</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Com organiza&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o e da Associa&amp;ccedil;&amp;atilde;o dos Bombeiros Volunt&amp;aacute;rios de S&amp;aacute;t&amp;atilde;o, as Festas de S&amp;atilde;o Bernardo decorrem de 16 a 20 de agosto, com entrada livre.Estes cinco dias v&amp;ecirc;m com um programa cheio de anima&amp;ccedil;&amp;atilde;o, divers&amp;atilde;o, cultura, desporto, m&amp;uacute;sica e gastronomia que vai animar a vila e servir de ponto de encontro entre os satenses e as suas fam&amp;iacute;lias que nesta &amp;eacute;poca nos visitam.&lt;/p&gt; &lt;p&gt;No dia 16, domingo, &amp;agrave;s 09h00 tem lugar o programa desportivo com o IX Running (em frente &amp;agrave; C&amp;acirc;mara Municipal), seguido &amp;agrave;s 14h00 da Per&amp;iacute;cia Autom&amp;oacute;vel (em frente &amp;agrave; junta de freguesia). &amp;Agrave;s 18h00, para aconchegar o est&amp;ocirc;mago, decorre o Festival da Sopa e &amp;agrave;s 21h00, os talentos da nossa terra &amp;ndash; das Escolas Municipais de Dan&amp;ccedil;a e de Teatro &amp;ndash; sobem ao palco com o espet&amp;aacute;culo Quo Vadimus (em frente &amp;agrave; C&amp;acirc;mara Municipal). &amp;Agrave;s 23h30, no largo de S&amp;atilde;o Bernardo &amp;eacute; a vez de I Love Baile Funk e o fogo de artif&amp;iacute;cio (se n&amp;atilde;o houver restri&amp;ccedil;&amp;otilde;es &amp;agrave; data).&lt;/p&gt; &lt;p&gt;No dia 17, segunda-feira, a noite inicia com o grupo musical AS Band, seguido do artista Herman Jos&amp;eacute;.&lt;/p&gt; &lt;p&gt;No dia 18, ter&amp;ccedil;a-feira, a partir das 22h00, a noite &amp;eacute; dedicada aos jovens e n&amp;atilde;o s&amp;oacute;, com os espet&amp;aacute;culos de Espama Trincana, Plut&amp;oacute;nio e Dj Cloudz.&lt;/p&gt; &lt;p&gt;No dia 19, quarta-feira, &amp;agrave;s 21h30 atua o grupo musical Sigma, seguido de Sara Correia.&lt;/p&gt; &lt;p&gt;No dia 20 de agosto, feriado municipal, logo pela manh&amp;atilde;, decorre a Feira Anual, a Feira do Gado e a celebra&amp;ccedil;&amp;atilde;o da Eucaristia &amp;agrave;s 11h00. &amp;Agrave;s 15h00, tem lugar uma tarde cultural que inicia com a Entrega do Pr&amp;eacute;mio Liter&amp;aacute;rio C&amp;oacute;nego Albano Martins de Sousa (Sal&amp;atilde;o Nobre do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o) seguido da Inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o de fotografia: &amp;ldquo;S&amp;aacute;t&amp;atilde;o em Imagens - gentes e s&amp;iacute;tios, da tradi&amp;ccedil;&amp;atilde;o &amp;agrave; modernidade&amp;rdquo;, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o. &amp;Agrave;s 17h00 &amp;eacute; a vez da Garraiada (recinto da Feira de S&amp;aacute;t&amp;atilde;o) e &amp;agrave;s 18h00, as tradi&amp;ccedil;&amp;otilde;es usos e costumes s&amp;atilde;o apresentados no Festival de Folclore e M&amp;uacute;sica Popular (em frente &amp;agrave; C&amp;acirc;mara Municipal). &amp;Agrave;s 21h30 atua o grupo musical Banda S, terminando a noite com a atua&amp;ccedil;&amp;atilde;o de Nininho Vaz Maia. Durante todo o certame tamb&amp;eacute;m decorre a Feirinha de Artesanato.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Sátão"}]</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143608-meg_cartaz.png</t>
+  </si>
+  <si>
+    <t>Casa da Cultura de Sátão recebe a Exposição Itinerante da Rota de Megalitismo</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Casa da Cultura de S&amp;aacute;t&amp;atilde;o acolhe, entre os dias 30 de julho e 16 de agosto de 2026, a Exposi&amp;ccedil;&amp;atilde;o Itinerante da Rota de Megalitismo, uma iniciativa que promove e valoriza o patrim&amp;oacute;nio megal&amp;iacute;tico da regi&amp;atilde;o de Viseu D&amp;atilde;o Laf&amp;otilde;es e Sever do Vouga.&lt;/p&gt; &lt;p&gt;Integrada na Rota de Megalitismo, esta exposi&amp;ccedil;&amp;atilde;o convida os visitantes a conhecer melhor os monumentos megal&amp;iacute;ticos, a sua relev&amp;acirc;ncia hist&amp;oacute;rica, cultural e arqueol&amp;oacute;gica, bem como o papel que desempenham na preserva&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria e identidade dos territ&amp;oacute;rios onde se inserem.&lt;/p&gt; &lt;p&gt;A mostra estar&amp;aacute; patente na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, podendo ser visitada nos seguintes hor&amp;aacute;rios:&lt;/p&gt; &lt;p&gt;Segunda a sexta-feira: das 9h00 &amp;agrave;s 17h30;&lt;/p&gt; &lt;p&gt;S&amp;aacute;bados: das 8h30 &amp;agrave;s 13h00;&lt;/p&gt; &lt;p&gt;Encerrada aos domingos e feriados.&lt;/p&gt; &lt;p&gt;A entrada &amp;eacute; gratuita e constitui uma excelente oportunidade para residentes e visitantes aprofundarem o conhecimento sobre um dos mais importantes legados pr&amp;eacute;-hist&amp;oacute;ricos da regi&amp;atilde;o, refor&amp;ccedil;ando a valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural e do turismo arqueol&amp;oacute;gico.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143608-julho_20_2026_satao_ativo_evento.jpg</t>
+  </si>
+  <si>
+    <t>Exibição do filme "Minions e os Monstros"</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A hist&amp;oacute;ria turbulenta e disparatada de como os &lt;a href="https://www.youtube.com/watch?v=qDaCHrsITNU" target="_blank" target="_blank"&gt;M&amp;iacute;nimos&lt;/a&gt; conquistaram Hollywood, se tornaram estrelas de cinema, perderam tudo, libertaram monstros e, finalmente, se uniram numa tentativa desesperada de salvar o planeta do caos que eles pr&amp;oacute;prios criaram.&lt;/p&gt; &lt;p style="text-align: right;"&gt;(Fonte: filmspot)&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143609-evento__exposicao_alunos.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Exposição "Sátão - Entre Memórias e Cores" no Museu de Pintura Naïf </t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Convidamos toda a comunidade para a sess&amp;atilde;o de inaugura&amp;ccedil;&amp;atilde;o, que ter&amp;aacute; lugar no dia 13 de julho, pelas 18h00. Venha celebrar o talento e o esfor&amp;ccedil;o dos nossos jovens!&lt;/p&gt; &lt;p&gt;De 13 a 31 de julho, o Museu de Pintura Na&amp;iuml;f abre as portas para receber a exposi&amp;ccedil;&amp;atilde;o dos trabalhos dos alunos do 6.&amp;ordm; ano da EB 2,3 Ferreira Lapa, numa parceria com o Agrupamento de Escolas de S&amp;aacute;t&amp;atilde;o. Esta mostra transforma a heran&amp;ccedil;a cultural do concelho de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s de novas formas, cores e t&amp;eacute;cnicas pl&amp;aacute;sticas desenvolvidas pelos nossos alunos.&lt;/p&gt; &lt;p&gt;Venha ver como as nossas novas gera&amp;ccedil;&amp;otilde;es celebram a identidade local e desenham o futuro enquanto preservam o passado!&lt;/p&gt; &lt;p&gt;Hor&amp;aacute;rio: 5.&amp;ordf; e 6.&amp;ordf; feira (9h-13h | 14h-17h) e s&amp;aacute;b. e dom. (14h-17h)&lt;/p&gt; &lt;p&gt;#EntreMemoriasECores #Satao #AESatao #EBFerreiraLapa #MuseuPinturaNaif #ExposicaoDeArte #ArteEscolar #Identidade #CulturaViseu #Inauguracao#MunicipioSatao#&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143610-performance_encerramento_exposicao_final_evento.jpg</t>
+  </si>
+  <si>
+    <t>Encerramento da Exposição "Luz Própria"</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o "LUZ PR&amp;Oacute;PRIA", da artista Maria Barros Abreu, patente na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, encerra j&amp;aacute; no pr&amp;oacute;ximo s&amp;aacute;bado, dia 11 de julho.&lt;/p&gt; &lt;p&gt;Para celebrar a arte e a cultura, prepar&amp;aacute;mos um momento muito especial aberto a toda a comunidade: uma sess&amp;atilde;o de pintura ao vivo! A artista vai criar em tempo real, acompanhada por participantes dos dois ateliers de pintura desenvolvidos no &amp;acirc;mbito da exposi&amp;ccedil;&amp;atilde;o. Este evento visa marcar a din&amp;acirc;mica cultural do concelho e aproximar os cidad&amp;atilde;os dos processos de cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, a artista e a Edi&amp;ccedil;&amp;otilde;es Esgotadas convidam toda a comunidade a assistir a um momento memor&amp;aacute;vel.&lt;/p&gt; &lt;p&gt;At&amp;eacute; l&amp;aacute;, aproveite para visitar a exposi&amp;ccedil;&amp;atilde;o antes do seu encerramento.&lt;/p&gt; &lt;p&gt;Contamos com a sua presen&amp;ccedil;a!&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143610-cartaz_arqueologia_2.jpg</t>
+  </si>
+  <si>
+    <t>Comemoração do Dia Internacional da Arqueologia</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Para assinalar o Dia Internacional da Arqueologia, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o promove no dia 26 de julho de 2026, &amp;agrave;s 10h00, uma atividade dedicada &amp;agrave; descoberta e valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio arqueol&amp;oacute;gico local.&lt;/p&gt; &lt;p&gt;A iniciativa inclui uma visita guiada ao Centro Interpretativo da Orca de Forles, onde os participantes poder&amp;atilde;o conhecer a hist&amp;oacute;ria deste importante monumento megal&amp;iacute;tico, os trabalhos arqueol&amp;oacute;gicos a&amp;iacute; desenvolvidos e as principais descobertas realizadas. A atividade contempla ainda uma recria&amp;ccedil;&amp;atilde;o de uma escava&amp;ccedil;&amp;atilde;o arqueol&amp;oacute;gica, proporcionando uma experi&amp;ecirc;ncia pr&amp;aacute;tica sobre o trabalho desenvolvido pelos arque&amp;oacute;logos no terreno.&lt;/p&gt; &lt;p&gt;Esta a&amp;ccedil;&amp;atilde;o pretende dar a conhecer o passado das comunidades que habitaram o territ&amp;oacute;rio, sensibilizando simultaneamente para a import&amp;acirc;ncia da arqueologia na preserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mas sujeita a inscri&amp;ccedil;&amp;atilde;o obrigat&amp;oacute;ria, a efetuar at&amp;eacute; ao dia 20 de julho no nosso website. Para se increver &lt;a href="https://www.cm-satao.pt/pages/1480" target="_self" target="_blank"&gt;acesse neste link o formul&amp;aacute;rio.&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-07-06</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996408-satao_ativo_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774007-satao_ativo_2026_evento.jpg</t>
   </si>
   <si>
     <t>"Sátão Ativo" abre inscrições no dia 01 de junho</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta a iniciativa S&amp;aacute;t&amp;atilde;o Ativo 2026 de 06 a 31 de julho, para jovens dos 06 aos 14 anos. &lt;a href="https://www.cm-satao.pt/pages/1233" target="_self" target="_blank"&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o limitadas e decorrem de 01 a 17 de junho, online&lt;/a&gt;.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio apresenta v&amp;aacute;rias propostas atrativas das quais destacamos: a piscina exterior, o Parque Aqu&amp;aacute;tico (Naturwaterpark), os Karts, insufl&amp;aacute;veis aqu&amp;aacute;ticos, sess&amp;otilde;es de cinema, Planet&amp;aacute;rio do Porto, Parques Ventura, Karaoke e muito mais.&lt;/p&gt; &lt;p&gt;O pre&amp;ccedil;o &amp;eacute; de 51,00&amp;euro; por crian&amp;ccedil;a, por semana e 41,00&amp;euro; caso tenha irm&amp;atilde;os a participar.&lt;/p&gt; &lt;p&gt;O valor inclui almo&amp;ccedil;o, lanche e seguro.&lt;/p&gt; &lt;p&gt;A 1&amp;ordf; fase de inscri&amp;ccedil;&amp;otilde;es ser&amp;aacute; exclusivamente para crian&amp;ccedil;as residentes no Concelho de S&amp;aacute;t&amp;atilde;o, enquanto que a 2&amp;ordf; fase ser&amp;aacute; aberta &amp;agrave; popula&amp;ccedil;&amp;atilde;o em geral, no entanto, dar-se-&amp;aacute; sempre prioridade &amp;agrave;s crian&amp;ccedil;as residentes no Concelho.&lt;/p&gt; &lt;p&gt;Nota: Acabadas as vagas, poder&amp;aacute; realizar inscri&amp;ccedil;&amp;atilde;o para a lista de espera.&lt;/p&gt; &lt;p&gt;No processo de inscri&amp;ccedil;&amp;atilde;o online ser&amp;aacute; solicitado o envio do cart&amp;atilde;o de cidad&amp;atilde;o da crian&amp;ccedil;a e do respons&amp;aacute;vel legal, assim como uma autoriza&amp;ccedil;&amp;atilde;o (dispon&amp;iacute;vel no site do Munic&amp;iacute;pio) do respons&amp;aacute;vel legal devidamente preenchida e assinada.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar a Piscina Municipal de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s do n&amp;uacute;mero de telefone +351 232980800 (chamada para a rede fixa nacional).&lt;/p&gt; &lt;p&gt;O programa destas semanas est&amp;aacute; dispon&amp;iacute;vel no site do Munic&amp;iacute;pio em www.cm-satao.pt, para consulta. N&amp;atilde;o perca a oportunidade de proporcionar um ver&amp;atilde;o cheio de divers&amp;atilde;o &amp;agrave;s suas crian&amp;ccedil;as. Junte-se a n&amp;oacute;s no S&amp;aacute;t&amp;atilde;o Ativo 2026!&lt;/p&gt; &lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #7a2682; color: #fff;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1686/programa_satao_ativo_2026.pdf', '_blank')"&gt;V&amp;ecirc;r Programa S&amp;aacute;t&amp;atilde;o Ativo 2026&lt;/button&gt;&lt;/p&gt; &lt;p&gt;&lt;button style="padding: 10px 15px; margin: auto; cursor: pointer; border-radius: 5px; background-color: #fff; color: #000;" onclick="window.open('https://www.cm-satao.pt/cmsatao/uploads/document/file/1685/autorizacao_declaracao_de_consentimento_satao_ativo_2026.pdf', '_blank')"&gt;Descarregar Declara&amp;ccedil;&amp;atilde;o de Consentimento&lt;/button&gt;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-Sátão"}]</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774008-biblioteca_ao_ar_livre__2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>Biblioteca ao Ar Livre em Sátão apresenta atividades atrativas</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;De 06 a 31 de julho de 2026, o Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, recebe a Biblioteca ao Ar Livre. De segunda a sexta-feira, entre as 14h00 e as 18h30, crian&amp;ccedil;as, jovens e adultos poder&amp;atilde;o participar gratuitamente em diversas atividades pensadas para todas as idades. Jogos, livros, m&amp;uacute;sica, pinturas, hora do conto, origamis, ateliers criativos, yoga, atividades de jardinagem e muitas surpresas fazem parte da programa&amp;ccedil;&amp;atilde;o desta iniciativa promovida pelo Pelouro da Cultura do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Na semana anterior, ser&amp;atilde;o divulgadas as atividades da semana seguinte, onde os interessados poder&amp;atilde;o participar. Grupos com mais de 10 pessoas dever&amp;atilde;o efetuar inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, no local ou atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980008 (chamada para a rede fixa nacional).&lt;/p&gt; &lt;p&gt;Esta iniciativa envolve a participa&amp;ccedil;&amp;atilde;o de v&amp;aacute;rios servi&amp;ccedil;os do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o e tem a colabora&amp;ccedil;&amp;atilde;o do CLDS 5G.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143613-satao_ativo_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143614-biblioteca_ao_ar_livre__2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143611-julho_06_tarde_2026_satao_ativo_evento.jpg</t>
+  </si>
+  <si>
+    <t>Exibição do filme "Toy Stoy 5"</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;&lt;a href="https://www.youtube.com/watch?v=QYlk6H36smk&amp;amp;t=2s" target="_blank" target="_blank"&gt;Woody&lt;/a&gt;, Buzz Lightyear, Jessie e o resto do grupo deparam-se com Lilypad, um novo tablet que chega com ideias pouco convencionais sobre o que &amp;eacute; melhor para a crian&amp;ccedil;a Bonnie. Ser&amp;aacute; que a hora de brincar voltar&amp;aacute; a ser como antes?&lt;/p&gt; &lt;p style="text-align: right;"&gt;(Fonte: filmspot.pt)&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143612-julho_06_manha_2026_satao_ativo_evento.jpg</t>
+  </si>
+  <si>
+    <t>Exibição do filme "Bichos a Bordo"</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Um comboio arranca inesperadamente, levando a bordo apenas animais de estima&amp;ccedil;&amp;atilde;o. &lt;a href="https://www.youtube.com/watch?v=PrQ2VxMXnrY" target="_self" target="_blank"&gt;Hans&lt;/a&gt;, um texugo rancoroso, est&amp;aacute; por detr&amp;aacute;s de tudo. Embora o acidente pare&amp;ccedil;a inevit&amp;aacute;vel, os animais podem contar com Falc&amp;atilde;o, um guaxinim malandro que far&amp;aacute; de tudo para os salvar.&lt;/p&gt; &lt;p style="text-align: right;"&gt;(Fonte: filmspot.pt)&lt;/p&gt; &lt;p style="text-align: right;"&gt;&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143614-exposicao_marta_matos_posto_turismo_26_evento.jpg</t>
+  </si>
+  <si>
+    <t>Exposição "Arco-Íris da Mimi", de Marta Matos, no Posto de Turismo de Sátão</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O Posto de Turismo de S&amp;aacute;t&amp;atilde;o recebe, de 1 de julho a 31 de agosto de 2026, a exposi&amp;ccedil;&amp;atilde;o "Arco-&amp;Iacute;ris da Mimi", da artes&amp;atilde; Marta Matos, natural de Lamas, Ferreira de Aves, concelho de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Desde muito cedo, Marta Matos descobriu o gosto pelo artesanato. Os ser&amp;otilde;es de inf&amp;acirc;ncia, passados junto &amp;agrave; lareira a criar bonecas de pano com a av&amp;oacute;, despertaram uma paix&amp;atilde;o que se transformou, ao longo dos anos, numa verdadeira dedica&amp;ccedil;&amp;atilde;o &amp;agrave; costura criativa.&lt;/p&gt; &lt;p&gt;Atrav&amp;eacute;s desta t&amp;eacute;cnica artesanal, a artes&amp;atilde; cria pe&amp;ccedil;as &amp;uacute;nicas e personalizadas, recorrendo &amp;agrave; reutiliza&amp;ccedil;&amp;atilde;o de retalhos de tecido e a diferentes t&amp;eacute;cnicas, como o patchwork, o bordado, a pintura e a sublima&amp;ccedil;&amp;atilde;o. O resultado &amp;eacute; uma cole&amp;ccedil;&amp;atilde;o diversificada de artigos, entre os quais malas, mochilas, acess&amp;oacute;rios, pe&amp;ccedil;as decorativas, artigos para beb&amp;eacute; e presentes personalizados, todos marcados pelo cuidado, criatividade e aten&amp;ccedil;&amp;atilde;o ao detalhe.&lt;/p&gt; &lt;p&gt;O entusiasmo por esta arte foi crescendo &amp;agrave; medida que criava pe&amp;ccedil;as para oferecer &amp;agrave; fam&amp;iacute;lia e aos amigos. Em 2019, decidiu dar um novo passo e come&amp;ccedil;ou a comercializar os seus trabalhos, participando em feiras de artesanato. Foi ent&amp;atilde;o que nasceu a marca "Arco-&amp;Iacute;ris da Mimi", com o prop&amp;oacute;sito de levar a mais pessoas o carinho, a dedica&amp;ccedil;&amp;atilde;o e o amor presentes em cada cria&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Esta exposi&amp;ccedil;&amp;atilde;o convida os visitantes a conhecer o talento de uma artes&amp;atilde; do concelho de S&amp;aacute;t&amp;atilde;o, valorizando o artesanato local e a criatividade que transforma simples tecidos em pe&amp;ccedil;as cheias de identidade e emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Exposi&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; Arco-&amp;Iacute;ris da Mimi&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Autora:&lt;/strong&gt; Marta Matos&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Local:&lt;/strong&gt; Posto de Turismo de S&amp;aacute;t&amp;atilde;o&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Data:&lt;/strong&gt; 1 de julho a 31 de agosto de 2026&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Hor&amp;aacute;rio:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Segunda a sexta-feira: 09h00 &amp;agrave;s 17h30&lt;/p&gt; &lt;p&gt;S&amp;aacute;bado: 08h30 &amp;agrave;s 13h00&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143615-biblioteca_municipal_de_satao.png</t>
+  </si>
+  <si>
+    <t>Exposição "Economia Europeia" na Biblioteca Municipal de Sátão</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o acolhe, durante o m&amp;ecirc;s de julho, a exposi&amp;ccedil;&amp;atilde;o "Economia Europeia", uma iniciativa desenvolvida pelos estudantes do 3.&amp;ordm; ano da Licenciatura em Economia da Universidade de Aveiro, no &amp;acirc;mbito da unidade curricular de Economia Europeia, sob orienta&amp;ccedil;&amp;atilde;o da Professora Doutora Marta Dias.&lt;/p&gt; &lt;p&gt;Patente ao p&amp;uacute;blico de 1 a 31 de julho, esta mostra resulta de um exerc&amp;iacute;cio acad&amp;eacute;mico que alia investiga&amp;ccedil;&amp;atilde;o, an&amp;aacute;lise cr&amp;iacute;tica e comunica&amp;ccedil;&amp;atilde;o, proporcionando uma reflex&amp;atilde;o sobre alguns dos principais desafios econ&amp;oacute;micos, sociais e pol&amp;iacute;ticos que marcam a Europa contempor&amp;acirc;nea.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o re&amp;uacute;ne trabalhos que abordam temas de grande atualidade, como as rela&amp;ccedil;&amp;otilde;es laborais, a imigra&amp;ccedil;&amp;atilde;o, a desinforma&amp;ccedil;&amp;atilde;o, as rela&amp;ccedil;&amp;otilde;es entre a Uni&amp;atilde;o Europeia e os Estados Unidos da Am&amp;eacute;rica, o Brexit, a guerra na Ucr&amp;acirc;nia e outros conflitos internacionais. Atrav&amp;eacute;s destas propostas, os estudantes apresentam diferentes perspetivas sobre as transforma&amp;ccedil;&amp;otilde;es em curso no espa&amp;ccedil;o europeu, promovendo o debate e incentivando uma maior compreens&amp;atilde;o das din&amp;acirc;micas que influenciam o futuro da Europa.&lt;/p&gt; &lt;p&gt;Esta iniciativa pretende aproximar a comunidade de temas relevantes da atualidade europeia, refor&amp;ccedil;ando o papel da Biblioteca Municipal como espa&amp;ccedil;o de divulga&amp;ccedil;&amp;atilde;o do conhecimento, reflex&amp;atilde;o e cidadania.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o &amp;eacute; promovida pela Comunidade Intermunicipal Viseu D&amp;atilde;o Laf&amp;otilde;es, no &amp;acirc;mbito do projeto Valoriza-te, em colabora&amp;ccedil;&amp;atilde;o com a Universidade de Aveiro.&lt;/p&gt; &lt;p&gt;Visite a exposi&amp;ccedil;&amp;atilde;o na Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o, de 1 a 31 de julho. A entrada &amp;eacute; livre.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-28</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1782774008-lancamento_do_livro_poema_teatro_jogos_prancheta_1.jpg</t>
+  </si>
+  <si>
+    <t>Lançamento do livro "Poemas Teatro Jograis e outros que tais..." de Carlos Paixão</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;O Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o recebe, no pr&amp;oacute;ximo dia 28 de junho, pelas 15h00, a sess&amp;atilde;o de apresenta&amp;ccedil;&amp;atilde;o do livro Poemas, Teatro, Jograis e Outros Que Tais&amp;hellip;, da autoria de Carlos Paix&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Esta obra re&amp;uacute;ne um conjunto diversificado de textos que celebram a poesia, a express&amp;atilde;o teatral e a tradi&amp;ccedil;&amp;atilde;o dos jograis, refletindo a riqueza da cria&amp;ccedil;&amp;atilde;o liter&amp;aacute;ria e art&amp;iacute;stica do autor.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o convida toda a comunidade a participar neste momento cultural, que pretende promover a literatura, valorizar os autores locais e incentivar o gosto pela leitura e pelas artes.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1782774009-espetaculo_final_do_ano_letivo_25_26_evento.jpg</t>
+  </si>
+  <si>
+    <t>Espetáculo de final de ano letivo da Escola Municipal de Dança de Sátão decorre no dia 28 de junho</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Os (as) alunos (as) da Escola Municipal de Dan&amp;ccedil;a de S&amp;aacute;t&amp;atilde;o, que frequentam as modalidades de Ballet e Hip-Hop, com a orienta&amp;ccedil;&amp;atilde;o do professor Yaroslav Babchuk, v&amp;atilde;o apresentar o espet&amp;aacute;culo de final do ano letivo, no dia 28 de junho de 2026, domingo, &amp;agrave;s 17h30, no Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Movimento, energia e muita concentra&amp;ccedil;&amp;atilde;o, s&amp;atilde;o os ingredientes perfeitos para um espet&amp;aacute;culo que se adivinha memor&amp;aacute;vel.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143616-lancamento_do_livro_poema_teatro_jogos_prancheta_1.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143616-espetaculo_final_do_ano_letivo_25_26_evento.jpg</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996409-cosmos_espetaculo_final_letivo_26_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774010-cosmos_espetaculo_final_letivo_26_evento.jpg</t>
   </si>
   <si>
     <t>Escola Municipal de Acrobacia Aérea apresenta espetáculos de final de ano letivo “Cosmos, a Dança das Estrelas”</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A Escola Municipal de Acrobacia A&amp;eacute;rea de S&amp;aacute;t&amp;atilde;o, com a orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Schirripa, vai apresentar o espet&amp;aacute;culo de final de ano letivo &amp;ldquo;Cosmos, a Dan&amp;ccedil;a das Estrelas&amp;rdquo;, no dia 26 de junho de 2026, sexta-feira, no Pavilh&amp;atilde;o Gimnodesportivo de S&amp;aacute;t&amp;atilde;o, aberto ao p&amp;uacute;blico.&lt;/p&gt; &lt;p&gt;Com tr&amp;ecirc;s anos de exist&amp;ecirc;ncia, esta Escola &amp;eacute; formada por tr&amp;ecirc;s turmas: Mini-Flyers e Acro-Flyers e Hight-Flyers, e pretende ser uma refer&amp;ecirc;ncia a n&amp;iacute;vel distrital na combina&amp;ccedil;&amp;atilde;o da arte e do exerc&amp;iacute;cio, onde se adquirem conhecimentos b&amp;aacute;sicos dos principais aparelhos a&amp;eacute;reos de circo. Aos alunos &amp;eacute;-lhes incutido o esp&amp;iacute;rito de equipa, a capacidade de se superar a si pr&amp;oacute;prio, de gerir o stress, melhorando a coordena&amp;ccedil;&amp;atilde;o motora, a for&amp;ccedil;a muscular e a flexibilidade.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143617-cosmos_espetaculo_final_letivo_26_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-06-20</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996411-cartaz_oficina_terrarios_junho_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774012-cartaz_oficina_terrarios_junho_2026_evento.jpg</t>
   </si>
   <si>
     <t>Abertas as inscrições para o oficina de “Terrários”</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 20 de junho de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o ir&amp;aacute; promover no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina de &amp;ldquo;Terr&amp;aacute;rios&amp;rdquo;, das 09h00 &amp;agrave;s 11h00.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito da bot&amp;acirc;nica, um terr&amp;aacute;rio refere-se a uma pequena estufa em que se recriam as condi&amp;ccedil;&amp;otilde;es de um ambiente tropical, ou seja, humidade e temperatura altas e constantes, possibilitando o cultivo de plantas tropicais e subtropicais.&lt;/p&gt; &lt;p&gt;Os terr&amp;aacute;rios podem ter diversos tamanhos e ser feitos de diversos materiais, n&amp;atilde;o apenas vidro. S&amp;atilde;o comuns os terr&amp;aacute;rios em madeira, rede met&amp;aacute;lica, acr&amp;iacute;lico ou em PVC.&lt;/p&gt; &lt;p&gt;Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 participantes e decorrem at&amp;eacute; ao dia 17 de junho, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-de-atividade-de-educacao-ambiental" target="_blank" target="_blank"&gt;on-line&lt;/a&gt;.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/1781564408-post_tracos_de_luz.jpg</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996410-post_tracos_de_luz.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774011-post_tracos_de_luz.jpg</t>
   </si>
   <si>
     <t>Tertúlia - Traços de Luz e Memória:  A Arte Plástica de Maria Barros Abreu</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 20 de junho de 2026, pelas 15h00, a Casa da Cultura de S&amp;aacute;t&amp;atilde;o acolhe a tert&amp;uacute;lia &amp;ldquo;Tra&amp;ccedil;os de Luz e Mem&amp;oacute;ria: A Arte Pl&amp;aacute;stica de Maria Barros Abreu&amp;rdquo;, uma iniciativa dedicada &amp;agrave; reflex&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o da obra da artista. O encontro contar&amp;aacute; com a participa&amp;ccedil;&amp;atilde;o do Dr. Agostinho Ribeiro, muse&amp;oacute;logo, que partilhar&amp;aacute; a sua perspetiva sobre o percurso art&amp;iacute;stico e o legado cultural de Maria Barros Abreu. Promovida pelas Edi&amp;ccedil;&amp;otilde;es Esgotadas, em parceria com o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, esta sess&amp;atilde;o constitui uma oportunidade para aprofundar o conhecimento sobre a arte pl&amp;aacute;stica e a sua import&amp;acirc;ncia na preserva&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria e da identidade cultural. A entrada &amp;eacute; livre e aberta a todos os interessados.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143618-post_tracos_de_luz.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143619-cartaz_oficina_terrarios_junho_2026_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-06-19</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996412-exposicao_camoes_na_bd_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774012-exposicao_camoes_na_bd_evento.jpg</t>
   </si>
   <si>
     <t>“Camões na Banda Desenhada” em exposição na Biblioteca Municipal de Sátão</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;A Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o recebe a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Cam&amp;otilde;es na Banda Desenhada&amp;rdquo;, produzida pelo GICAV (Grupo de Interven&amp;ccedil;&amp;atilde;o e Criatividade Art&amp;iacute;stica de Viseu), de 19 de junho a 21 de agosto de 2026, cuja inaugura&amp;ccedil;&amp;atilde;o decorre no dia 19, &amp;agrave;s 14h30.&lt;/p&gt; &lt;p&gt;Esta &amp;eacute; a maior exposi&amp;ccedil;&amp;atilde;o em banda desenhada, realizada a n&amp;iacute;vel nacional e internacional, comemorativa dos 500 anos do nascimento de Lu&amp;iacute;s Vaz de Cam&amp;otilde;es. &amp;Eacute; composta por 22 pain&amp;eacute;is ilustrados e comentados, onde &amp;eacute; referido Cam&amp;otilde;es e a sua obra po&amp;eacute;tica.&lt;/p&gt; &lt;p&gt;Os satenses, bem como os visitantes do concelho de S&amp;aacute;t&amp;atilde;o, t&amp;ecirc;m uma excelente oportunidade para conhecer &amp;ndash; atrav&amp;eacute;s da banda desenhada &amp;ndash; a vida e obra do maior poeta de Portugal, Lu&amp;iacute;s Vaz de Cam&amp;otilde;es.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143619-exposicao_camoes_na_bd_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-06-13</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996413-evento_pelas_maos_de_quem_sabe_junho_2026_02_04.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774013-evento_pelas_maos_de_quem_sabe_junho_2026_02_04.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe - “Mandala de Fios” com inscrições abertas</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, vai decorrer no dia 13 de junho de 2026, s&amp;aacute;bado, entre as 09h30 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Mandala de Fios&amp;rdquo;, com Marta Martins.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 11 de junho, &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" target="_blank" target="_blank"&gt;online&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143620-evento_pelas_maos_de_quem_sabe_junho_2026_02_04.jpg</t>
+  </si>
+  <si>
     <t>2026-06-06</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996414-ii_atelier_de_pintura_final_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774014-ii_atelier_de_pintura_final_evento.jpg</t>
   </si>
   <si>
     <t>Atelier de Pintura com a artista plástica Maria Barros Abreu</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria, LUZ PR&amp;Oacute;PRIA, da artista pl&amp;aacute;stica Maria Barros Abreu (exposi&amp;ccedil;&amp;atilde;o prolongada at&amp;eacute; 11 de julho) decorrer&amp;aacute; no pr&amp;oacute;ximo dia 06 de junho, s&amp;aacute;bado, entre as 14h30 e as 17h30, um atelier de pintura dinamizado pela artista para maiores de 14 anos.&lt;/p&gt; &lt;p&gt;As pessoas interessadas dever&amp;atilde;o fazer inscri&amp;ccedil;&amp;atilde;o obrigat&amp;oacute;ria atrav&amp;eacute;s do e-mail &lt;a href="mailto:paula.cardoso@cm-satao.pt" target="_blank" target="_blank"&gt;paula.cardoso@cm-satao.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o limitadas a 15 pessoas&lt;/p&gt; &lt;p&gt;Cada participante dever&amp;aacute; trazer os seus pr&amp;oacute;prios materiais: tela 40 x 50 cm, pinc&amp;eacute;is e tintas &amp;agrave; escolha.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143623-ii_atelier_de_pintura_final_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-06-01</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996415-programa_junho_26_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774014-programa_junho_26_evento.jpg</t>
   </si>
   <si>
     <t>Universidade Sénior- Programa de Junho</t>
   </si>
   <si>
     <t>&lt;div&gt; &lt;ul&gt; &lt;li&gt;&lt;/li&gt; &lt;li&gt; &lt;p&gt;Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o apresenta programa de junho de 2026&lt;/p&gt; &lt;p&gt;A Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o preparou um conjunto diversificado de atividades para o m&amp;ecirc;s de junho de 2026, promovendo o conv&amp;iacute;vio, a aprendizagem ao longo da vida e a participa&amp;ccedil;&amp;atilde;o ativa da comunidade.&lt;/p&gt; &lt;p&gt;O programa inicia-se no dia 8 de junho, com uma Caminhada S&amp;eacute;nior, aberta ao p&amp;uacute;blico, seguindo-se, a 15 de junho, uma visita tem&amp;aacute;tica a Soutosa e Moimenta da Beira, proporcionando momentos de descoberta do patrim&amp;oacute;nio e da identidade local.&lt;/p&gt; &lt;p&gt;No dia 18 de junho, a Biblioteca Municipal acolhe a palestra &amp;ldquo;Porque estamos c&amp;aacute;? Reflex&amp;otilde;es sobre o sentido da vida&amp;rdquo;, um espa&amp;ccedil;o de partilha e reflex&amp;atilde;o aberto a toda a comunidade. J&amp;aacute; no dia 19 de junho, realiza-se um almo&amp;ccedil;o-conv&amp;iacute;vio, refor&amp;ccedil;ando os la&amp;ccedil;os de amizade e conviv&amp;ecirc;ncia entre participantes.&lt;/p&gt; &lt;p&gt;O encerramento das atividades acontece a 21 de junho, no Cineteatro Municipal, com uma Sess&amp;atilde;o de Encerramento aberta ao p&amp;uacute;blico.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o nas atividades constitui uma oportunidade para promover o bem-estar, a cultura e a integra&amp;ccedil;&amp;atilde;o social, valores que norteiam a miss&amp;atilde;o da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;otilde;es: 232 980 000.&lt;/p&gt; &amp;nbsp;&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143623-programa_junho_26_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-05-31</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996416-dia_da_crianca_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774015-dia_da_crianca_2026_evento.jpg</t>
   </si>
   <si>
     <t>Município de Sátão comemora o Dia Mundial da Criança, no dia 31 de maio</t>
   </si>
   <si>
     <t>&lt;p&gt;No domingo, dia 31 de maio de 2026, o Largo de S&amp;atilde;o Bernardo em S&amp;aacute;t&amp;atilde;o volta a ser palco de muita divers&amp;atilde;o, alegria e momentos inesquec&amp;iacute;veis entre as fam&amp;iacute;lias satenses. O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o comemorar&amp;aacute; o Dia Mundial da Crian&amp;ccedil;a, proporcionando um programa diversificado a todas as crian&amp;ccedil;as. A partir das 14h30, o recinto enche-se de cor, m&amp;uacute;sica e alegria com: DJ, insufl&amp;aacute;veis, tattoo glitter, modelagem de bal&amp;otilde;es e atelier de pintura para os mais pequenos. &amp;Agrave;s 17h00, as crian&amp;ccedil;as, jovens e at&amp;eacute; adultos, t&amp;ecirc;m &amp;agrave; sua disposi&amp;ccedil;&amp;atilde;o a festa da espuma, que promete refrescar e animar todos os participantes. &amp;Agrave;s 18h00 &amp;eacute; realizado o habitual apoio &amp;agrave; natalidade, refor&amp;ccedil;ando deste modo o compromisso da autarquia para com as fam&amp;iacute;lias satenses. O Canil Intermunicipal (Associa&amp;ccedil;&amp;atilde;o de Munic&amp;iacute;pios de Mangualde, Aguiar da Beira, Penalva do Castelo e S&amp;aacute;t&amp;atilde;o) marcar&amp;aacute; presen&amp;ccedil;a neste evento, com animais dispon&amp;iacute;veis para ado&amp;ccedil;&amp;atilde;o, promovendo o bem-estar animal e incentivando a uma ado&amp;ccedil;&amp;atilde;o respons&amp;aacute;vel.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143624-dia_da_crianca_2026_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-05-24</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996416-satao_banner.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774016-satao_banner.jpg</t>
   </si>
   <si>
     <t>Caminhada  "Vamos caminhar contra o cancro?"</t>
   </si>
   <si>
     <t>&lt;p&gt;No dia 24 de maio de 2026, domingo pelas 08h30, no largo de S. Bernardo em S&amp;aacute;t&amp;atilde;o, vamos todos caminhar contra o cancro. Contamos contigo!&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;INSCRI&amp;Ccedil;&amp;Atilde;O: 6&amp;euro;&lt;/p&gt; &lt;p&gt;(Inclui t-shirt, &amp;aacute;gua e fruta)Inscri&amp;ccedil;&amp;otilde;es junto do Grupo de Voluntariado Comunit&amp;aacute;rio de S&amp;aacute;t&amp;atilde;o atrav&amp;eacute;s dos contactos:&lt;/p&gt; &lt;p&gt;&lt;a href="tel:964%20346%20445" target="_blank"&gt;964 346 445&lt;/a&gt;&lt;br&gt;&lt;a href="tel:927%20863%20345" target="_blank"&gt;927 663 345&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Apoio:&amp;nbsp;&amp;nbsp;&lt;/p&gt; &lt;p&gt;ORGANIZA&amp;Ccedil;&amp;Atilde;O:&lt;/p&gt; &lt;p&gt;Grupo de Voluntariado Comunit&amp;aacute;rio de S&amp;aacute;t&amp;atilde;o da LPCC&lt;/p&gt; &lt;hr&gt; &lt;p&gt;A presente iniciativa tem como objetivo a sensibiliza&amp;ccedil;&amp;atilde;o e a educa&amp;ccedil;&amp;atilde;o da popula&amp;ccedil;&amp;atilde;o para a ado&amp;ccedil;&amp;atilde;o de estilos de vida saud&amp;aacute;veis, como forma de promo&amp;ccedil;&amp;atilde;o da sa&amp;uacute;de e preven&amp;ccedil;&amp;atilde;o do cancro, n&amp;atilde;o se enquadrando, portanto, no conceito de prova ou manifesta&amp;ccedil;&amp;atilde;o desportiva previsto no decreto-lei n&amp;ordm; 10/2009, de 12/01/2009. Por este motivo n&amp;atilde;o est&amp;aacute; sujeita &amp;agrave; obrigatoriedade de seguro desportivo de grupo. Para mais informa&amp;ccedil;&amp;otilde;es contacte previamente o nucleo regional do centro da Liga Portuguesa contra o Cancro atrav&amp;eacute;s do telefone &lt;a href="tel:808%20910%20132" target="_blank"&gt;808 910 132&lt;/a&gt; (9H-13H, 14/17H) ou do e-mail &lt;a href="mailto:nucleocentro@ligacontracancro.pt" target="_blank"&gt;nucleocentro@ligacontracancro.pt&lt;/a&gt;&amp;nbsp;.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143625-satao_banner.jpg</t>
+  </si>
+  <si>
     <t>2026-05-23</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996417-oficina_reciclagem_decoracao_maio_evento_26.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774017-oficina_reciclagem_decoracao_maio_evento_26.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Oficina - Reciclagem e Decoração </t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;ABERTAS AS INSCRI&amp;Ccedil;&amp;Otilde;ES PARA A OFICINA DE &amp;ldquo;RECICLAGEM E DECORA&amp;Ccedil;&amp;Atilde;O: IDEIAS CRIATIVAS COM ROLHAS DE CORTI&amp;Ccedil;A&amp;rdquo;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 23 de maio de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo;, ir&amp;aacute; promover no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina &amp;ldquo;Reciclagem e decora&amp;ccedil;&amp;atilde;o: ideias criativas com rolhas de corti&amp;ccedil;a&amp;rdquo;, das 16h00 &amp;agrave;s 19h00.&lt;/p&gt; &lt;p&gt;A reutiliza&amp;ccedil;&amp;atilde;o de objetos e de materiais &amp;eacute; uma das formas de prote&amp;ccedil;&amp;atilde;o do meio ambiente e de redu&amp;ccedil;&amp;atilde;o do lixo descartado. Materiais como pallets, caixotes de madeira da feira, latas, garrafas de pl&amp;aacute;stico ou de vidro, latas de feij&amp;atilde;o, rolhas de corti&amp;ccedil;a ou mesmo m&amp;oacute;veis antigos, possuem um grande potencial de reutiliza&amp;ccedil;&amp;atilde;o, podendo ser utilizados de diversas formas.. como forma de armazenamento ou mesmo como itens decorativos para a sua casa, jardim e outros ambientes.&lt;/p&gt; &lt;p&gt;Nesta oficina, os participantes poder&amp;atilde;o dar asas &amp;agrave; criatividade, utilizando rolhas de corti&amp;ccedil;a como elemento decorativo! Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 participantes e decorrem at&amp;eacute; ao dia 20 de maio. &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-de-atividade-de-educacao-ambiental" target="_blank" target="_blank"&gt;Clique aqui para se inscrever&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143626-oficina_reciclagem_decoracao_maio_evento_26.jpg</t>
+  </si>
+  <si>
     <t>2026-05-15</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996418-evento_dia_internacional_dos_museus_2026_f.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774017-evento_dia_internacional_dos_museus_2026_f.jpg</t>
   </si>
   <si>
     <t>Dia internacional dos museus</t>
   </si>
   <si>
     <t>&lt;p&gt;Dia Internacional dos Museus&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Sexta-feira 15 de maio - Noite dos Museus.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de Pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;18h30 &amp;ndash; A Arte de Ver Arte - Tert&amp;uacute;lia com o pintor Lu&amp;iacute;s Calheiros e Pedro Sobral;&lt;/li&gt; &lt;li&gt;21h30 &amp;ndash; H&amp;aacute; M&amp;uacute;sica no Museu.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;S&amp;aacute;bado e Domingo 16 e 17 maio -&amp;nbsp;Museu de Pintura Na&amp;iuml;f.&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;14h00-17h00 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Segunda-feira - 18 de maio - Dia Internacional dos Museus.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de Pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-17h00 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;10h30 e &amp;agrave;s 14h30 &amp;ndash; A pintura NA&amp;Iuml;F e EU.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Oficina de Pintura para crian&amp;ccedil;as do pr&amp;eacute;-escolar ao 2&amp;ordm; ciclo.&lt;/p&gt; &lt;p&gt;Grupos at&amp;eacute; 25 crian&amp;ccedil;as inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via: &lt;a href="mailto:museu.pinturanaif@cm-satao.pt" target="_blank"&gt;museu.pinturanaif@cm-satao.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Centro Interpretativo de Forles&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;10h30 &amp;ndash; Arque&amp;oacute;logo por um dia!&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Oficina para crian&amp;ccedil;as do 1&amp;ordm; e 2&amp;ordm; ciclo.&lt;/p&gt; &lt;p&gt;Grupos at&amp;eacute; 20 crian&amp;ccedil;as inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via: &lt;a href="mailto:museu.pinturanaif@cm-satao.pt" target="_blank"&gt;museu.pinturanaif@cm-satao.pt&lt;/a&gt; .&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu Municipal de Gulfar&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Centro Interpretativo de Ferreira de Aves&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;10h00-13h00 | 14h00-16h30 &amp;ndash; Visita Livre.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;S&amp;aacute;bado 23 de maio.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;Museu de pintura Na&amp;iuml;f&lt;/span&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;14h00-17h30 &amp;ndash; Visita Livre;&lt;/li&gt; &lt;li&gt;15h00 &amp;ndash; A pintura Na&amp;iuml;f pelo olhar das nossas crian&amp;ccedil;as. &lt;ul&gt; &lt;li&gt;Exposi&amp;ccedil;&amp;atilde;o dos trabalhos realizados pelos alunos da EB1 de S&amp;aacute;t&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;15h15 &amp;ndash; Bem-vindos ao Museu de Pintura Na&amp;iuml;f! &lt;ul&gt; &lt;li&gt;Visita guiada pelos pequenos "na&amp;iuml;fs" - Turma A do 1&amp;ordm;, 2&amp;ordm; e 3&amp;ordm; ano da EB1 de S&amp;aacute;t&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;/li&gt; &lt;/ul&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143627-evento_dia_internacional_dos_museus_2026_f.jpg</t>
+  </si>
+  <si>
     <t>2026-05-13</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996419-img_7283.jpeg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774018-img_7283.jpeg</t>
   </si>
   <si>
     <t>Trail da Boa Viagem em Contige - 4.ª edição</t>
   </si>
   <si>
     <t>&lt;p&gt;Est&amp;atilde;o abertas as incri&amp;ccedil;&amp;otilde;es para participa&amp;ccedil;&amp;atilde;o na 4.&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Trail da Boa Viagem em Contige, que ir&amp;aacute; decorrer no dia 07 de junho de 2026.&lt;/p&gt; &lt;p&gt;Os interessados podem inscrever-se no Trail de 18 quil&amp;oacute;metros, no Mini-Trail de 12 quil&amp;oacute;metros ou na Caminhada de 8 quil&amp;oacute;metros.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es decorrem &lt;a href="https://acorrer.pt/eventos/4288/info" target="_blank" target="_blank"&gt;online&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143627-img_7283.jpeg</t>
+  </si>
+  <si>
     <t>2026-05-06</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996420-cinema_09_maio_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774018-cinema_09_maio_2026_evento.jpg</t>
   </si>
   <si>
     <t>09 de maio – Michael</t>
   </si>
   <si>
     <t>&lt;p&gt;Retrato aprofundado de &lt;a href="https://www.youtube.com/watch?v=h5RgwBa8jiM" target="_blank" target="_blank"&gt;Michael Jackson&lt;/a&gt;, um homem complexo que se tornou num dos artistas mais populares de sempre.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996421-cinema_16_maio_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774019-cinema_16_maio_2026_evento.jpg</t>
   </si>
   <si>
     <t>16 de maio – O Diabo Veste Prada 2</t>
   </si>
   <si>
     <t>&lt;p&gt;Miranda enfrenta o decl&amp;iacute;nio da imprensa tradicional e a necessidade de garantir investimentos publicit&amp;aacute;rios. Neste novo cen&amp;aacute;rio, Miranda ter&amp;aacute; de confrontar &lt;a href="https://www.youtube.com/watch?v=CeIu3WYoJyo" target="_blank" target="_blank"&gt;Emily Charlton&lt;/a&gt;, a sua antiga assistente, que se tornou uma executiva influente num grande conglomerado de produtos de luxo, o tipo de anunciante que Miranda precisa para salvar a revista.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996421-cinema_23_maio_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774020-cinema_23_maio_2026_evento.jpg</t>
   </si>
   <si>
     <t>23 de maio – Mortal Kombat II</t>
   </si>
   <si>
     <t>&lt;p&gt;Desta vez, os campe&amp;otilde;es favoritos dos f&amp;atilde;s - agora com a aguardada estreia de &lt;a href="https://www.youtube.com/watch?v=TeLYnl18lXA" target="_blank" target="_blank"&gt;Johnny Cage&lt;/a&gt; - enfrentam-se num derradeiro confronto, sem regras e repleto de sangue, para tentar p&amp;ocirc;r fim ao reinado sombrio de Shao Kahn, que amea&amp;ccedil;a destruir o pr&amp;oacute;prio Reino da Terra e os seus defensores.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996422-cinema_30_maio_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774021-cinema_30_maio_2026_evento.jpg</t>
   </si>
   <si>
     <t>30 de maio – Tom &amp; Jerry: A Bússola Perdida</t>
   </si>
   <si>
     <t>&lt;p&gt;Sem querer, &lt;a href="https://www.youtube.com/watch?v=wnTJiDh_eDo" target="_blank" target="_blank"&gt;Tom e Jerry&lt;/a&gt; viajam no tempo. Ao longo da viagem, conhecem um grupo de novos companheiros intrigantes e envolvem-se num confronto com for&amp;ccedil;as misteriosas.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143628-cinema_09_maio_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143628-cinema_16_maio_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143629-cinema_23_maio_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1786143629-cinema_30_maio_2026_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-05-04</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996423-evento_exposicao_olhos_criativos__maio_2026.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774021-evento_exposicao_olhos_criativos__maio_2026.jpg</t>
   </si>
   <si>
     <t>Posto de Turismo de Sátão recebe exposição “Olhos Criativos” , de Cláudia Fernandes</t>
   </si>
   <si>
     <t>&lt;p&gt;O Posto de Turismo de S&amp;aacute;t&amp;atilde;o recebe a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Olhos Criativos&amp;rdquo;, de Cl&amp;aacute;udia Fernandes, de 04 de maio a 30 de junho de 2026.&lt;/p&gt; &lt;p&gt;Cl&amp;aacute;udia Fernandes decoradora de eventos e artes&amp;atilde;, apresenta-nos o projeto &amp;ldquo;Olhos Criativos&amp;rdquo;, existente desde o ano de 2018. Cl&amp;aacute;udia transforma momentos especiais em mem&amp;oacute;rias inesquec&amp;iacute;veis, criando artigos personalizados para diversas ocasi&amp;otilde;es, com criatividade e dedica&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1785106837-evento_exposicao_olhos_criativos__maio_2026.jpg</t>
+  </si>
+  <si>
     <t>2026-05-01</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996424-programa_maio_26_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774022-programa_maio_26_evento.jpg</t>
   </si>
   <si>
     <t>Universidade Sénior - Programa Maio'26</t>
   </si>
   <si>
     <t>&lt;p&gt;Programa para o m&amp;ecirc;s de maio:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Dia 06&amp;nbsp; &amp;agrave;s 14h00 - Palestra Novos achados arqueol&amp;oacute;gicos em terras de S&amp;aacute;t&amp;atilde;o Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 08 &amp;agrave;s 09h30 - Caminhada Em colabora&amp;ccedil;&amp;atilde;o com o CLDS 5G S&amp;aacute;t&amp;atilde;o Concentra&amp;ccedil;&amp;atilde;o na Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 11 &amp;agrave;s 14h00 - A&amp;ccedil;&amp;atilde;o pr&amp;aacute;tica Suporte B&amp;aacute;sico de Vida Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 14 &amp;agrave;s 13h30 - S&amp;aacute;t&amp;atilde;o Ontem e hoje - registo fotogr&amp;aacute;fico Biblioteca Municipal aberta ao p&amp;uacute;blico;&lt;/li&gt; &lt;li&gt;Dia 25 &amp;agrave;s 14h00 - Balan&amp;ccedil;o do ano letivo Biblioteca Municipal.&lt;/li&gt; &lt;/ul&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1784588426-programa_maio_26_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-04-27</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996425-evento_pedalar_2026.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774022-evento_pedalar_2026.jpg</t>
   </si>
   <si>
     <t>14.ª edição de “A Pedalar com e até Maria” ruma a Fátima no dia 16 de maio</t>
   </si>
   <si>
     <t>&lt;p&gt;A Pedalar com e at&amp;eacute; Maria est&amp;aacute; de regresso para a sua 14.&amp;ordf; edi&amp;ccedil;&amp;atilde;o, num dia que une desporto, f&amp;eacute; e companheirismo!&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo 16 de maio, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o convida todos os ciclistas e peregrinos a juntarem-se nesta viagem com destino a F&amp;aacute;tima, com partida marcada para as 5h30, em frente &amp;agrave; C&amp;acirc;mara Municipal.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es ser&amp;atilde;o feitas &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-a-pedalar-com-e-ate-maria" target="_blank" target="_blank"&gt;on-line, clicando neste link&lt;/a&gt; ou no GAM (Gabinete de Atendimento ao Mun&amp;iacute;cipe) e ir&amp;atilde;o decorrer at&amp;eacute; ao pr&amp;oacute;ximo dia 08 de maio tendo um custo de 25&amp;euro; por inscri&amp;ccedil;&amp;atilde;o (inclui seguro). O &lt;a href="https://www.cm-satao.pt/cmsatao/uploads/document/file/1571/regulamento_pedalar_com_e_ate_maria.pdf" target="_blank" target="_blank"&gt;regulamento&lt;/a&gt;, &lt;a href="http://www.cm-satao.pt/cmsatao/uploads/document/file/1684/rota_pedalar_com_e_ate_maria_2026.pdf" target="_blank" target="_blank"&gt;rota&lt;/a&gt; e demais informa&amp;ccedil;&amp;otilde;es estar&amp;atilde;o dispon&amp;iacute;veis no momento da inscri&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Participa nesta jornada de devo&amp;ccedil;&amp;atilde;o e supera&amp;ccedil;&amp;atilde;o. Vamos pedalar juntos at&amp;eacute; Maria!&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996425-evento_pelas_maos_de_quem_sabe_maio_2026.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774023-evento_pelas_maos_de_quem_sabe_maio_2026.jpg</t>
   </si>
   <si>
     <t>Pelas mãos de quem sabe - “Flores de Primavera” com inscrições abertas</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da iniciativa &amp;ldquo;Pelas m&amp;atilde;os de quem sabe&amp;rdquo;, vai decorrer no dia 02 de maio de 2026, s&amp;aacute;bado, entre as 10h00 e as 12h00, na Casa da Cultura de S&amp;aacute;t&amp;atilde;o, o workshop &amp;ldquo;Flores de Primavera&amp;rdquo;, com T&amp;acirc;nia Chaves.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas e limitadas a 10 participantes, devendo ser realizadas at&amp;eacute; ao dia 30 de abril, online, atrav&amp;eacute;s do &lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/formulario-pelas-maos-de-quem-sabe" target="_blank" target="_blank"&gt;link.&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, os interessados devem contactar o tel. 232980007 (chamada para a rede fixa nacional).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1783378828-evento_pedalar_2026.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1783378829-evento_pelas_maos_de_quem_sabe_maio_2026.jpg</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>Escola Municipal de Acrobacia Aérea abre inscrições para oficinas acrobáticas</t>
   </si>
   <si>
     <t>&lt;p&gt;A Escola Municipal de Acrobacia A&amp;eacute;rea, com orienta&amp;ccedil;&amp;atilde;o da professora Emanuela Shirripa, vai proporcionar tr&amp;ecirc;s oficinas acrob&amp;aacute;ticas diferenciadas nos meses de maio e junho no Pavilh&amp;atilde;o Gimnodesportivo da Escola Frei Rosa Viterbo - S&amp;aacute;t&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;No s&amp;aacute;bado, dia 09 de maio, das 09h30 &amp;agrave;s 13h00 &amp;ndash; direcionada a todas as idades com experi&amp;ecirc;ncia &amp;ndash; decorre a oficina &amp;ldquo;T&amp;eacute;cnica Din&amp;acirc;mica A&amp;eacute;rea Tecidos e Cordas&amp;rdquo;, com a formadora Serena Tassone. No s&amp;aacute;bado, dia 23 de maio, das 10h00 &amp;agrave;s 13h00 (dos 06 aos 11 anos de idade) e das 14h00 &amp;agrave;s 17h00 ( 12 anos e adultos), para todos os n&amp;iacute;veis, &amp;eacute; a vez da oficina &amp;ldquo;Dan&amp;ccedil;a Acrob&amp;aacute;tica&amp;rdquo;, com o formador Victor Abreu. No s&amp;aacute;bado, dia 13 de junho, das 10h00 &amp;agrave;s 13h00 (dos 06 aos 11 anos) e das 14h00 &amp;agrave;s 17h00 (12 anos e adultos), para todos os n&amp;iacute;veis, decorre a oficina &amp;ldquo;O Corpo Suspenso &amp;ndash; Lira e Trap&amp;eacute;zio&amp;rdquo; com a formadora Nathalia Furlan. As inscri&amp;ccedil;&amp;otilde;es t&amp;ecirc;m um custo de 13,00&amp;euro; (treze euros) por oficina e um limite de 10 vagas e devem ser realizadas atrav&amp;eacute;s do n&amp;uacute;mero 935209201 (chamada para a rede m&amp;oacute;vel nacional).&lt;/p&gt;
 &lt;p&gt;O Pelouro da Cultura e do Desporto da C&amp;acirc;mara Municipal pode seguramente afirmar com satisfa&amp;ccedil;&amp;atilde;o, que a cria&amp;ccedil;&amp;atilde;o da Escola Municipal de Acrobacia A&amp;eacute;rea foi e continua a ser uma aposta ganha do Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o, que conquistou esta regi&amp;atilde;o com mais de 40 pessoas inscritas.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996427-evento_petalas_caidas_copiar.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774024-evento_petalas_caidas_copiar.jpg</t>
   </si>
   <si>
     <t>Apresentação do livro "Pétalas Caídas", da autora Gabriela Almeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o do livro "P&amp;eacute;talas Ca&amp;iacute;das", da autora Gabriela Almeida, com Prof.&amp;ordf; Rosa Quinteiro e Prof.&amp;ordf; Lurdes Cunha.&lt;/p&gt; &lt;p&gt;09 de maio de 2026 (s&amp;aacute;bado)&lt;/p&gt; &lt;p&gt;16h00&lt;/p&gt; &lt;p&gt;Biblioteca Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1782946829-evento_petalas_caidas_copiar.jpg</t>
+  </si>
+  <si>
     <t>2026-04-20</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996428-evento_fio_da_vida_copiar.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774025-evento_fio_da_vida_copiar.jpg</t>
   </si>
   <si>
     <t>Apresentação do livro "O Fio da Vida" de Virgínia Roque</t>
   </si>
   <si>
     <t>&lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o do livro "O Fio da Vida", da autora Virg&amp;iacute;nia Roque, com a participa&amp;ccedil;&amp;atilde;o da Escola Municipal de Teatro de S&amp;aacute;t&amp;atilde;o e da Escola de M&amp;uacute;sica Nota LA.&lt;/p&gt; &lt;p&gt;&amp;bull; 10 de maio de 2026 (domingo)&lt;/p&gt; &lt;p&gt;&amp;bull; 15h00&lt;/p&gt; &lt;p&gt;&amp;bull; Cineteatro Municipal de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1782946830-evento_fio_da_vida_copiar.jpg</t>
+  </si>
+  <si>
     <t>2026-04-18</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996429-cinema_18_abril_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774025-cinema_18_abril_2026_evento.jpg</t>
   </si>
   <si>
     <t>Super Mario Galaxy: O Filme</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.youtube.com/watch?v=NQNuX2-Qt-M" title="Trailer do filme Super Mario Galaxy: O Filme" target="_blank" target="_blank"&gt;M&amp;aacute;rio&lt;/a&gt; &lt;/strong&gt;aventura-se no espa&amp;ccedil;o, explorando mundos c&amp;oacute;smicos e enfrentando desafios gal&amp;aacute;cticos, longe do familiar Reino dos Cogumelos.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996430-atelier_de_pintura_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774026-atelier_de_pintura_evento.jpg</t>
   </si>
   <si>
     <t>Atelier de pintura dinamizado pela artista plástica Maria Barros Abreu</t>
   </si>
   <si>
     <t>&lt;div&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o apresenta na Casa da Cultura, um atelier de pintura dinamizado pela artista pl&amp;aacute;stica Maria Barros Abreu.&lt;/div&gt; &lt;div&gt;Dia 18 de abril, s&amp;aacute;bado das 14h30 &amp;agrave;s 17h30.&lt;/div&gt;  &lt;div&gt;Atelier gratuito, para maiores de 14 anos&lt;/div&gt; &lt;div&gt;Inscri&amp;ccedil;&amp;otilde;es obrigat&amp;oacute;rias at&amp;eacute; ao dia 16 de abril, atrav&amp;eacute;s do email paula.cardoso@cm-satao.pt&lt;/div&gt;  &lt;div&gt;Participa!&lt;/div&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1782860426-cinema_18_abril_2026_evento.jpg</t>
+  </si>
+  <si>
+    <t>https://www.buysatao.pt/files/images/activity/1782860427-atelier_de_pintura_evento.jpg</t>
+  </si>
+  <si>
     <t>2026-04-13</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996430-evento_orca_de_forles_ao_luar.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782774027-evento_orca_de_forles_ao_luar.jpg</t>
   </si>
   <si>
     <t>Município de Sátão promove a iniciativa “A Orca de Forles ao Luar” no Dia Europeu da Cultura Megalítica</t>
   </si>
   <si>
     <t>&lt;p&gt;Para assinalar o Dia Europeu da Cultura Megal&amp;iacute;tica e no intuito de promover o turismo arqueol&amp;oacute;gico no concelho de S&amp;aacute;t&amp;atilde;o, o Munic&amp;iacute;pio promove a iniciativa &amp;ldquo;A Orca de Forles ao Luar&amp;rdquo;, no dia 24 de abril de 2026 (sexta-feira), das 20h00 &amp;agrave;s 22h00, com o acompanhamento dos arque&amp;oacute;logos, Hugo Baptista e Pedro Sobral de Carvalho.&lt;/p&gt; &lt;p&gt;O percurso inicia no Centro Interpretativo de Forles, onde ser&amp;aacute; apresentado o projeto de recupera&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o, a hist&amp;oacute;ria do monumento e a import&amp;acirc;ncia do megalitismo na regi&amp;atilde;o. Segue-se o percurso pedonal com uma dist&amp;acirc;ncia de 1,6 km, at&amp;eacute; &amp;agrave; Orca de Forles, onde os participantes v&amp;atilde;o usufruir de um momento imersivo: &amp;ldquo;Sinais na Escurid&amp;atilde;o: Arte Megal&amp;iacute;tica em Forles&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Esta iniciativa &amp;eacute; gratuita, mas carece de inscri&amp;ccedil;&amp;atilde;o at&amp;eacute; ao dia 22 de abril,&lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/cultura/a-orca-de-forles-ao-luar" title="formul&amp;aacute;rio de inscri&amp;ccedil;&amp;atilde;o para participa&amp;ccedil;&amp;atilde;o na iniciativa &amp;quot;A Orca de Forles ao Luar&amp;quot;, que decorre no dia 24 de abril de 2026" target="_self" target="_blank"&gt; atrav&amp;eacute;s do preenchimento do formul&amp;aacute;rio aqui disponibilizado&lt;/a&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Aconselha-se a que os participantes estejam munidos de lanternas frontais ou lanternas de m&amp;atilde;o. Quem necessitar de transporte (lugares limitados, ponto de encontro no Largo de S&amp;atilde;o Bernardo &amp;agrave;s 19h15), deve realizar inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980008 (chamada para a rede fixa) at&amp;eacute; ao dia 22 de abril.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.buysatao.pt/files/images/activity/1782860428-evento_orca_de_forles_ao_luar.jpg</t>
+  </si>
+  <si>
     <t>2026-04-11</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996431-cinema_11_abril_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782428425-cinema_11_abril_2026_evento.jpg</t>
   </si>
   <si>
     <t>Projeto Hail Mary</t>
   </si>
   <si>
     <t>&lt;p&gt;O astronauta &lt;strong&gt;&lt;a href="https://www.youtube.com/watch?v=gAOd3QvJdtQ" title="trailer do filme Projeto Hail Mary" target="_blank" target="_blank"&gt;Ryland Grace&lt;/a&gt;&lt;/strong&gt; acorda numa nave espacial sem qualquer mem&amp;oacute;ria do seu passado ou da sua miss&amp;atilde;o. Aos poucos, descobre que &amp;eacute; a derradeira esperan&amp;ccedil;a da humanidade, enviado ao sistema solar Tau Ceti em busca de uma solu&amp;ccedil;&amp;atilde;o para um evento catastr&amp;oacute;fico na Terra. Na sua procura por respostas, Grace tem de confiar nos seus conhecimentos cient&amp;iacute;ficos, engenho e vontade humana - mas pode n&amp;atilde;o ter de o fazer sozinho.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996432-atelier_da_pascoa_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782428426-atelier_da_pascoa_2026_evento.jpg</t>
   </si>
   <si>
     <t>Atividades nas férias da  Páscoa na Biblioteca Municipal</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o vai desenvolver algumas atividades nas f&amp;eacute;rias da P&amp;aacute;scoa, na Biblioteca Municipal.&lt;/p&gt; &lt;p&gt;No dia 07 de abril, &amp;eacute; apresentado o atelier &amp;ldquo;O ovo m&amp;aacute;gico&amp;rdquo; e a Hora do Conto &amp;ldquo;A Galinha dos Ovos de Ouro&amp;rdquo;, para crian&amp;ccedil;as dos 04 aos 09 anos de idade, das 10h00 &amp;agrave;s 11h30 e das 14h30 &amp;agrave;s 16h00. Os interessados devem realizar a respetiva inscri&amp;ccedil;&amp;atilde;o at&amp;eacute; ao dia 02 de abril, atrav&amp;eacute;s do n&amp;uacute;mero de telefone 232980008 (chamada para a rede fixa nacional).&lt;/p&gt; &lt;p&gt;O CLDS 5G em colabora&amp;ccedil;&amp;atilde;o com a Biblioteca Municipal tamb&amp;eacute;m vai apresentar no dia 08 de abril, &amp;agrave;s 14h30, explora&amp;ccedil;&amp;atilde;o da hist&amp;oacute;ria &amp;ldquo;Todos no Sof&amp;aacute;&amp;rdquo; de Lu&amp;iacute;sa Ducla Soares seguida de Oficina pr&amp;aacute;tica de L&amp;iacute;nguas Estrangeiras de Ingl&amp;ecirc;s, Franc&amp;ecirc;s e Espanhol sobre animais, cores n&amp;uacute;meros e frutos. No dia 09 de abril, a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Interculturalidade pelo olhar das crian&amp;ccedil;as&amp;rdquo; (trabalhos elaborados pelas crian&amp;ccedil;as do 1&amp;ordm; ciclo e J. Inf&amp;acirc;ncia) e no dia 10 de abril, &amp;agrave;s 09h30 e &amp;agrave;s 14h30, explora&amp;ccedil;&amp;atilde;o da hist&amp;oacute;ria &amp;ldquo;As crian&amp;ccedil;as do mundo&amp;rdquo;, de Nicola Edwards e Andrea Stegmaier, seguida de oficina &amp;ldquo;Palavras que acolhem&amp;rdquo;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
-    <t>https://www.buysatao.pt/files/images/activity/1781996433-oficina_plantas_aereas_abr_2026_evento.jpg</t>
+    <t>https://www.buysatao.pt/files/images/activity/1782082828-oficina_plantas_aereas_abr_2026_evento.jpg</t>
   </si>
   <si>
     <t>Abertas as inscrições para a oficina de "Plantas Aéreas"</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 18 de abril de 2026, s&amp;aacute;bado, o Munic&amp;iacute;pio de S&amp;aacute;t&amp;atilde;o em colabora&amp;ccedil;&amp;atilde;o com a CLDS 5G &amp;lsquo;S&amp;aacute;t&amp;atilde;o-Mais Inclus&amp;atilde;o&amp;rsquo; ir&amp;aacute; promover, no Parque Ambiental da Alameda Eduarda da Encarna&amp;ccedil;&amp;atilde;o Rodrigues, a oficina de &amp;ldquo;Plantas a&amp;eacute;reas&amp;rdquo;, das 09h00 &amp;agrave;s 12h00.&lt;/p&gt; &lt;p&gt;As tillandsias, tamb&amp;eacute;m conhecidas como plantas a&amp;eacute;reas, s&amp;atilde;o um tipo de planta da fam&amp;iacute;lia das brom&amp;eacute;lias, famosas por serem capazes de &amp;ldquo;viver do ar&amp;rdquo;. Abrangendo, aproximadamente, 600 esp&amp;eacute;cies diferentes, as plantas a&amp;eacute;reas, pelas suas caracter&amp;iacute;sticas &amp;uacute;nicas, sobressaem em qualquer espa&amp;ccedil;o de interior.&lt;/p&gt; &lt;p&gt;Nesta oficina iremos aprofundar os conhecimentos dos admiradores destas rel&amp;iacute;quias da natureza, dando a conhecer a sua hist&amp;oacute;ria, apresenta&amp;ccedil;&amp;atilde;o das esp&amp;eacute;cies mais comuns e de outros aspetos t&amp;eacute;cnicos espec&amp;iacute;ficos deste grupo de plantas.&lt;/p&gt; &lt;p&gt;Venha aprender connosco! Inscreva-se!&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o condicionadas a um m&amp;iacute;nimo de 5 participantes e m&amp;aacute;ximo de 15, decorrendo at&amp;eacute; ao dia 15 de abril, atrav&amp;eacute;s deste&amp;nbsp;&lt;a href="https://www.cm-satao.pt/balcao-virtual/formularios/atividades-de-educacao-ambiental" title="formul&amp;aacute;rio de inscri&amp;ccedil;&amp;atilde;o" target="_self" target="_blank"&gt;link&amp;nbsp;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/1781650828-programa_abril_26__evento.jpg</t>
   </si>
   <si>
     <t>Programação do mês de abril, da Universidade Sénior de Sátão</t>
   </si>
   <si>
     <t>&lt;p&gt;Programa&amp;ccedil;&amp;atilde;o do m&amp;ecirc;s de abril, da Universidade S&amp;eacute;nior de S&amp;aacute;t&amp;atilde;o&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>https://www.buysatao.pt/files/images/activity/1781478031-evento_pelas_maos_de_quem_sabe_abril_2026.jpg</t>
   </si>
@@ -2113,51 +2341,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O175"/>
+  <dimension ref="A1:O218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2247,4465 +2475,5580 @@
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>19</v>
       </c>
       <c r="M4" t="s">
         <v>19</v>
       </c>
       <c r="N4" t="s">
         <v>19</v>
       </c>
       <c r="O4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
       <c r="C5" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>19</v>
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="I5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N5" t="s">
+        <v>19</v>
+      </c>
+      <c r="O5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L6" t="s">
         <v>19</v>
       </c>
       <c r="M6" t="s">
         <v>19</v>
       </c>
       <c r="N6" t="s">
         <v>19</v>
       </c>
       <c r="O6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="L7" t="s">
         <v>19</v>
       </c>
       <c r="M7" t="s">
         <v>19</v>
       </c>
       <c r="N7" t="s">
         <v>19</v>
       </c>
       <c r="O7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L8" t="s">
         <v>19</v>
       </c>
       <c r="M8" t="s">
         <v>19</v>
       </c>
       <c r="N8" t="s">
         <v>19</v>
       </c>
       <c r="O8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L9" t="s">
         <v>19</v>
       </c>
       <c r="M9" t="s">
         <v>19</v>
       </c>
       <c r="N9" t="s">
         <v>19</v>
       </c>
       <c r="O9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="L10" t="s">
         <v>19</v>
       </c>
       <c r="M10" t="s">
         <v>19</v>
       </c>
       <c r="N10" t="s">
         <v>19</v>
       </c>
       <c r="O10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="L11" t="s">
         <v>19</v>
       </c>
       <c r="M11" t="s">
         <v>19</v>
       </c>
       <c r="N11" t="s">
         <v>19</v>
       </c>
       <c r="O11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="L12" t="s">
         <v>19</v>
       </c>
       <c r="M12" t="s">
         <v>19</v>
       </c>
       <c r="N12" t="s">
         <v>19</v>
       </c>
       <c r="O12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="L13" t="s">
         <v>19</v>
       </c>
       <c r="M13" t="s">
         <v>19</v>
       </c>
       <c r="N13" t="s">
         <v>19</v>
       </c>
       <c r="O13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="L14" t="s">
         <v>19</v>
       </c>
       <c r="M14" t="s">
         <v>19</v>
       </c>
       <c r="N14" t="s">
         <v>19</v>
       </c>
       <c r="O14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="L15" t="s">
         <v>19</v>
       </c>
       <c r="M15" t="s">
         <v>19</v>
       </c>
       <c r="N15" t="s">
         <v>19</v>
       </c>
       <c r="O15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="L16" t="s">
         <v>19</v>
       </c>
       <c r="M16" t="s">
         <v>19</v>
       </c>
       <c r="N16" t="s">
         <v>19</v>
       </c>
       <c r="O16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L17" t="s">
         <v>19</v>
       </c>
       <c r="M17" t="s">
         <v>19</v>
       </c>
       <c r="N17" t="s">
         <v>19</v>
       </c>
       <c r="O17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H18" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="L18" t="s">
         <v>19</v>
       </c>
       <c r="M18" t="s">
         <v>19</v>
       </c>
       <c r="N18" t="s">
         <v>19</v>
       </c>
       <c r="O18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>67</v>
+      </c>
+      <c r="H19" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L19" t="s">
         <v>19</v>
       </c>
       <c r="M19" t="s">
         <v>19</v>
       </c>
       <c r="N19" t="s">
         <v>19</v>
       </c>
       <c r="O19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="L20" t="s">
         <v>19</v>
       </c>
       <c r="M20" t="s">
         <v>19</v>
       </c>
       <c r="N20" t="s">
         <v>19</v>
       </c>
       <c r="O20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="M21" t="s">
         <v>19</v>
       </c>
       <c r="N21" t="s">
         <v>19</v>
       </c>
       <c r="O21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="L22" t="s">
         <v>19</v>
       </c>
       <c r="M22" t="s">
         <v>19</v>
       </c>
       <c r="N22" t="s">
         <v>19</v>
       </c>
       <c r="O22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>76</v>
+      </c>
+      <c r="E23" t="s">
+        <v>80</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>19</v>
       </c>
       <c r="H23" t="s">
-        <v>95</v>
-[...10 lines deleted...]
-      <c r="O23" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>76</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="H24" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="L24" t="s">
         <v>19</v>
       </c>
       <c r="M24" t="s">
         <v>19</v>
       </c>
       <c r="N24" t="s">
         <v>19</v>
       </c>
       <c r="O24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="H25" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="L25" t="s">
         <v>19</v>
       </c>
       <c r="M25" t="s">
         <v>19</v>
       </c>
       <c r="N25" t="s">
         <v>19</v>
       </c>
       <c r="O25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
-        <v>105</v>
+        <v>78</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="L26" t="s">
         <v>19</v>
       </c>
       <c r="M26" t="s">
         <v>19</v>
       </c>
       <c r="N26" t="s">
         <v>19</v>
       </c>
       <c r="O26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="H27" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="L27" t="s">
         <v>19</v>
       </c>
       <c r="M27" t="s">
         <v>19</v>
       </c>
       <c r="N27" t="s">
         <v>19</v>
       </c>
       <c r="O27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="H28" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="L28" t="s">
         <v>19</v>
       </c>
       <c r="M28" t="s">
         <v>19</v>
       </c>
       <c r="N28" t="s">
         <v>19</v>
       </c>
       <c r="O28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="D29" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="L29" t="s">
         <v>19</v>
       </c>
       <c r="M29" t="s">
         <v>19</v>
       </c>
       <c r="N29" t="s">
         <v>19</v>
       </c>
       <c r="O29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="C30" t="s">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>93</v>
       </c>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="L30" t="s">
         <v>19</v>
       </c>
       <c r="M30" t="s">
         <v>19</v>
       </c>
       <c r="N30" t="s">
         <v>19</v>
       </c>
       <c r="O30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="C31" t="s">
-        <v>123</v>
+        <v>97</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>99</v>
       </c>
       <c r="L31" t="s">
         <v>19</v>
       </c>
       <c r="M31" t="s">
         <v>19</v>
       </c>
       <c r="N31" t="s">
         <v>19</v>
       </c>
       <c r="O31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="C32" t="s">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="D32" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="L32" t="s">
         <v>19</v>
       </c>
       <c r="M32" t="s">
         <v>19</v>
       </c>
       <c r="N32" t="s">
         <v>19</v>
       </c>
       <c r="O32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>101</v>
       </c>
       <c r="C33" t="s">
-        <v>131</v>
+        <v>102</v>
       </c>
       <c r="D33" t="s">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="H33" t="s">
-        <v>133</v>
+        <v>104</v>
       </c>
       <c r="L33" t="s">
         <v>19</v>
       </c>
       <c r="M33" t="s">
         <v>19</v>
       </c>
       <c r="N33" t="s">
         <v>19</v>
       </c>
       <c r="O33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>101</v>
       </c>
       <c r="C34" t="s">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="D34" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>104</v>
       </c>
       <c r="L34" t="s">
         <v>19</v>
       </c>
       <c r="M34" t="s">
         <v>19</v>
       </c>
       <c r="N34" t="s">
         <v>19</v>
       </c>
       <c r="O34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="C35" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="D35" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="H35" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="L35" t="s">
         <v>19</v>
       </c>
       <c r="M35" t="s">
         <v>19</v>
       </c>
       <c r="N35" t="s">
         <v>19</v>
       </c>
       <c r="O35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>143</v>
+        <v>110</v>
       </c>
       <c r="D36" t="s">
-        <v>144</v>
+        <v>108</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>109</v>
       </c>
       <c r="L36" t="s">
         <v>19</v>
       </c>
       <c r="M36" t="s">
         <v>19</v>
       </c>
       <c r="N36" t="s">
         <v>19</v>
       </c>
       <c r="O36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>142</v>
+        <v>111</v>
       </c>
       <c r="C37" t="s">
-        <v>146</v>
+        <v>112</v>
       </c>
       <c r="D37" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
       <c r="H37" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="L37" t="s">
         <v>19</v>
       </c>
       <c r="M37" t="s">
         <v>19</v>
       </c>
       <c r="N37" t="s">
         <v>19</v>
       </c>
       <c r="O37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>111</v>
       </c>
       <c r="C38" t="s">
-        <v>150</v>
+        <v>115</v>
       </c>
       <c r="D38" t="s">
-        <v>151</v>
+        <v>113</v>
       </c>
       <c r="H38" t="s">
-        <v>152</v>
+        <v>114</v>
       </c>
       <c r="L38" t="s">
         <v>19</v>
       </c>
       <c r="M38" t="s">
         <v>19</v>
       </c>
       <c r="N38" t="s">
         <v>19</v>
       </c>
       <c r="O38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>149</v>
+        <v>116</v>
       </c>
       <c r="C39" t="s">
-        <v>153</v>
+        <v>117</v>
       </c>
       <c r="D39" t="s">
-        <v>154</v>
+        <v>118</v>
       </c>
       <c r="H39" t="s">
-        <v>155</v>
+        <v>119</v>
       </c>
       <c r="L39" t="s">
         <v>19</v>
       </c>
       <c r="M39" t="s">
         <v>19</v>
       </c>
       <c r="N39" t="s">
         <v>19</v>
       </c>
       <c r="O39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>157</v>
+        <v>120</v>
       </c>
       <c r="D40" t="s">
-        <v>158</v>
+        <v>118</v>
       </c>
       <c r="H40" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="L40" t="s">
         <v>19</v>
       </c>
       <c r="M40" t="s">
         <v>19</v>
       </c>
       <c r="N40" t="s">
         <v>19</v>
       </c>
       <c r="O40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>160</v>
+        <v>121</v>
       </c>
       <c r="C41" t="s">
-        <v>161</v>
+        <v>122</v>
       </c>
       <c r="D41" t="s">
-        <v>162</v>
+        <v>123</v>
       </c>
       <c r="H41" t="s">
-        <v>163</v>
+        <v>124</v>
       </c>
       <c r="L41" t="s">
         <v>19</v>
       </c>
       <c r="M41" t="s">
         <v>19</v>
       </c>
       <c r="N41" t="s">
         <v>19</v>
       </c>
       <c r="O41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>121</v>
       </c>
       <c r="C42" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="D42" t="s">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="H42" t="s">
-        <v>167</v>
+        <v>124</v>
       </c>
       <c r="L42" t="s">
         <v>19</v>
       </c>
       <c r="M42" t="s">
         <v>19</v>
       </c>
       <c r="N42" t="s">
         <v>19</v>
       </c>
       <c r="O42" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="C43" t="s">
-        <v>169</v>
+        <v>127</v>
       </c>
       <c r="D43" t="s">
-        <v>170</v>
+        <v>128</v>
       </c>
       <c r="H43" t="s">
-        <v>171</v>
+        <v>129</v>
       </c>
       <c r="L43" t="s">
         <v>19</v>
       </c>
       <c r="M43" t="s">
         <v>19</v>
       </c>
       <c r="N43" t="s">
         <v>19</v>
       </c>
       <c r="O43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="C44" t="s">
-        <v>172</v>
+        <v>130</v>
       </c>
       <c r="D44" t="s">
-        <v>173</v>
+        <v>128</v>
       </c>
       <c r="H44" t="s">
-        <v>174</v>
+        <v>129</v>
       </c>
       <c r="L44" t="s">
         <v>19</v>
       </c>
       <c r="M44" t="s">
         <v>19</v>
       </c>
       <c r="N44" t="s">
         <v>19</v>
       </c>
       <c r="O44" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="C45" t="s">
-        <v>176</v>
+        <v>132</v>
       </c>
       <c r="D45" t="s">
-        <v>177</v>
+        <v>133</v>
       </c>
       <c r="H45" t="s">
-        <v>178</v>
+        <v>134</v>
       </c>
       <c r="L45" t="s">
         <v>19</v>
       </c>
       <c r="M45" t="s">
         <v>19</v>
       </c>
       <c r="N45" t="s">
         <v>19</v>
       </c>
       <c r="O45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>179</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>180</v>
+        <v>135</v>
       </c>
       <c r="D46" t="s">
-        <v>181</v>
+        <v>136</v>
       </c>
       <c r="H46" t="s">
-        <v>182</v>
+        <v>137</v>
       </c>
       <c r="L46" t="s">
         <v>19</v>
       </c>
       <c r="M46" t="s">
         <v>19</v>
       </c>
       <c r="N46" t="s">
         <v>19</v>
       </c>
       <c r="O46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="C47" t="s">
-        <v>184</v>
+        <v>138</v>
       </c>
       <c r="D47" t="s">
-        <v>185</v>
+        <v>139</v>
       </c>
       <c r="H47" t="s">
-        <v>186</v>
+        <v>140</v>
       </c>
       <c r="L47" t="s">
         <v>19</v>
       </c>
       <c r="M47" t="s">
         <v>19</v>
       </c>
       <c r="N47" t="s">
         <v>19</v>
       </c>
       <c r="O47" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>187</v>
+        <v>131</v>
       </c>
       <c r="C48" t="s">
-        <v>188</v>
+        <v>141</v>
       </c>
       <c r="D48" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="H48" t="s">
-        <v>190</v>
+        <v>143</v>
       </c>
       <c r="L48" t="s">
         <v>19</v>
       </c>
       <c r="M48" t="s">
         <v>19</v>
       </c>
       <c r="N48" t="s">
         <v>19</v>
       </c>
       <c r="O48" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="C49" t="s">
-        <v>192</v>
+        <v>144</v>
       </c>
       <c r="D49" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="H49" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="L49" t="s">
         <v>19</v>
       </c>
       <c r="M49" t="s">
         <v>19</v>
       </c>
       <c r="N49" t="s">
         <v>19</v>
       </c>
       <c r="O49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="C50" t="s">
-        <v>195</v>
+        <v>145</v>
       </c>
       <c r="D50" t="s">
-        <v>196</v>
+        <v>136</v>
       </c>
       <c r="H50" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="L50" t="s">
         <v>19</v>
       </c>
       <c r="M50" t="s">
         <v>19</v>
       </c>
       <c r="N50" t="s">
         <v>19</v>
       </c>
       <c r="O50" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>198</v>
+        <v>131</v>
       </c>
       <c r="C51" t="s">
-        <v>199</v>
+        <v>146</v>
       </c>
       <c r="D51" t="s">
-        <v>200</v>
+        <v>139</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>140</v>
       </c>
       <c r="L51" t="s">
         <v>19</v>
       </c>
       <c r="M51" t="s">
         <v>19</v>
       </c>
       <c r="N51" t="s">
         <v>19</v>
       </c>
       <c r="O51" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>131</v>
       </c>
       <c r="C52" t="s">
-        <v>203</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>204</v>
+        <v>142</v>
       </c>
       <c r="H52" t="s">
-        <v>205</v>
+        <v>143</v>
       </c>
       <c r="L52" t="s">
         <v>19</v>
       </c>
       <c r="M52" t="s">
         <v>19</v>
       </c>
       <c r="N52" t="s">
         <v>19</v>
       </c>
       <c r="O52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>202</v>
+        <v>148</v>
       </c>
       <c r="C53" t="s">
-        <v>206</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>207</v>
+        <v>150</v>
       </c>
       <c r="H53" t="s">
-        <v>208</v>
+        <v>151</v>
       </c>
       <c r="L53" t="s">
         <v>19</v>
       </c>
       <c r="M53" t="s">
         <v>19</v>
       </c>
       <c r="N53" t="s">
         <v>19</v>
       </c>
       <c r="O53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>209</v>
+        <v>148</v>
       </c>
       <c r="C54" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>211</v>
+        <v>150</v>
       </c>
       <c r="H54" t="s">
-        <v>212</v>
+        <v>151</v>
       </c>
       <c r="L54" t="s">
         <v>19</v>
       </c>
       <c r="M54" t="s">
         <v>19</v>
       </c>
       <c r="N54" t="s">
         <v>19</v>
       </c>
       <c r="O54" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="C55" t="s">
-        <v>214</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="H55" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="L55" t="s">
         <v>19</v>
       </c>
       <c r="M55" t="s">
         <v>19</v>
       </c>
       <c r="N55" t="s">
         <v>19</v>
       </c>
       <c r="O55" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>217</v>
+        <v>153</v>
       </c>
       <c r="C56" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>219</v>
+        <v>155</v>
       </c>
       <c r="H56" t="s">
-        <v>220</v>
+        <v>156</v>
       </c>
       <c r="L56" t="s">
         <v>19</v>
       </c>
       <c r="M56" t="s">
         <v>19</v>
       </c>
       <c r="N56" t="s">
         <v>19</v>
       </c>
       <c r="O56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>221</v>
+        <v>158</v>
       </c>
       <c r="C57" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>223</v>
+        <v>160</v>
       </c>
       <c r="H57" t="s">
-        <v>224</v>
+        <v>161</v>
       </c>
       <c r="L57" t="s">
         <v>19</v>
       </c>
       <c r="M57" t="s">
         <v>19</v>
       </c>
       <c r="N57" t="s">
         <v>19</v>
       </c>
       <c r="O57" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>158</v>
       </c>
       <c r="C58" t="s">
-        <v>226</v>
+        <v>162</v>
       </c>
       <c r="D58" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="H58" t="s">
-        <v>228</v>
+        <v>164</v>
       </c>
       <c r="L58" t="s">
         <v>19</v>
       </c>
       <c r="M58" t="s">
         <v>19</v>
       </c>
       <c r="N58" t="s">
         <v>19</v>
       </c>
       <c r="O58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="C59" t="s">
-        <v>230</v>
+        <v>165</v>
       </c>
       <c r="D59" t="s">
-        <v>231</v>
+        <v>160</v>
       </c>
       <c r="H59" t="s">
-        <v>232</v>
+        <v>161</v>
       </c>
       <c r="L59" t="s">
         <v>19</v>
       </c>
       <c r="M59" t="s">
         <v>19</v>
       </c>
       <c r="N59" t="s">
         <v>19</v>
       </c>
       <c r="O59" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>233</v>
+        <v>158</v>
       </c>
       <c r="C60" t="s">
-        <v>234</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>235</v>
+        <v>163</v>
       </c>
       <c r="H60" t="s">
-        <v>236</v>
+        <v>164</v>
       </c>
       <c r="L60" t="s">
         <v>19</v>
       </c>
       <c r="M60" t="s">
         <v>19</v>
       </c>
       <c r="N60" t="s">
         <v>19</v>
       </c>
       <c r="O60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>167</v>
       </c>
       <c r="D61" t="s">
-        <v>239</v>
+        <v>168</v>
       </c>
       <c r="H61" t="s">
-        <v>240</v>
+        <v>169</v>
       </c>
       <c r="L61" t="s">
         <v>19</v>
       </c>
       <c r="M61" t="s">
         <v>19</v>
       </c>
       <c r="N61" t="s">
         <v>19</v>
       </c>
       <c r="O61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>167</v>
       </c>
       <c r="D62" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="H62" t="s">
-        <v>243</v>
+        <v>169</v>
       </c>
       <c r="L62" t="s">
         <v>19</v>
       </c>
       <c r="M62" t="s">
         <v>19</v>
       </c>
       <c r="N62" t="s">
         <v>19</v>
       </c>
       <c r="O62" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>241</v>
+        <v>170</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="H63" t="s">
-        <v>245</v>
+        <v>173</v>
       </c>
       <c r="L63" t="s">
         <v>19</v>
       </c>
       <c r="M63" t="s">
         <v>19</v>
       </c>
       <c r="N63" t="s">
         <v>19</v>
       </c>
       <c r="O63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>246</v>
+        <v>170</v>
       </c>
       <c r="C64" t="s">
-        <v>247</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>248</v>
+        <v>172</v>
       </c>
       <c r="H64" t="s">
-        <v>249</v>
+        <v>173</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64" t="s">
         <v>19</v>
       </c>
       <c r="N64" t="s">
         <v>19</v>
       </c>
       <c r="O64" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>250</v>
+        <v>175</v>
       </c>
       <c r="C65" t="s">
-        <v>251</v>
+        <v>176</v>
       </c>
       <c r="D65" t="s">
-        <v>252</v>
+        <v>177</v>
       </c>
       <c r="H65" t="s">
-        <v>253</v>
+        <v>178</v>
       </c>
       <c r="L65" t="s">
         <v>19</v>
       </c>
       <c r="M65" t="s">
         <v>19</v>
       </c>
       <c r="N65" t="s">
         <v>19</v>
       </c>
       <c r="O65" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>254</v>
+        <v>175</v>
       </c>
       <c r="C66" t="s">
-        <v>255</v>
+        <v>179</v>
       </c>
       <c r="D66" t="s">
-        <v>256</v>
+        <v>177</v>
       </c>
       <c r="H66" t="s">
-        <v>257</v>
+        <v>178</v>
       </c>
       <c r="L66" t="s">
         <v>19</v>
       </c>
       <c r="M66" t="s">
         <v>19</v>
       </c>
       <c r="N66" t="s">
         <v>19</v>
       </c>
       <c r="O66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>258</v>
+        <v>180</v>
       </c>
       <c r="C67" t="s">
-        <v>259</v>
+        <v>181</v>
       </c>
       <c r="D67" t="s">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="H67" t="s">
-        <v>261</v>
+        <v>183</v>
       </c>
       <c r="L67" t="s">
         <v>19</v>
       </c>
       <c r="M67" t="s">
         <v>19</v>
       </c>
       <c r="N67" t="s">
         <v>19</v>
       </c>
       <c r="O67" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>258</v>
+        <v>180</v>
       </c>
       <c r="C68" t="s">
-        <v>262</v>
+        <v>184</v>
       </c>
       <c r="D68" t="s">
-        <v>263</v>
+        <v>185</v>
       </c>
       <c r="H68" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="L68" t="s">
         <v>19</v>
       </c>
       <c r="M68" t="s">
         <v>19</v>
       </c>
       <c r="N68" t="s">
         <v>19</v>
       </c>
       <c r="O68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>265</v>
+        <v>180</v>
       </c>
       <c r="C69" t="s">
-        <v>266</v>
+        <v>187</v>
       </c>
       <c r="D69" t="s">
-        <v>267</v>
+        <v>182</v>
       </c>
       <c r="H69" t="s">
-        <v>268</v>
+        <v>183</v>
       </c>
       <c r="L69" t="s">
         <v>19</v>
       </c>
       <c r="M69" t="s">
         <v>19</v>
       </c>
       <c r="N69" t="s">
         <v>19</v>
       </c>
       <c r="O69" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>269</v>
+        <v>180</v>
       </c>
       <c r="C70" t="s">
-        <v>270</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>271</v>
+        <v>185</v>
       </c>
       <c r="H70" t="s">
-        <v>272</v>
+        <v>186</v>
       </c>
       <c r="L70" t="s">
         <v>19</v>
       </c>
       <c r="M70" t="s">
         <v>19</v>
       </c>
       <c r="N70" t="s">
         <v>19</v>
       </c>
       <c r="O70" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>189</v>
       </c>
       <c r="C71" t="s">
-        <v>274</v>
+        <v>190</v>
       </c>
       <c r="D71" t="s">
-        <v>275</v>
+        <v>191</v>
       </c>
       <c r="H71" t="s">
-        <v>276</v>
+        <v>192</v>
       </c>
       <c r="L71" t="s">
         <v>19</v>
       </c>
       <c r="M71" t="s">
         <v>19</v>
       </c>
       <c r="N71" t="s">
         <v>19</v>
       </c>
       <c r="O71" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>277</v>
+        <v>189</v>
       </c>
       <c r="C72" t="s">
-        <v>278</v>
+        <v>193</v>
       </c>
       <c r="D72" t="s">
-        <v>279</v>
+        <v>191</v>
       </c>
       <c r="H72" t="s">
-        <v>280</v>
+        <v>192</v>
       </c>
       <c r="L72" t="s">
         <v>19</v>
       </c>
       <c r="M72" t="s">
         <v>19</v>
       </c>
       <c r="N72" t="s">
         <v>19</v>
       </c>
       <c r="O72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>277</v>
+        <v>194</v>
       </c>
       <c r="C73" t="s">
-        <v>281</v>
+        <v>195</v>
       </c>
       <c r="D73" t="s">
-        <v>279</v>
+        <v>196</v>
       </c>
       <c r="H73" t="s">
-        <v>280</v>
+        <v>197</v>
       </c>
       <c r="L73" t="s">
         <v>19</v>
       </c>
       <c r="M73" t="s">
         <v>19</v>
       </c>
       <c r="N73" t="s">
         <v>19</v>
       </c>
       <c r="O73" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>277</v>
+        <v>198</v>
       </c>
       <c r="C74" t="s">
-        <v>282</v>
+        <v>199</v>
       </c>
       <c r="D74" t="s">
-        <v>283</v>
+        <v>200</v>
       </c>
       <c r="H74" t="s">
-        <v>284</v>
+        <v>201</v>
       </c>
       <c r="L74" t="s">
         <v>19</v>
       </c>
       <c r="M74" t="s">
         <v>19</v>
       </c>
       <c r="N74" t="s">
         <v>19</v>
       </c>
       <c r="O74" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>285</v>
+        <v>202</v>
       </c>
       <c r="C75" t="s">
-        <v>286</v>
+        <v>203</v>
       </c>
       <c r="D75" t="s">
-        <v>287</v>
+        <v>204</v>
       </c>
       <c r="H75" t="s">
-        <v>288</v>
+        <v>205</v>
       </c>
       <c r="L75" t="s">
         <v>19</v>
       </c>
       <c r="M75" t="s">
         <v>19</v>
       </c>
       <c r="N75" t="s">
         <v>19</v>
       </c>
       <c r="O75" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>289</v>
+        <v>206</v>
       </c>
       <c r="C76" t="s">
-        <v>290</v>
+        <v>207</v>
       </c>
       <c r="D76" t="s">
-        <v>291</v>
+        <v>208</v>
       </c>
       <c r="H76" t="s">
-        <v>292</v>
+        <v>209</v>
       </c>
       <c r="L76" t="s">
         <v>19</v>
       </c>
       <c r="M76" t="s">
         <v>19</v>
       </c>
       <c r="N76" t="s">
         <v>19</v>
       </c>
       <c r="O76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>289</v>
+        <v>210</v>
       </c>
       <c r="C77" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="D77" t="s">
-        <v>294</v>
+        <v>212</v>
       </c>
       <c r="H77" t="s">
-        <v>295</v>
+        <v>213</v>
       </c>
       <c r="L77" t="s">
         <v>19</v>
       </c>
       <c r="M77" t="s">
         <v>19</v>
       </c>
       <c r="N77" t="s">
         <v>19</v>
       </c>
       <c r="O77" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>289</v>
+        <v>214</v>
       </c>
       <c r="C78" t="s">
-        <v>296</v>
+        <v>215</v>
       </c>
       <c r="D78" t="s">
-        <v>291</v>
+        <v>216</v>
       </c>
       <c r="H78" t="s">
-        <v>292</v>
+        <v>217</v>
       </c>
       <c r="L78" t="s">
         <v>19</v>
       </c>
       <c r="M78" t="s">
         <v>19</v>
       </c>
       <c r="N78" t="s">
         <v>19</v>
       </c>
       <c r="O78" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>289</v>
+        <v>218</v>
       </c>
       <c r="C79" t="s">
-        <v>297</v>
+        <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>294</v>
+        <v>220</v>
       </c>
       <c r="H79" t="s">
-        <v>295</v>
+        <v>221</v>
       </c>
       <c r="L79" t="s">
         <v>19</v>
       </c>
       <c r="M79" t="s">
         <v>19</v>
       </c>
       <c r="N79" t="s">
         <v>19</v>
       </c>
       <c r="O79" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>298</v>
+        <v>218</v>
       </c>
       <c r="C80" t="s">
-        <v>299</v>
+        <v>222</v>
       </c>
       <c r="D80" t="s">
-        <v>300</v>
+        <v>223</v>
       </c>
       <c r="H80" t="s">
-        <v>301</v>
+        <v>224</v>
       </c>
       <c r="L80" t="s">
         <v>19</v>
       </c>
       <c r="M80" t="s">
         <v>19</v>
       </c>
       <c r="N80" t="s">
         <v>19</v>
       </c>
       <c r="O80" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>298</v>
+        <v>225</v>
       </c>
       <c r="C81" t="s">
-        <v>302</v>
+        <v>226</v>
       </c>
       <c r="D81" t="s">
-        <v>300</v>
+        <v>227</v>
       </c>
       <c r="H81" t="s">
-        <v>301</v>
+        <v>228</v>
       </c>
       <c r="L81" t="s">
         <v>19</v>
       </c>
       <c r="M81" t="s">
         <v>19</v>
       </c>
       <c r="N81" t="s">
         <v>19</v>
       </c>
       <c r="O81" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>303</v>
+        <v>225</v>
       </c>
       <c r="C82" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="D82" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="H82" t="s">
-        <v>306</v>
+        <v>231</v>
       </c>
       <c r="L82" t="s">
         <v>19</v>
       </c>
       <c r="M82" t="s">
         <v>19</v>
       </c>
       <c r="N82" t="s">
         <v>19</v>
       </c>
       <c r="O82" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>303</v>
+        <v>232</v>
       </c>
       <c r="C83" t="s">
-        <v>307</v>
+        <v>233</v>
       </c>
       <c r="D83" t="s">
-        <v>308</v>
+        <v>234</v>
       </c>
       <c r="H83" t="s">
-        <v>309</v>
+        <v>235</v>
       </c>
       <c r="L83" t="s">
         <v>19</v>
       </c>
       <c r="M83" t="s">
         <v>19</v>
       </c>
       <c r="N83" t="s">
         <v>19</v>
       </c>
       <c r="O83" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>303</v>
+        <v>236</v>
       </c>
       <c r="C84" t="s">
-        <v>310</v>
+        <v>237</v>
       </c>
       <c r="D84" t="s">
-        <v>305</v>
+        <v>238</v>
       </c>
       <c r="H84" t="s">
-        <v>306</v>
+        <v>239</v>
       </c>
       <c r="L84" t="s">
         <v>19</v>
       </c>
       <c r="M84" t="s">
         <v>19</v>
       </c>
       <c r="N84" t="s">
         <v>19</v>
       </c>
       <c r="O84" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>311</v>
+        <v>240</v>
       </c>
       <c r="C85" t="s">
-        <v>312</v>
+        <v>241</v>
       </c>
       <c r="D85" t="s">
-        <v>313</v>
+        <v>242</v>
       </c>
       <c r="H85" t="s">
-        <v>314</v>
+        <v>243</v>
       </c>
       <c r="L85" t="s">
         <v>19</v>
       </c>
       <c r="M85" t="s">
         <v>19</v>
       </c>
       <c r="N85" t="s">
         <v>19</v>
       </c>
       <c r="O85" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>315</v>
+        <v>244</v>
       </c>
       <c r="C86" t="s">
-        <v>316</v>
+        <v>245</v>
       </c>
       <c r="D86" t="s">
-        <v>317</v>
+        <v>246</v>
       </c>
       <c r="H86" t="s">
-        <v>318</v>
+        <v>247</v>
       </c>
       <c r="L86" t="s">
         <v>19</v>
       </c>
       <c r="M86" t="s">
         <v>19</v>
       </c>
       <c r="N86" t="s">
         <v>19</v>
       </c>
       <c r="O86" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>319</v>
+        <v>244</v>
       </c>
       <c r="C87" t="s">
-        <v>320</v>
+        <v>248</v>
       </c>
       <c r="D87" t="s">
-        <v>321</v>
+        <v>249</v>
       </c>
       <c r="H87" t="s">
-        <v>322</v>
+        <v>250</v>
       </c>
       <c r="L87" t="s">
         <v>19</v>
       </c>
       <c r="M87" t="s">
         <v>19</v>
       </c>
       <c r="N87" t="s">
         <v>19</v>
       </c>
       <c r="O87" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>319</v>
+        <v>251</v>
       </c>
       <c r="C88" t="s">
-        <v>323</v>
+        <v>252</v>
       </c>
       <c r="D88" t="s">
-        <v>321</v>
+        <v>253</v>
       </c>
       <c r="H88" t="s">
-        <v>324</v>
+        <v>254</v>
       </c>
       <c r="L88" t="s">
         <v>19</v>
       </c>
       <c r="M88" t="s">
         <v>19</v>
       </c>
       <c r="N88" t="s">
         <v>19</v>
       </c>
       <c r="O88" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
-        <v>325</v>
+        <v>255</v>
       </c>
       <c r="C89" t="s">
-        <v>326</v>
+        <v>256</v>
       </c>
       <c r="D89" t="s">
-        <v>327</v>
+        <v>257</v>
       </c>
       <c r="H89" t="s">
-        <v>328</v>
+        <v>258</v>
       </c>
       <c r="L89" t="s">
         <v>19</v>
       </c>
       <c r="M89" t="s">
         <v>19</v>
       </c>
       <c r="N89" t="s">
         <v>19</v>
       </c>
       <c r="O89" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
-        <v>325</v>
+        <v>259</v>
       </c>
       <c r="C90" t="s">
-        <v>329</v>
+        <v>260</v>
       </c>
       <c r="D90" t="s">
-        <v>327</v>
+        <v>261</v>
       </c>
       <c r="H90" t="s">
-        <v>328</v>
+        <v>262</v>
       </c>
       <c r="L90" t="s">
         <v>19</v>
       </c>
       <c r="M90" t="s">
         <v>19</v>
       </c>
       <c r="N90" t="s">
         <v>19</v>
       </c>
       <c r="O90" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
-        <v>330</v>
+        <v>263</v>
       </c>
       <c r="C91" t="s">
-        <v>331</v>
+        <v>264</v>
       </c>
       <c r="D91" t="s">
-        <v>332</v>
+        <v>265</v>
       </c>
       <c r="H91" t="s">
-        <v>333</v>
+        <v>266</v>
       </c>
       <c r="L91" t="s">
         <v>19</v>
       </c>
       <c r="M91" t="s">
         <v>19</v>
       </c>
       <c r="N91" t="s">
         <v>19</v>
       </c>
       <c r="O91" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>330</v>
+        <v>267</v>
       </c>
       <c r="C92" t="s">
-        <v>334</v>
+        <v>268</v>
       </c>
       <c r="D92" t="s">
-        <v>332</v>
+        <v>269</v>
       </c>
       <c r="H92" t="s">
-        <v>333</v>
+        <v>270</v>
       </c>
       <c r="L92" t="s">
         <v>19</v>
       </c>
       <c r="M92" t="s">
         <v>19</v>
       </c>
       <c r="N92" t="s">
         <v>19</v>
       </c>
       <c r="O92" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
-        <v>335</v>
+        <v>267</v>
       </c>
       <c r="C93" t="s">
-        <v>336</v>
+        <v>271</v>
       </c>
       <c r="D93" t="s">
-        <v>337</v>
+        <v>272</v>
       </c>
       <c r="H93" t="s">
-        <v>338</v>
+        <v>273</v>
       </c>
       <c r="L93" t="s">
         <v>19</v>
       </c>
       <c r="M93" t="s">
         <v>19</v>
       </c>
       <c r="N93" t="s">
         <v>19</v>
       </c>
       <c r="O93" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>335</v>
+        <v>274</v>
       </c>
       <c r="C94" t="s">
-        <v>339</v>
+        <v>275</v>
       </c>
       <c r="D94" t="s">
-        <v>337</v>
+        <v>276</v>
       </c>
       <c r="H94" t="s">
-        <v>338</v>
+        <v>277</v>
       </c>
       <c r="L94" t="s">
         <v>19</v>
       </c>
       <c r="M94" t="s">
         <v>19</v>
       </c>
       <c r="N94" t="s">
         <v>19</v>
       </c>
       <c r="O94" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
-        <v>340</v>
+        <v>278</v>
       </c>
       <c r="C95" t="s">
-        <v>341</v>
+        <v>279</v>
       </c>
       <c r="D95" t="s">
-        <v>342</v>
+        <v>280</v>
       </c>
       <c r="H95" t="s">
-        <v>343</v>
+        <v>281</v>
       </c>
       <c r="L95" t="s">
         <v>19</v>
       </c>
       <c r="M95" t="s">
         <v>19</v>
       </c>
       <c r="N95" t="s">
         <v>19</v>
       </c>
       <c r="O95" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
-        <v>340</v>
+        <v>278</v>
       </c>
       <c r="C96" t="s">
-        <v>344</v>
+        <v>282</v>
       </c>
       <c r="D96" t="s">
-        <v>345</v>
+        <v>283</v>
       </c>
       <c r="H96" t="s">
-        <v>346</v>
+        <v>284</v>
       </c>
       <c r="L96" t="s">
         <v>19</v>
       </c>
       <c r="M96" t="s">
         <v>19</v>
       </c>
       <c r="N96" t="s">
         <v>19</v>
       </c>
       <c r="O96" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
-        <v>340</v>
+        <v>285</v>
       </c>
       <c r="C97" t="s">
-        <v>347</v>
+        <v>286</v>
       </c>
       <c r="D97" t="s">
-        <v>342</v>
+        <v>287</v>
       </c>
       <c r="H97" t="s">
-        <v>343</v>
+        <v>288</v>
       </c>
       <c r="L97" t="s">
         <v>19</v>
       </c>
       <c r="M97" t="s">
         <v>19</v>
       </c>
       <c r="N97" t="s">
         <v>19</v>
       </c>
       <c r="O97" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
-        <v>348</v>
+        <v>289</v>
       </c>
       <c r="C98" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="D98" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="H98" t="s">
-        <v>351</v>
+        <v>292</v>
       </c>
       <c r="L98" t="s">
         <v>19</v>
       </c>
       <c r="M98" t="s">
         <v>19</v>
       </c>
       <c r="N98" t="s">
         <v>19</v>
       </c>
       <c r="O98" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
-        <v>348</v>
+        <v>293</v>
       </c>
       <c r="C99" t="s">
-        <v>352</v>
+        <v>294</v>
       </c>
       <c r="D99" t="s">
-        <v>350</v>
+        <v>295</v>
       </c>
       <c r="H99" t="s">
-        <v>351</v>
+        <v>296</v>
       </c>
       <c r="L99" t="s">
         <v>19</v>
       </c>
       <c r="M99" t="s">
         <v>19</v>
       </c>
       <c r="N99" t="s">
         <v>19</v>
       </c>
       <c r="O99" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>353</v>
+        <v>297</v>
       </c>
       <c r="C100" t="s">
-        <v>354</v>
+        <v>298</v>
       </c>
       <c r="D100" t="s">
-        <v>355</v>
+        <v>299</v>
       </c>
       <c r="H100" t="s">
-        <v>356</v>
+        <v>300</v>
       </c>
       <c r="L100" t="s">
         <v>19</v>
       </c>
       <c r="M100" t="s">
         <v>19</v>
       </c>
       <c r="N100" t="s">
         <v>19</v>
       </c>
       <c r="O100" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
-        <v>353</v>
+        <v>301</v>
       </c>
       <c r="C101" t="s">
-        <v>357</v>
+        <v>302</v>
       </c>
       <c r="D101" t="s">
-        <v>355</v>
+        <v>303</v>
       </c>
       <c r="H101" t="s">
-        <v>356</v>
+        <v>304</v>
       </c>
       <c r="L101" t="s">
         <v>19</v>
       </c>
       <c r="M101" t="s">
         <v>19</v>
       </c>
       <c r="N101" t="s">
         <v>19</v>
       </c>
       <c r="O101" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>358</v>
+        <v>305</v>
       </c>
       <c r="C102" t="s">
-        <v>359</v>
+        <v>306</v>
       </c>
       <c r="D102" t="s">
-        <v>360</v>
+        <v>307</v>
       </c>
       <c r="H102" t="s">
-        <v>361</v>
+        <v>308</v>
       </c>
       <c r="L102" t="s">
         <v>19</v>
       </c>
       <c r="M102" t="s">
         <v>19</v>
       </c>
       <c r="N102" t="s">
         <v>19</v>
       </c>
       <c r="O102" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>358</v>
+        <v>309</v>
       </c>
       <c r="C103" t="s">
-        <v>362</v>
+        <v>310</v>
       </c>
       <c r="D103" t="s">
-        <v>360</v>
+        <v>311</v>
       </c>
       <c r="H103" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="L103" t="s">
         <v>19</v>
       </c>
       <c r="M103" t="s">
         <v>19</v>
       </c>
       <c r="N103" t="s">
         <v>19</v>
       </c>
       <c r="O103" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
-        <v>363</v>
+        <v>313</v>
       </c>
       <c r="C104" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="D104" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="H104" t="s">
-        <v>366</v>
+        <v>316</v>
       </c>
       <c r="L104" t="s">
         <v>19</v>
       </c>
       <c r="M104" t="s">
         <v>19</v>
       </c>
       <c r="N104" t="s">
         <v>19</v>
       </c>
       <c r="O104" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
-        <v>363</v>
+        <v>317</v>
       </c>
       <c r="C105" t="s">
-        <v>367</v>
+        <v>318</v>
       </c>
       <c r="D105" t="s">
-        <v>345</v>
+        <v>253</v>
       </c>
       <c r="H105" t="s">
-        <v>346</v>
+        <v>319</v>
       </c>
       <c r="L105" t="s">
         <v>19</v>
       </c>
       <c r="M105" t="s">
         <v>19</v>
       </c>
       <c r="N105" t="s">
         <v>19</v>
       </c>
       <c r="O105" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
-        <v>363</v>
+        <v>317</v>
       </c>
       <c r="C106" t="s">
-        <v>368</v>
+        <v>320</v>
       </c>
       <c r="D106" t="s">
-        <v>365</v>
+        <v>230</v>
       </c>
       <c r="H106" t="s">
-        <v>366</v>
+        <v>321</v>
       </c>
       <c r="L106" t="s">
         <v>19</v>
       </c>
       <c r="M106" t="s">
         <v>19</v>
       </c>
       <c r="N106" t="s">
         <v>19</v>
       </c>
       <c r="O106" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>369</v>
+        <v>322</v>
       </c>
       <c r="C107" t="s">
-        <v>370</v>
+        <v>323</v>
       </c>
       <c r="D107" t="s">
-        <v>371</v>
+        <v>324</v>
       </c>
       <c r="H107" t="s">
-        <v>372</v>
+        <v>325</v>
       </c>
       <c r="L107" t="s">
         <v>19</v>
       </c>
       <c r="M107" t="s">
         <v>19</v>
       </c>
       <c r="N107" t="s">
         <v>19</v>
       </c>
       <c r="O107" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
-        <v>369</v>
+        <v>326</v>
       </c>
       <c r="C108" t="s">
-        <v>373</v>
+        <v>327</v>
       </c>
       <c r="D108" t="s">
-        <v>371</v>
+        <v>328</v>
       </c>
       <c r="H108" t="s">
-        <v>372</v>
+        <v>329</v>
       </c>
       <c r="L108" t="s">
         <v>19</v>
       </c>
       <c r="M108" t="s">
         <v>19</v>
       </c>
       <c r="N108" t="s">
         <v>19</v>
       </c>
       <c r="O108" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
-        <v>374</v>
+        <v>330</v>
       </c>
       <c r="C109" t="s">
-        <v>375</v>
+        <v>331</v>
       </c>
       <c r="D109" t="s">
-        <v>376</v>
+        <v>332</v>
       </c>
       <c r="H109" t="s">
-        <v>377</v>
+        <v>333</v>
       </c>
       <c r="L109" t="s">
         <v>19</v>
       </c>
       <c r="M109" t="s">
         <v>19</v>
       </c>
       <c r="N109" t="s">
         <v>19</v>
       </c>
       <c r="O109" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>374</v>
+        <v>334</v>
       </c>
       <c r="C110" t="s">
-        <v>378</v>
+        <v>335</v>
       </c>
       <c r="D110" t="s">
-        <v>376</v>
+        <v>336</v>
       </c>
       <c r="H110" t="s">
-        <v>377</v>
+        <v>337</v>
       </c>
       <c r="L110" t="s">
         <v>19</v>
       </c>
       <c r="M110" t="s">
         <v>19</v>
       </c>
       <c r="N110" t="s">
         <v>19</v>
       </c>
       <c r="O110" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
-        <v>379</v>
+        <v>334</v>
       </c>
       <c r="C111" t="s">
-        <v>380</v>
+        <v>338</v>
       </c>
       <c r="D111" t="s">
-        <v>381</v>
+        <v>339</v>
       </c>
       <c r="H111" t="s">
-        <v>382</v>
+        <v>340</v>
       </c>
       <c r="L111" t="s">
         <v>19</v>
       </c>
       <c r="M111" t="s">
         <v>19</v>
       </c>
       <c r="N111" t="s">
         <v>19</v>
       </c>
       <c r="O111" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>379</v>
+        <v>341</v>
       </c>
       <c r="C112" t="s">
-        <v>383</v>
+        <v>342</v>
       </c>
       <c r="D112" t="s">
-        <v>381</v>
+        <v>343</v>
       </c>
       <c r="H112" t="s">
-        <v>382</v>
+        <v>344</v>
       </c>
       <c r="L112" t="s">
         <v>19</v>
       </c>
       <c r="M112" t="s">
         <v>19</v>
       </c>
       <c r="N112" t="s">
         <v>19</v>
       </c>
       <c r="O112" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
-        <v>384</v>
+        <v>345</v>
       </c>
       <c r="C113" t="s">
-        <v>385</v>
+        <v>346</v>
       </c>
       <c r="D113" t="s">
-        <v>386</v>
+        <v>347</v>
       </c>
       <c r="H113" t="s">
-        <v>387</v>
+        <v>348</v>
       </c>
       <c r="L113" t="s">
         <v>19</v>
       </c>
       <c r="M113" t="s">
         <v>19</v>
       </c>
       <c r="N113" t="s">
         <v>19</v>
       </c>
       <c r="O113" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
-        <v>384</v>
+        <v>349</v>
       </c>
       <c r="C114" t="s">
-        <v>388</v>
+        <v>350</v>
       </c>
       <c r="D114" t="s">
-        <v>389</v>
+        <v>351</v>
       </c>
       <c r="H114" t="s">
-        <v>390</v>
+        <v>352</v>
       </c>
       <c r="L114" t="s">
         <v>19</v>
       </c>
       <c r="M114" t="s">
         <v>19</v>
       </c>
       <c r="N114" t="s">
         <v>19</v>
       </c>
       <c r="O114" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
-        <v>384</v>
+        <v>353</v>
       </c>
       <c r="C115" t="s">
-        <v>391</v>
+        <v>354</v>
       </c>
       <c r="D115" t="s">
-        <v>386</v>
+        <v>355</v>
       </c>
       <c r="H115" t="s">
-        <v>392</v>
+        <v>356</v>
       </c>
       <c r="L115" t="s">
         <v>19</v>
       </c>
       <c r="M115" t="s">
         <v>19</v>
       </c>
       <c r="N115" t="s">
         <v>19</v>
       </c>
       <c r="O115" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
-        <v>384</v>
+        <v>353</v>
       </c>
       <c r="C116" t="s">
-        <v>393</v>
+        <v>357</v>
       </c>
       <c r="D116" t="s">
-        <v>389</v>
+        <v>355</v>
       </c>
       <c r="H116" t="s">
-        <v>390</v>
+        <v>356</v>
       </c>
       <c r="L116" t="s">
         <v>19</v>
       </c>
       <c r="M116" t="s">
         <v>19</v>
       </c>
       <c r="N116" t="s">
         <v>19</v>
       </c>
       <c r="O116" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
-        <v>394</v>
+        <v>353</v>
       </c>
       <c r="C117" t="s">
-        <v>395</v>
+        <v>358</v>
       </c>
       <c r="D117" t="s">
-        <v>396</v>
+        <v>359</v>
       </c>
       <c r="H117" t="s">
-        <v>397</v>
+        <v>360</v>
       </c>
       <c r="L117" t="s">
         <v>19</v>
       </c>
       <c r="M117" t="s">
         <v>19</v>
       </c>
       <c r="N117" t="s">
         <v>19</v>
       </c>
       <c r="O117" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>394</v>
+        <v>361</v>
       </c>
       <c r="C118" t="s">
-        <v>398</v>
+        <v>362</v>
       </c>
       <c r="D118" t="s">
-        <v>396</v>
+        <v>363</v>
       </c>
       <c r="H118" t="s">
-        <v>397</v>
+        <v>364</v>
       </c>
       <c r="L118" t="s">
         <v>19</v>
       </c>
       <c r="M118" t="s">
         <v>19</v>
       </c>
       <c r="N118" t="s">
         <v>19</v>
       </c>
       <c r="O118" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
-        <v>399</v>
+        <v>365</v>
       </c>
       <c r="C119" t="s">
-        <v>400</v>
+        <v>366</v>
       </c>
       <c r="D119" t="s">
-        <v>401</v>
+        <v>367</v>
       </c>
       <c r="H119" t="s">
-        <v>402</v>
+        <v>368</v>
       </c>
       <c r="L119" t="s">
         <v>19</v>
       </c>
       <c r="M119" t="s">
         <v>19</v>
       </c>
       <c r="N119" t="s">
         <v>19</v>
       </c>
       <c r="O119" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>399</v>
+        <v>365</v>
       </c>
       <c r="C120" t="s">
-        <v>403</v>
+        <v>369</v>
       </c>
       <c r="D120" t="s">
-        <v>401</v>
+        <v>370</v>
       </c>
       <c r="H120" t="s">
-        <v>402</v>
+        <v>371</v>
       </c>
       <c r="L120" t="s">
         <v>19</v>
       </c>
       <c r="M120" t="s">
         <v>19</v>
       </c>
       <c r="N120" t="s">
         <v>19</v>
       </c>
       <c r="O120" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
-        <v>404</v>
+        <v>365</v>
       </c>
       <c r="C121" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="D121" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="H121" t="s">
-        <v>407</v>
+        <v>368</v>
       </c>
       <c r="L121" t="s">
         <v>19</v>
       </c>
       <c r="M121" t="s">
         <v>19</v>
       </c>
       <c r="N121" t="s">
         <v>19</v>
       </c>
       <c r="O121" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
-        <v>404</v>
+        <v>365</v>
       </c>
       <c r="C122" t="s">
-        <v>408</v>
+        <v>373</v>
       </c>
       <c r="D122" t="s">
-        <v>406</v>
+        <v>370</v>
       </c>
       <c r="H122" t="s">
-        <v>407</v>
+        <v>371</v>
       </c>
       <c r="L122" t="s">
         <v>19</v>
       </c>
       <c r="M122" t="s">
         <v>19</v>
       </c>
       <c r="N122" t="s">
         <v>19</v>
       </c>
       <c r="O122" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
-        <v>409</v>
+        <v>374</v>
       </c>
       <c r="C123" t="s">
-        <v>410</v>
+        <v>375</v>
       </c>
       <c r="D123" t="s">
-        <v>411</v>
+        <v>376</v>
       </c>
       <c r="H123" t="s">
-        <v>412</v>
+        <v>377</v>
       </c>
       <c r="L123" t="s">
         <v>19</v>
       </c>
       <c r="M123" t="s">
         <v>19</v>
       </c>
       <c r="N123" t="s">
         <v>19</v>
       </c>
       <c r="O123" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
-        <v>409</v>
+        <v>374</v>
       </c>
       <c r="C124" t="s">
-        <v>413</v>
+        <v>378</v>
       </c>
       <c r="D124" t="s">
-        <v>411</v>
+        <v>376</v>
       </c>
       <c r="H124" t="s">
-        <v>412</v>
+        <v>377</v>
       </c>
       <c r="L124" t="s">
         <v>19</v>
       </c>
       <c r="M124" t="s">
         <v>19</v>
       </c>
       <c r="N124" t="s">
         <v>19</v>
       </c>
       <c r="O124" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" t="s">
-        <v>414</v>
+        <v>379</v>
       </c>
       <c r="C125" t="s">
-        <v>415</v>
+        <v>380</v>
       </c>
       <c r="D125" t="s">
-        <v>416</v>
+        <v>381</v>
       </c>
       <c r="H125" t="s">
-        <v>417</v>
+        <v>382</v>
       </c>
       <c r="L125" t="s">
         <v>19</v>
       </c>
       <c r="M125" t="s">
         <v>19</v>
       </c>
       <c r="N125" t="s">
         <v>19</v>
       </c>
       <c r="O125" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" t="s">
-        <v>414</v>
+        <v>379</v>
       </c>
       <c r="C126" t="s">
-        <v>418</v>
+        <v>383</v>
       </c>
       <c r="D126" t="s">
-        <v>416</v>
+        <v>384</v>
       </c>
       <c r="H126" t="s">
-        <v>417</v>
+        <v>385</v>
       </c>
       <c r="L126" t="s">
         <v>19</v>
       </c>
       <c r="M126" t="s">
         <v>19</v>
       </c>
       <c r="N126" t="s">
         <v>19</v>
       </c>
       <c r="O126" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
-        <v>419</v>
+        <v>379</v>
       </c>
       <c r="C127" t="s">
-        <v>420</v>
+        <v>386</v>
       </c>
       <c r="D127" t="s">
-        <v>421</v>
+        <v>381</v>
       </c>
       <c r="H127" t="s">
-        <v>422</v>
+        <v>382</v>
       </c>
       <c r="L127" t="s">
         <v>19</v>
       </c>
       <c r="M127" t="s">
         <v>19</v>
       </c>
       <c r="N127" t="s">
         <v>19</v>
       </c>
       <c r="O127" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
-        <v>419</v>
+        <v>387</v>
       </c>
       <c r="C128" t="s">
-        <v>423</v>
+        <v>388</v>
       </c>
       <c r="D128" t="s">
-        <v>424</v>
+        <v>389</v>
       </c>
       <c r="H128" t="s">
-        <v>425</v>
+        <v>390</v>
       </c>
       <c r="L128" t="s">
         <v>19</v>
       </c>
       <c r="M128" t="s">
         <v>19</v>
       </c>
       <c r="N128" t="s">
         <v>19</v>
       </c>
       <c r="O128" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>419</v>
+        <v>391</v>
       </c>
       <c r="C129" t="s">
-        <v>426</v>
+        <v>392</v>
       </c>
       <c r="D129" t="s">
-        <v>421</v>
+        <v>393</v>
       </c>
       <c r="H129" t="s">
-        <v>422</v>
+        <v>394</v>
       </c>
       <c r="L129" t="s">
         <v>19</v>
       </c>
       <c r="M129" t="s">
         <v>19</v>
       </c>
       <c r="N129" t="s">
         <v>19</v>
       </c>
       <c r="O129" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
-        <v>419</v>
+        <v>395</v>
       </c>
       <c r="C130" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="D130" t="s">
-        <v>424</v>
+        <v>397</v>
       </c>
       <c r="H130" t="s">
-        <v>425</v>
+        <v>398</v>
       </c>
       <c r="L130" t="s">
         <v>19</v>
       </c>
       <c r="M130" t="s">
         <v>19</v>
       </c>
       <c r="N130" t="s">
         <v>19</v>
       </c>
       <c r="O130" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>428</v>
+        <v>395</v>
       </c>
       <c r="C131" t="s">
-        <v>429</v>
+        <v>399</v>
       </c>
       <c r="D131" t="s">
-        <v>430</v>
+        <v>397</v>
       </c>
       <c r="H131" t="s">
-        <v>431</v>
+        <v>400</v>
       </c>
       <c r="L131" t="s">
         <v>19</v>
       </c>
       <c r="M131" t="s">
         <v>19</v>
       </c>
       <c r="N131" t="s">
         <v>19</v>
       </c>
       <c r="O131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
-        <v>428</v>
+        <v>401</v>
       </c>
       <c r="C132" t="s">
-        <v>432</v>
+        <v>402</v>
       </c>
       <c r="D132" t="s">
-        <v>430</v>
+        <v>403</v>
       </c>
       <c r="H132" t="s">
-        <v>433</v>
+        <v>404</v>
       </c>
       <c r="L132" t="s">
         <v>19</v>
       </c>
       <c r="M132" t="s">
         <v>19</v>
       </c>
       <c r="N132" t="s">
         <v>19</v>
       </c>
       <c r="O132" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
-        <v>434</v>
+        <v>401</v>
       </c>
       <c r="C133" t="s">
-        <v>435</v>
+        <v>405</v>
       </c>
       <c r="D133" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="H133" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="L133" t="s">
         <v>19</v>
       </c>
       <c r="M133" t="s">
         <v>19</v>
       </c>
       <c r="N133" t="s">
         <v>19</v>
       </c>
       <c r="O133" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
-        <v>434</v>
+        <v>406</v>
       </c>
       <c r="C134" t="s">
-        <v>436</v>
+        <v>407</v>
       </c>
       <c r="D134" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="H134" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="L134" t="s">
         <v>19</v>
       </c>
       <c r="M134" t="s">
         <v>19</v>
       </c>
       <c r="N134" t="s">
         <v>19</v>
       </c>
       <c r="O134" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
-        <v>437</v>
+        <v>406</v>
       </c>
       <c r="C135" t="s">
-        <v>438</v>
+        <v>410</v>
       </c>
       <c r="D135" t="s">
-        <v>439</v>
+        <v>408</v>
       </c>
       <c r="H135" t="s">
-        <v>440</v>
+        <v>409</v>
       </c>
       <c r="L135" t="s">
         <v>19</v>
       </c>
       <c r="M135" t="s">
         <v>19</v>
       </c>
       <c r="N135" t="s">
         <v>19</v>
       </c>
       <c r="O135" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="C136" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="D136" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
       <c r="H136" t="s">
-        <v>444</v>
+        <v>414</v>
       </c>
       <c r="L136" t="s">
         <v>19</v>
       </c>
       <c r="M136" t="s">
         <v>19</v>
       </c>
       <c r="N136" t="s">
         <v>19</v>
       </c>
       <c r="O136" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" t="s">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="C137" t="s">
-        <v>445</v>
+        <v>415</v>
       </c>
       <c r="D137" t="s">
-        <v>446</v>
+        <v>413</v>
       </c>
       <c r="H137" t="s">
-        <v>447</v>
+        <v>414</v>
       </c>
       <c r="L137" t="s">
         <v>19</v>
       </c>
       <c r="M137" t="s">
         <v>19</v>
       </c>
       <c r="N137" t="s">
         <v>19</v>
       </c>
       <c r="O137" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
-        <v>448</v>
+        <v>416</v>
       </c>
       <c r="C138" t="s">
-        <v>449</v>
+        <v>417</v>
       </c>
       <c r="D138" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="H138" t="s">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="L138" t="s">
         <v>19</v>
       </c>
       <c r="M138" t="s">
         <v>19</v>
       </c>
       <c r="N138" t="s">
         <v>19</v>
       </c>
       <c r="O138" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" t="s">
-        <v>450</v>
+        <v>416</v>
       </c>
       <c r="C139" t="s">
-        <v>451</v>
+        <v>420</v>
       </c>
       <c r="D139" t="s">
-        <v>452</v>
+        <v>421</v>
       </c>
       <c r="H139" t="s">
-        <v>453</v>
+        <v>422</v>
       </c>
       <c r="L139" t="s">
         <v>19</v>
       </c>
       <c r="M139" t="s">
         <v>19</v>
       </c>
       <c r="N139" t="s">
         <v>19</v>
       </c>
       <c r="O139" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" t="s">
-        <v>454</v>
+        <v>416</v>
       </c>
       <c r="C140" t="s">
-        <v>455</v>
+        <v>423</v>
       </c>
       <c r="D140" t="s">
-        <v>456</v>
+        <v>418</v>
       </c>
       <c r="H140" t="s">
-        <v>457</v>
+        <v>419</v>
       </c>
       <c r="L140" t="s">
         <v>19</v>
       </c>
       <c r="M140" t="s">
         <v>19</v>
       </c>
       <c r="N140" t="s">
         <v>19</v>
       </c>
       <c r="O140" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
-        <v>458</v>
+        <v>424</v>
       </c>
       <c r="C141" t="s">
-        <v>459</v>
+        <v>425</v>
       </c>
       <c r="D141" t="s">
-        <v>460</v>
+        <v>426</v>
       </c>
       <c r="H141" t="s">
-        <v>461</v>
+        <v>427</v>
       </c>
       <c r="L141" t="s">
         <v>19</v>
       </c>
       <c r="M141" t="s">
         <v>19</v>
       </c>
       <c r="N141" t="s">
         <v>19</v>
       </c>
       <c r="O141" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" t="s">
-        <v>458</v>
+        <v>424</v>
       </c>
       <c r="C142" t="s">
-        <v>462</v>
+        <v>428</v>
       </c>
       <c r="D142" t="s">
-        <v>463</v>
+        <v>426</v>
       </c>
       <c r="H142" t="s">
-        <v>464</v>
+        <v>427</v>
       </c>
       <c r="L142" t="s">
         <v>19</v>
       </c>
       <c r="M142" t="s">
         <v>19</v>
       </c>
       <c r="N142" t="s">
         <v>19</v>
       </c>
       <c r="O142" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" t="s">
-        <v>465</v>
+        <v>429</v>
       </c>
       <c r="C143" t="s">
-        <v>466</v>
+        <v>430</v>
       </c>
       <c r="D143" t="s">
-        <v>467</v>
+        <v>431</v>
       </c>
       <c r="H143" t="s">
-        <v>468</v>
+        <v>432</v>
       </c>
       <c r="L143" t="s">
         <v>19</v>
       </c>
       <c r="M143" t="s">
         <v>19</v>
       </c>
       <c r="N143" t="s">
         <v>19</v>
       </c>
       <c r="O143" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144" t="s">
-        <v>469</v>
+        <v>429</v>
       </c>
       <c r="C144" t="s">
-        <v>470</v>
+        <v>433</v>
       </c>
       <c r="D144" t="s">
-        <v>471</v>
+        <v>431</v>
       </c>
       <c r="H144" t="s">
-        <v>472</v>
+        <v>432</v>
       </c>
       <c r="L144" t="s">
         <v>19</v>
       </c>
       <c r="M144" t="s">
         <v>19</v>
       </c>
       <c r="N144" t="s">
         <v>19</v>
       </c>
       <c r="O144" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" t="s">
-        <v>473</v>
+        <v>434</v>
       </c>
       <c r="C145" t="s">
-        <v>474</v>
+        <v>435</v>
       </c>
       <c r="D145" t="s">
-        <v>475</v>
+        <v>436</v>
       </c>
       <c r="H145" t="s">
-        <v>476</v>
+        <v>437</v>
       </c>
       <c r="L145" t="s">
         <v>19</v>
       </c>
       <c r="M145" t="s">
         <v>19</v>
       </c>
       <c r="N145" t="s">
         <v>19</v>
       </c>
       <c r="O145" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" t="s">
-        <v>477</v>
+        <v>434</v>
       </c>
       <c r="C146" t="s">
-        <v>478</v>
+        <v>438</v>
       </c>
       <c r="D146" t="s">
-        <v>479</v>
+        <v>436</v>
       </c>
       <c r="H146" t="s">
-        <v>480</v>
+        <v>437</v>
       </c>
       <c r="L146" t="s">
         <v>19</v>
       </c>
       <c r="M146" t="s">
         <v>19</v>
       </c>
       <c r="N146" t="s">
         <v>19</v>
       </c>
       <c r="O146" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" t="s">
-        <v>481</v>
+        <v>439</v>
       </c>
       <c r="C147" t="s">
-        <v>482</v>
+        <v>440</v>
       </c>
       <c r="D147" t="s">
-        <v>483</v>
+        <v>441</v>
       </c>
       <c r="H147" t="s">
-        <v>484</v>
+        <v>442</v>
       </c>
       <c r="L147" t="s">
         <v>19</v>
       </c>
       <c r="M147" t="s">
         <v>19</v>
       </c>
       <c r="N147" t="s">
         <v>19</v>
       </c>
       <c r="O147" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" t="s">
-        <v>485</v>
+        <v>439</v>
       </c>
       <c r="C148" t="s">
-        <v>486</v>
+        <v>443</v>
       </c>
       <c r="D148" t="s">
-        <v>487</v>
+        <v>421</v>
       </c>
       <c r="H148" t="s">
-        <v>488</v>
+        <v>422</v>
       </c>
       <c r="L148" t="s">
         <v>19</v>
       </c>
       <c r="M148" t="s">
         <v>19</v>
       </c>
       <c r="N148" t="s">
         <v>19</v>
       </c>
       <c r="O148" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" t="s">
-        <v>489</v>
+        <v>439</v>
       </c>
       <c r="C149" t="s">
-        <v>490</v>
+        <v>444</v>
       </c>
       <c r="D149" t="s">
-        <v>491</v>
+        <v>441</v>
       </c>
       <c r="H149" t="s">
-        <v>492</v>
+        <v>442</v>
       </c>
       <c r="L149" t="s">
         <v>19</v>
       </c>
       <c r="M149" t="s">
         <v>19</v>
       </c>
       <c r="N149" t="s">
         <v>19</v>
       </c>
       <c r="O149" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" t="s">
-        <v>493</v>
+        <v>445</v>
       </c>
       <c r="C150" t="s">
-        <v>494</v>
+        <v>446</v>
       </c>
       <c r="D150" t="s">
-        <v>495</v>
+        <v>447</v>
       </c>
       <c r="H150" t="s">
-        <v>496</v>
+        <v>448</v>
       </c>
       <c r="L150" t="s">
         <v>19</v>
       </c>
       <c r="M150" t="s">
         <v>19</v>
       </c>
       <c r="N150" t="s">
         <v>19</v>
       </c>
       <c r="O150" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" t="s">
-        <v>497</v>
+        <v>445</v>
       </c>
       <c r="C151" t="s">
-        <v>498</v>
+        <v>449</v>
       </c>
       <c r="D151" t="s">
-        <v>499</v>
+        <v>447</v>
       </c>
       <c r="H151" t="s">
-        <v>500</v>
+        <v>448</v>
       </c>
       <c r="L151" t="s">
         <v>19</v>
       </c>
       <c r="M151" t="s">
         <v>19</v>
       </c>
       <c r="N151" t="s">
         <v>19</v>
       </c>
       <c r="O151" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152" t="s">
-        <v>501</v>
+        <v>450</v>
       </c>
       <c r="C152" t="s">
-        <v>502</v>
+        <v>451</v>
       </c>
       <c r="D152" t="s">
-        <v>503</v>
+        <v>452</v>
       </c>
       <c r="H152" t="s">
-        <v>504</v>
+        <v>453</v>
       </c>
       <c r="L152" t="s">
         <v>19</v>
       </c>
       <c r="M152" t="s">
         <v>19</v>
       </c>
       <c r="N152" t="s">
         <v>19</v>
       </c>
       <c r="O152" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" t="s">
-        <v>501</v>
+        <v>450</v>
       </c>
       <c r="C153" t="s">
-        <v>505</v>
+        <v>454</v>
       </c>
       <c r="D153" t="s">
-        <v>506</v>
+        <v>452</v>
       </c>
       <c r="H153" t="s">
-        <v>507</v>
+        <v>453</v>
       </c>
       <c r="L153" t="s">
         <v>19</v>
       </c>
       <c r="M153" t="s">
         <v>19</v>
       </c>
       <c r="N153" t="s">
         <v>19</v>
       </c>
       <c r="O153" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" t="s">
-        <v>508</v>
+        <v>455</v>
       </c>
       <c r="C154" t="s">
-        <v>509</v>
+        <v>456</v>
       </c>
       <c r="D154" t="s">
-        <v>510</v>
+        <v>457</v>
       </c>
       <c r="H154" t="s">
-        <v>511</v>
+        <v>458</v>
       </c>
       <c r="L154" t="s">
         <v>19</v>
       </c>
       <c r="M154" t="s">
         <v>19</v>
       </c>
       <c r="N154" t="s">
         <v>19</v>
       </c>
       <c r="O154" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" t="s">
-        <v>512</v>
+        <v>455</v>
       </c>
       <c r="C155" t="s">
-        <v>513</v>
+        <v>459</v>
       </c>
       <c r="D155" t="s">
-        <v>514</v>
+        <v>457</v>
       </c>
       <c r="H155" t="s">
-        <v>515</v>
+        <v>458</v>
       </c>
       <c r="L155" t="s">
         <v>19</v>
       </c>
       <c r="M155" t="s">
         <v>19</v>
       </c>
       <c r="N155" t="s">
         <v>19</v>
       </c>
       <c r="O155" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156" t="s">
-        <v>512</v>
+        <v>460</v>
       </c>
       <c r="C156" t="s">
-        <v>516</v>
+        <v>461</v>
       </c>
       <c r="D156" t="s">
-        <v>517</v>
+        <v>462</v>
       </c>
       <c r="H156" t="s">
-        <v>518</v>
+        <v>463</v>
       </c>
       <c r="L156" t="s">
         <v>19</v>
       </c>
       <c r="M156" t="s">
         <v>19</v>
       </c>
       <c r="N156" t="s">
         <v>19</v>
       </c>
       <c r="O156" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" t="s">
-        <v>519</v>
+        <v>460</v>
       </c>
       <c r="C157" t="s">
-        <v>520</v>
+        <v>464</v>
       </c>
       <c r="D157" t="s">
-        <v>521</v>
+        <v>465</v>
       </c>
       <c r="H157" t="s">
-        <v>522</v>
+        <v>466</v>
       </c>
       <c r="L157" t="s">
         <v>19</v>
       </c>
       <c r="M157" t="s">
         <v>19</v>
       </c>
       <c r="N157" t="s">
         <v>19</v>
       </c>
       <c r="O157" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" t="s">
-        <v>523</v>
+        <v>460</v>
       </c>
       <c r="C158" t="s">
-        <v>524</v>
+        <v>467</v>
       </c>
       <c r="D158" t="s">
-        <v>525</v>
+        <v>462</v>
       </c>
       <c r="H158" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="L158" t="s">
         <v>19</v>
       </c>
       <c r="M158" t="s">
         <v>19</v>
       </c>
       <c r="N158" t="s">
         <v>19</v>
       </c>
       <c r="O158" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" t="s">
-        <v>527</v>
+        <v>460</v>
       </c>
       <c r="C159" t="s">
-        <v>528</v>
+        <v>469</v>
       </c>
       <c r="D159" t="s">
-        <v>529</v>
+        <v>465</v>
       </c>
       <c r="H159" t="s">
-        <v>530</v>
+        <v>466</v>
       </c>
       <c r="L159" t="s">
         <v>19</v>
       </c>
       <c r="M159" t="s">
         <v>19</v>
       </c>
       <c r="N159" t="s">
         <v>19</v>
       </c>
       <c r="O159" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160" t="s">
-        <v>531</v>
+        <v>470</v>
       </c>
       <c r="C160" t="s">
-        <v>532</v>
+        <v>471</v>
       </c>
       <c r="D160" t="s">
-        <v>533</v>
+        <v>472</v>
       </c>
       <c r="H160" t="s">
-        <v>534</v>
+        <v>473</v>
       </c>
       <c r="L160" t="s">
         <v>19</v>
       </c>
       <c r="M160" t="s">
         <v>19</v>
       </c>
       <c r="N160" t="s">
         <v>19</v>
       </c>
       <c r="O160" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" t="s">
-        <v>535</v>
+        <v>470</v>
       </c>
       <c r="C161" t="s">
-        <v>536</v>
+        <v>474</v>
       </c>
       <c r="D161" t="s">
-        <v>537</v>
+        <v>472</v>
       </c>
       <c r="H161" t="s">
-        <v>538</v>
+        <v>473</v>
       </c>
       <c r="L161" t="s">
         <v>19</v>
       </c>
       <c r="M161" t="s">
         <v>19</v>
       </c>
       <c r="N161" t="s">
         <v>19</v>
       </c>
       <c r="O161" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" t="s">
-        <v>535</v>
+        <v>475</v>
       </c>
       <c r="C162" t="s">
-        <v>539</v>
+        <v>476</v>
       </c>
       <c r="D162" t="s">
-        <v>540</v>
+        <v>477</v>
       </c>
       <c r="H162" t="s">
-        <v>541</v>
+        <v>478</v>
       </c>
       <c r="L162" t="s">
         <v>19</v>
       </c>
       <c r="M162" t="s">
         <v>19</v>
       </c>
       <c r="N162" t="s">
         <v>19</v>
       </c>
       <c r="O162" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" t="s">
-        <v>542</v>
+        <v>475</v>
       </c>
       <c r="C163" t="s">
-        <v>543</v>
+        <v>479</v>
       </c>
       <c r="D163" t="s">
-        <v>544</v>
+        <v>477</v>
       </c>
       <c r="H163" t="s">
-        <v>545</v>
+        <v>478</v>
       </c>
       <c r="L163" t="s">
         <v>19</v>
       </c>
       <c r="M163" t="s">
         <v>19</v>
       </c>
       <c r="N163" t="s">
         <v>19</v>
       </c>
       <c r="O163" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164" t="s">
-        <v>542</v>
+        <v>480</v>
       </c>
       <c r="C164" t="s">
-        <v>546</v>
+        <v>481</v>
       </c>
       <c r="D164" t="s">
-        <v>547</v>
+        <v>482</v>
       </c>
       <c r="H164" t="s">
-        <v>548</v>
+        <v>483</v>
       </c>
       <c r="L164" t="s">
         <v>19</v>
       </c>
       <c r="M164" t="s">
         <v>19</v>
       </c>
       <c r="N164" t="s">
         <v>19</v>
       </c>
       <c r="O164" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" t="s">
-        <v>549</v>
+        <v>480</v>
       </c>
       <c r="C165" t="s">
-        <v>550</v>
+        <v>484</v>
       </c>
       <c r="D165" t="s">
-        <v>551</v>
+        <v>482</v>
       </c>
       <c r="H165" t="s">
-        <v>552</v>
+        <v>483</v>
       </c>
       <c r="L165" t="s">
         <v>19</v>
       </c>
       <c r="M165" t="s">
         <v>19</v>
       </c>
       <c r="N165" t="s">
         <v>19</v>
       </c>
       <c r="O165" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>485</v>
       </c>
       <c r="C166" t="s">
-        <v>554</v>
+        <v>486</v>
       </c>
       <c r="D166" t="s">
-        <v>555</v>
+        <v>487</v>
       </c>
       <c r="H166" t="s">
-        <v>556</v>
+        <v>488</v>
       </c>
       <c r="L166" t="s">
-        <v>557</v>
+        <v>19</v>
       </c>
       <c r="M166" t="s">
-        <v>558</v>
+        <v>19</v>
       </c>
       <c r="N166" t="s">
-        <v>559</v>
+        <v>19</v>
       </c>
       <c r="O166" t="s">
-        <v>560</v>
+        <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>485</v>
       </c>
       <c r="C167" t="s">
-        <v>561</v>
+        <v>489</v>
       </c>
       <c r="D167" t="s">
-        <v>562</v>
+        <v>487</v>
       </c>
       <c r="H167" t="s">
-        <v>563</v>
+        <v>488</v>
       </c>
       <c r="L167" t="s">
-        <v>557</v>
+        <v>19</v>
       </c>
       <c r="M167" t="s">
-        <v>558</v>
+        <v>19</v>
       </c>
       <c r="N167" t="s">
-        <v>559</v>
+        <v>19</v>
       </c>
       <c r="O167" t="s">
-        <v>560</v>
+        <v>19</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>490</v>
       </c>
       <c r="C168" t="s">
-        <v>564</v>
+        <v>491</v>
       </c>
       <c r="D168" t="s">
-        <v>565</v>
+        <v>492</v>
       </c>
       <c r="H168" t="s">
-        <v>566</v>
+        <v>493</v>
       </c>
       <c r="L168" t="s">
-        <v>567</v>
+        <v>19</v>
       </c>
       <c r="M168" t="s">
-        <v>568</v>
+        <v>19</v>
       </c>
       <c r="N168" t="s">
-        <v>569</v>
+        <v>19</v>
       </c>
       <c r="O168" t="s">
-        <v>570</v>
+        <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>490</v>
       </c>
       <c r="C169" t="s">
-        <v>571</v>
+        <v>494</v>
       </c>
       <c r="D169" t="s">
-        <v>565</v>
+        <v>492</v>
       </c>
       <c r="H169" t="s">
-        <v>572</v>
+        <v>493</v>
       </c>
       <c r="L169" t="s">
-        <v>557</v>
+        <v>19</v>
       </c>
       <c r="M169" t="s">
-        <v>558</v>
+        <v>19</v>
       </c>
       <c r="N169" t="s">
-        <v>559</v>
+        <v>19</v>
       </c>
       <c r="O169" t="s">
-        <v>560</v>
+        <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:15">
-      <c r="E170" t="s">
-[...6 lines deleted...]
-        <v>558</v>
+      <c r="A170" t="s">
+        <v>495</v>
+      </c>
+      <c r="C170" t="s">
+        <v>496</v>
+      </c>
+      <c r="D170" t="s">
+        <v>497</v>
       </c>
       <c r="H170" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>498</v>
+      </c>
+      <c r="L170" t="s">
+        <v>19</v>
+      </c>
+      <c r="M170" t="s">
+        <v>19</v>
+      </c>
+      <c r="N170" t="s">
+        <v>19</v>
+      </c>
+      <c r="O170" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:15">
-      <c r="E171" t="s">
-[...6 lines deleted...]
-        <v>558</v>
+      <c r="A171" t="s">
+        <v>495</v>
+      </c>
+      <c r="C171" t="s">
+        <v>499</v>
+      </c>
+      <c r="D171" t="s">
+        <v>500</v>
       </c>
       <c r="H171" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>501</v>
+      </c>
+      <c r="L171" t="s">
+        <v>19</v>
+      </c>
+      <c r="M171" t="s">
+        <v>19</v>
+      </c>
+      <c r="N171" t="s">
+        <v>19</v>
+      </c>
+      <c r="O171" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:15">
-      <c r="E172" t="s">
-[...6 lines deleted...]
-        <v>558</v>
+      <c r="A172" t="s">
+        <v>495</v>
+      </c>
+      <c r="C172" t="s">
+        <v>502</v>
+      </c>
+      <c r="D172" t="s">
+        <v>497</v>
       </c>
       <c r="H172" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>498</v>
+      </c>
+      <c r="L172" t="s">
+        <v>19</v>
+      </c>
+      <c r="M172" t="s">
+        <v>19</v>
+      </c>
+      <c r="N172" t="s">
+        <v>19</v>
+      </c>
+      <c r="O172" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:15">
-      <c r="E173" t="s">
-[...6 lines deleted...]
-        <v>558</v>
+      <c r="A173" t="s">
+        <v>495</v>
+      </c>
+      <c r="C173" t="s">
+        <v>503</v>
+      </c>
+      <c r="D173" t="s">
+        <v>500</v>
       </c>
       <c r="H173" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>501</v>
+      </c>
+      <c r="L173" t="s">
+        <v>19</v>
+      </c>
+      <c r="M173" t="s">
+        <v>19</v>
+      </c>
+      <c r="N173" t="s">
+        <v>19</v>
+      </c>
+      <c r="O173" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="C174" t="s">
-        <v>577</v>
+        <v>505</v>
       </c>
       <c r="D174" t="s">
-        <v>547</v>
+        <v>506</v>
       </c>
       <c r="H174" t="s">
-        <v>578</v>
+        <v>507</v>
       </c>
       <c r="L174" t="s">
-        <v>557</v>
+        <v>19</v>
       </c>
       <c r="M174" t="s">
-        <v>558</v>
+        <v>19</v>
       </c>
       <c r="N174" t="s">
-        <v>559</v>
+        <v>19</v>
       </c>
       <c r="O174" t="s">
-        <v>560</v>
+        <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" t="s">
+        <v>504</v>
+      </c>
+      <c r="C175" t="s">
+        <v>508</v>
+      </c>
+      <c r="D175" t="s">
+        <v>506</v>
+      </c>
+      <c r="H175" t="s">
+        <v>509</v>
+      </c>
+      <c r="L175" t="s">
+        <v>19</v>
+      </c>
+      <c r="M175" t="s">
+        <v>19</v>
+      </c>
+      <c r="N175" t="s">
+        <v>19</v>
+      </c>
+      <c r="O175" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15">
+      <c r="A176" t="s">
+        <v>510</v>
+      </c>
+      <c r="C176" t="s">
+        <v>511</v>
+      </c>
+      <c r="D176" t="s">
+        <v>497</v>
+      </c>
+      <c r="H176" t="s">
+        <v>498</v>
+      </c>
+      <c r="L176" t="s">
+        <v>19</v>
+      </c>
+      <c r="M176" t="s">
+        <v>19</v>
+      </c>
+      <c r="N176" t="s">
+        <v>19</v>
+      </c>
+      <c r="O176" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15">
+      <c r="A177" t="s">
+        <v>510</v>
+      </c>
+      <c r="C177" t="s">
+        <v>512</v>
+      </c>
+      <c r="D177" t="s">
+        <v>497</v>
+      </c>
+      <c r="H177" t="s">
+        <v>498</v>
+      </c>
+      <c r="L177" t="s">
+        <v>19</v>
+      </c>
+      <c r="M177" t="s">
+        <v>19</v>
+      </c>
+      <c r="N177" t="s">
+        <v>19</v>
+      </c>
+      <c r="O177" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15">
+      <c r="A178" t="s">
+        <v>513</v>
+      </c>
+      <c r="C178" t="s">
+        <v>514</v>
+      </c>
+      <c r="D178" t="s">
+        <v>515</v>
+      </c>
+      <c r="H178" t="s">
+        <v>516</v>
+      </c>
+      <c r="L178" t="s">
+        <v>19</v>
+      </c>
+      <c r="M178" t="s">
+        <v>19</v>
+      </c>
+      <c r="N178" t="s">
+        <v>19</v>
+      </c>
+      <c r="O178" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15">
+      <c r="A179" t="s">
+        <v>517</v>
+      </c>
+      <c r="C179" t="s">
+        <v>518</v>
+      </c>
+      <c r="D179" t="s">
+        <v>519</v>
+      </c>
+      <c r="H179" t="s">
+        <v>520</v>
+      </c>
+      <c r="L179" t="s">
+        <v>19</v>
+      </c>
+      <c r="M179" t="s">
+        <v>19</v>
+      </c>
+      <c r="N179" t="s">
+        <v>19</v>
+      </c>
+      <c r="O179" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15">
+      <c r="A180" t="s">
+        <v>517</v>
+      </c>
+      <c r="C180" t="s">
+        <v>521</v>
+      </c>
+      <c r="D180" t="s">
+        <v>522</v>
+      </c>
+      <c r="H180" t="s">
+        <v>523</v>
+      </c>
+      <c r="L180" t="s">
+        <v>19</v>
+      </c>
+      <c r="M180" t="s">
+        <v>19</v>
+      </c>
+      <c r="N180" t="s">
+        <v>19</v>
+      </c>
+      <c r="O180" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15">
+      <c r="A181" t="s">
+        <v>524</v>
+      </c>
+      <c r="C181" t="s">
+        <v>525</v>
+      </c>
+      <c r="D181" t="s">
+        <v>519</v>
+      </c>
+      <c r="H181" t="s">
+        <v>520</v>
+      </c>
+      <c r="L181" t="s">
+        <v>19</v>
+      </c>
+      <c r="M181" t="s">
+        <v>19</v>
+      </c>
+      <c r="N181" t="s">
+        <v>19</v>
+      </c>
+      <c r="O181" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15">
+      <c r="A182" t="s">
+        <v>526</v>
+      </c>
+      <c r="C182" t="s">
+        <v>527</v>
+      </c>
+      <c r="D182" t="s">
+        <v>528</v>
+      </c>
+      <c r="H182" t="s">
+        <v>529</v>
+      </c>
+      <c r="L182" t="s">
+        <v>19</v>
+      </c>
+      <c r="M182" t="s">
+        <v>19</v>
+      </c>
+      <c r="N182" t="s">
+        <v>19</v>
+      </c>
+      <c r="O182" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15">
+      <c r="A183" t="s">
+        <v>530</v>
+      </c>
+      <c r="C183" t="s">
+        <v>531</v>
+      </c>
+      <c r="D183" t="s">
+        <v>532</v>
+      </c>
+      <c r="H183" t="s">
+        <v>533</v>
+      </c>
+      <c r="L183" t="s">
+        <v>19</v>
+      </c>
+      <c r="M183" t="s">
+        <v>19</v>
+      </c>
+      <c r="N183" t="s">
+        <v>19</v>
+      </c>
+      <c r="O183" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:15">
+      <c r="A184" t="s">
+        <v>534</v>
+      </c>
+      <c r="C184" t="s">
+        <v>535</v>
+      </c>
+      <c r="D184" t="s">
+        <v>536</v>
+      </c>
+      <c r="H184" t="s">
+        <v>537</v>
+      </c>
+      <c r="L184" t="s">
+        <v>19</v>
+      </c>
+      <c r="M184" t="s">
+        <v>19</v>
+      </c>
+      <c r="N184" t="s">
+        <v>19</v>
+      </c>
+      <c r="O184" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="185" spans="1:15">
+      <c r="A185" t="s">
+        <v>534</v>
+      </c>
+      <c r="C185" t="s">
+        <v>538</v>
+      </c>
+      <c r="D185" t="s">
+        <v>539</v>
+      </c>
+      <c r="H185" t="s">
+        <v>540</v>
+      </c>
+      <c r="L185" t="s">
+        <v>19</v>
+      </c>
+      <c r="M185" t="s">
+        <v>19</v>
+      </c>
+      <c r="N185" t="s">
+        <v>19</v>
+      </c>
+      <c r="O185" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15">
+      <c r="A186" t="s">
+        <v>541</v>
+      </c>
+      <c r="C186" t="s">
+        <v>542</v>
+      </c>
+      <c r="D186" t="s">
+        <v>543</v>
+      </c>
+      <c r="H186" t="s">
+        <v>544</v>
+      </c>
+      <c r="L186" t="s">
+        <v>19</v>
+      </c>
+      <c r="M186" t="s">
+        <v>19</v>
+      </c>
+      <c r="N186" t="s">
+        <v>19</v>
+      </c>
+      <c r="O186" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:15">
+      <c r="A187" t="s">
+        <v>545</v>
+      </c>
+      <c r="C187" t="s">
+        <v>546</v>
+      </c>
+      <c r="D187" t="s">
+        <v>547</v>
+      </c>
+      <c r="H187" t="s">
+        <v>548</v>
+      </c>
+      <c r="L187" t="s">
+        <v>19</v>
+      </c>
+      <c r="M187" t="s">
+        <v>19</v>
+      </c>
+      <c r="N187" t="s">
+        <v>19</v>
+      </c>
+      <c r="O187" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="188" spans="1:15">
+      <c r="A188" t="s">
+        <v>549</v>
+      </c>
+      <c r="C188" t="s">
+        <v>550</v>
+      </c>
+      <c r="D188" t="s">
+        <v>551</v>
+      </c>
+      <c r="H188" t="s">
+        <v>552</v>
+      </c>
+      <c r="L188" t="s">
+        <v>19</v>
+      </c>
+      <c r="M188" t="s">
+        <v>19</v>
+      </c>
+      <c r="N188" t="s">
+        <v>19</v>
+      </c>
+      <c r="O188" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15">
+      <c r="A189" t="s">
         <v>553</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="C189" t="s">
+        <v>554</v>
+      </c>
+      <c r="D189" t="s">
+        <v>555</v>
+      </c>
+      <c r="H189" t="s">
+        <v>556</v>
+      </c>
+      <c r="L189" t="s">
+        <v>19</v>
+      </c>
+      <c r="M189" t="s">
+        <v>19</v>
+      </c>
+      <c r="N189" t="s">
+        <v>19</v>
+      </c>
+      <c r="O189" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="190" spans="1:15">
+      <c r="A190" t="s">
+        <v>557</v>
+      </c>
+      <c r="C190" t="s">
+        <v>558</v>
+      </c>
+      <c r="D190" t="s">
+        <v>559</v>
+      </c>
+      <c r="H190" t="s">
+        <v>560</v>
+      </c>
+      <c r="L190" t="s">
+        <v>19</v>
+      </c>
+      <c r="M190" t="s">
+        <v>19</v>
+      </c>
+      <c r="N190" t="s">
+        <v>19</v>
+      </c>
+      <c r="O190" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15">
+      <c r="A191" t="s">
+        <v>561</v>
+      </c>
+      <c r="C191" t="s">
+        <v>562</v>
+      </c>
+      <c r="D191" t="s">
+        <v>563</v>
+      </c>
+      <c r="H191" t="s">
+        <v>564</v>
+      </c>
+      <c r="L191" t="s">
+        <v>19</v>
+      </c>
+      <c r="M191" t="s">
+        <v>19</v>
+      </c>
+      <c r="N191" t="s">
+        <v>19</v>
+      </c>
+      <c r="O191" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15">
+      <c r="A192" t="s">
+        <v>565</v>
+      </c>
+      <c r="C192" t="s">
+        <v>566</v>
+      </c>
+      <c r="D192" t="s">
+        <v>567</v>
+      </c>
+      <c r="H192" t="s">
+        <v>568</v>
+      </c>
+      <c r="L192" t="s">
+        <v>19</v>
+      </c>
+      <c r="M192" t="s">
+        <v>19</v>
+      </c>
+      <c r="N192" t="s">
+        <v>19</v>
+      </c>
+      <c r="O192" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:15">
+      <c r="A193" t="s">
+        <v>569</v>
+      </c>
+      <c r="C193" t="s">
+        <v>570</v>
+      </c>
+      <c r="D193" t="s">
+        <v>571</v>
+      </c>
+      <c r="H193" t="s">
+        <v>572</v>
+      </c>
+      <c r="L193" t="s">
+        <v>19</v>
+      </c>
+      <c r="M193" t="s">
+        <v>19</v>
+      </c>
+      <c r="N193" t="s">
+        <v>19</v>
+      </c>
+      <c r="O193" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="194" spans="1:15">
+      <c r="A194" t="s">
+        <v>573</v>
+      </c>
+      <c r="C194" t="s">
+        <v>574</v>
+      </c>
+      <c r="D194" t="s">
+        <v>575</v>
+      </c>
+      <c r="H194" t="s">
+        <v>576</v>
+      </c>
+      <c r="L194" t="s">
+        <v>19</v>
+      </c>
+      <c r="M194" t="s">
+        <v>19</v>
+      </c>
+      <c r="N194" t="s">
+        <v>19</v>
+      </c>
+      <c r="O194" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="1:15">
+      <c r="A195" t="s">
+        <v>577</v>
+      </c>
+      <c r="C195" t="s">
+        <v>578</v>
+      </c>
+      <c r="D195" t="s">
         <v>579</v>
       </c>
-      <c r="D175" t="s">
+      <c r="H195" t="s">
         <v>580</v>
       </c>
-      <c r="H175" t="s">
+      <c r="L195" t="s">
+        <v>19</v>
+      </c>
+      <c r="M195" t="s">
+        <v>19</v>
+      </c>
+      <c r="N195" t="s">
+        <v>19</v>
+      </c>
+      <c r="O195" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="196" spans="1:15">
+      <c r="A196" t="s">
+        <v>577</v>
+      </c>
+      <c r="C196" t="s">
         <v>581</v>
       </c>
-      <c r="L175" t="s">
-[...8 lines deleted...]
-      <c r="O175" t="s">
+      <c r="D196" t="s">
+        <v>582</v>
+      </c>
+      <c r="H196" t="s">
+        <v>583</v>
+      </c>
+      <c r="L196" t="s">
+        <v>19</v>
+      </c>
+      <c r="M196" t="s">
+        <v>19</v>
+      </c>
+      <c r="N196" t="s">
+        <v>19</v>
+      </c>
+      <c r="O196" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="197" spans="1:15">
+      <c r="A197" t="s">
+        <v>584</v>
+      </c>
+      <c r="C197" t="s">
+        <v>585</v>
+      </c>
+      <c r="D197" t="s">
+        <v>586</v>
+      </c>
+      <c r="H197" t="s">
+        <v>587</v>
+      </c>
+      <c r="L197" t="s">
+        <v>19</v>
+      </c>
+      <c r="M197" t="s">
+        <v>19</v>
+      </c>
+      <c r="N197" t="s">
+        <v>19</v>
+      </c>
+      <c r="O197" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="198" spans="1:15">
+      <c r="A198" t="s">
+        <v>588</v>
+      </c>
+      <c r="C198" t="s">
+        <v>589</v>
+      </c>
+      <c r="D198" t="s">
+        <v>590</v>
+      </c>
+      <c r="H198" t="s">
+        <v>591</v>
+      </c>
+      <c r="L198" t="s">
+        <v>19</v>
+      </c>
+      <c r="M198" t="s">
+        <v>19</v>
+      </c>
+      <c r="N198" t="s">
+        <v>19</v>
+      </c>
+      <c r="O198" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="199" spans="1:15">
+      <c r="A199" t="s">
+        <v>588</v>
+      </c>
+      <c r="C199" t="s">
+        <v>592</v>
+      </c>
+      <c r="D199" t="s">
+        <v>593</v>
+      </c>
+      <c r="H199" t="s">
+        <v>594</v>
+      </c>
+      <c r="L199" t="s">
+        <v>19</v>
+      </c>
+      <c r="M199" t="s">
+        <v>19</v>
+      </c>
+      <c r="N199" t="s">
+        <v>19</v>
+      </c>
+      <c r="O199" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="200" spans="1:15">
+      <c r="A200" t="s">
+        <v>595</v>
+      </c>
+      <c r="C200" t="s">
+        <v>596</v>
+      </c>
+      <c r="D200" t="s">
+        <v>597</v>
+      </c>
+      <c r="H200" t="s">
+        <v>598</v>
+      </c>
+      <c r="L200" t="s">
+        <v>19</v>
+      </c>
+      <c r="M200" t="s">
+        <v>19</v>
+      </c>
+      <c r="N200" t="s">
+        <v>19</v>
+      </c>
+      <c r="O200" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="201" spans="1:15">
+      <c r="A201" t="s">
+        <v>599</v>
+      </c>
+      <c r="C201" t="s">
+        <v>600</v>
+      </c>
+      <c r="D201" t="s">
+        <v>601</v>
+      </c>
+      <c r="H201" t="s">
+        <v>602</v>
+      </c>
+      <c r="L201" t="s">
+        <v>19</v>
+      </c>
+      <c r="M201" t="s">
+        <v>19</v>
+      </c>
+      <c r="N201" t="s">
+        <v>19</v>
+      </c>
+      <c r="O201" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="202" spans="1:15">
+      <c r="A202" t="s">
+        <v>603</v>
+      </c>
+      <c r="C202" t="s">
+        <v>604</v>
+      </c>
+      <c r="D202" t="s">
+        <v>605</v>
+      </c>
+      <c r="H202" t="s">
+        <v>606</v>
+      </c>
+      <c r="L202" t="s">
+        <v>19</v>
+      </c>
+      <c r="M202" t="s">
+        <v>19</v>
+      </c>
+      <c r="N202" t="s">
+        <v>19</v>
+      </c>
+      <c r="O202" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="203" spans="1:15">
+      <c r="A203" t="s">
+        <v>607</v>
+      </c>
+      <c r="C203" t="s">
+        <v>608</v>
+      </c>
+      <c r="D203" t="s">
+        <v>609</v>
+      </c>
+      <c r="H203" t="s">
+        <v>610</v>
+      </c>
+      <c r="L203" t="s">
+        <v>19</v>
+      </c>
+      <c r="M203" t="s">
+        <v>19</v>
+      </c>
+      <c r="N203" t="s">
+        <v>19</v>
+      </c>
+      <c r="O203" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="1:15">
+      <c r="A204" t="s">
+        <v>611</v>
+      </c>
+      <c r="C204" t="s">
+        <v>612</v>
+      </c>
+      <c r="D204" t="s">
+        <v>613</v>
+      </c>
+      <c r="H204" t="s">
+        <v>614</v>
+      </c>
+      <c r="L204" t="s">
+        <v>19</v>
+      </c>
+      <c r="M204" t="s">
+        <v>19</v>
+      </c>
+      <c r="N204" t="s">
+        <v>19</v>
+      </c>
+      <c r="O204" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="205" spans="1:15">
+      <c r="A205" t="s">
+        <v>611</v>
+      </c>
+      <c r="C205" t="s">
+        <v>615</v>
+      </c>
+      <c r="D205" t="s">
+        <v>616</v>
+      </c>
+      <c r="H205" t="s">
+        <v>617</v>
+      </c>
+      <c r="L205" t="s">
+        <v>19</v>
+      </c>
+      <c r="M205" t="s">
+        <v>19</v>
+      </c>
+      <c r="N205" t="s">
+        <v>19</v>
+      </c>
+      <c r="O205" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="206" spans="1:15">
+      <c r="A206" t="s">
+        <v>618</v>
+      </c>
+      <c r="C206" t="s">
+        <v>619</v>
+      </c>
+      <c r="D206" t="s">
+        <v>620</v>
+      </c>
+      <c r="H206" t="s">
+        <v>621</v>
+      </c>
+      <c r="L206" t="s">
+        <v>19</v>
+      </c>
+      <c r="M206" t="s">
+        <v>19</v>
+      </c>
+      <c r="N206" t="s">
+        <v>19</v>
+      </c>
+      <c r="O206" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="207" spans="1:15">
+      <c r="A207" t="s">
+        <v>618</v>
+      </c>
+      <c r="C207" t="s">
+        <v>622</v>
+      </c>
+      <c r="D207" t="s">
+        <v>623</v>
+      </c>
+      <c r="H207" t="s">
+        <v>624</v>
+      </c>
+      <c r="L207" t="s">
+        <v>19</v>
+      </c>
+      <c r="M207" t="s">
+        <v>19</v>
+      </c>
+      <c r="N207" t="s">
+        <v>19</v>
+      </c>
+      <c r="O207" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="208" spans="1:15">
+      <c r="A208" t="s">
+        <v>625</v>
+      </c>
+      <c r="C208" t="s">
+        <v>626</v>
+      </c>
+      <c r="D208" t="s">
+        <v>627</v>
+      </c>
+      <c r="H208" t="s">
+        <v>628</v>
+      </c>
+      <c r="L208" t="s">
+        <v>19</v>
+      </c>
+      <c r="M208" t="s">
+        <v>19</v>
+      </c>
+      <c r="N208" t="s">
+        <v>19</v>
+      </c>
+      <c r="O208" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="209" spans="1:15">
+      <c r="A209" t="s">
+        <v>629</v>
+      </c>
+      <c r="B209" t="s">
+        <v>629</v>
+      </c>
+      <c r="C209" t="s">
+        <v>630</v>
+      </c>
+      <c r="D209" t="s">
+        <v>631</v>
+      </c>
+      <c r="H209" t="s">
+        <v>632</v>
+      </c>
+      <c r="L209" t="s">
+        <v>633</v>
+      </c>
+      <c r="M209" t="s">
+        <v>634</v>
+      </c>
+      <c r="N209" t="s">
+        <v>635</v>
+      </c>
+      <c r="O209" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="210" spans="1:15">
+      <c r="A210" t="s">
+        <v>629</v>
+      </c>
+      <c r="B210" t="s">
+        <v>629</v>
+      </c>
+      <c r="C210" t="s">
+        <v>637</v>
+      </c>
+      <c r="D210" t="s">
+        <v>638</v>
+      </c>
+      <c r="H210" t="s">
+        <v>639</v>
+      </c>
+      <c r="L210" t="s">
+        <v>633</v>
+      </c>
+      <c r="M210" t="s">
+        <v>634</v>
+      </c>
+      <c r="N210" t="s">
+        <v>635</v>
+      </c>
+      <c r="O210" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="211" spans="1:15">
+      <c r="A211" t="s">
+        <v>629</v>
+      </c>
+      <c r="B211" t="s">
+        <v>629</v>
+      </c>
+      <c r="C211" t="s">
+        <v>640</v>
+      </c>
+      <c r="D211" t="s">
+        <v>641</v>
+      </c>
+      <c r="H211" t="s">
+        <v>642</v>
+      </c>
+      <c r="L211" t="s">
+        <v>643</v>
+      </c>
+      <c r="M211" t="s">
+        <v>644</v>
+      </c>
+      <c r="N211" t="s">
+        <v>645</v>
+      </c>
+      <c r="O211" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="212" spans="1:15">
+      <c r="A212" t="s">
+        <v>629</v>
+      </c>
+      <c r="B212" t="s">
+        <v>629</v>
+      </c>
+      <c r="C212" t="s">
+        <v>647</v>
+      </c>
+      <c r="D212" t="s">
+        <v>641</v>
+      </c>
+      <c r="H212" t="s">
+        <v>648</v>
+      </c>
+      <c r="L212" t="s">
+        <v>633</v>
+      </c>
+      <c r="M212" t="s">
+        <v>634</v>
+      </c>
+      <c r="N212" t="s">
+        <v>635</v>
+      </c>
+      <c r="O212" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="213" spans="1:15">
+      <c r="E213" t="s">
+        <v>649</v>
+      </c>
+      <c r="F213" t="s">
+        <v>633</v>
+      </c>
+      <c r="G213" t="s">
+        <v>634</v>
+      </c>
+      <c r="H213" t="s">
+        <v>635</v>
+      </c>
+      <c r="I213" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="214" spans="1:15">
+      <c r="E214" t="s">
+        <v>650</v>
+      </c>
+      <c r="F214" t="s">
+        <v>633</v>
+      </c>
+      <c r="G214" t="s">
+        <v>634</v>
+      </c>
+      <c r="H214" t="s">
+        <v>635</v>
+      </c>
+      <c r="I214" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="215" spans="1:15">
+      <c r="E215" t="s">
+        <v>651</v>
+      </c>
+      <c r="F215" t="s">
+        <v>633</v>
+      </c>
+      <c r="G215" t="s">
+        <v>634</v>
+      </c>
+      <c r="H215" t="s">
+        <v>635</v>
+      </c>
+      <c r="I215" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="216" spans="1:15">
+      <c r="E216" t="s">
+        <v>652</v>
+      </c>
+      <c r="F216" t="s">
+        <v>633</v>
+      </c>
+      <c r="G216" t="s">
+        <v>634</v>
+      </c>
+      <c r="H216" t="s">
+        <v>635</v>
+      </c>
+      <c r="I216" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="217" spans="1:15">
+      <c r="A217" t="s">
+        <v>629</v>
+      </c>
+      <c r="B217" t="s">
+        <v>629</v>
+      </c>
+      <c r="C217" t="s">
+        <v>653</v>
+      </c>
+      <c r="D217" t="s">
+        <v>623</v>
+      </c>
+      <c r="H217" t="s">
+        <v>654</v>
+      </c>
+      <c r="L217" t="s">
+        <v>633</v>
+      </c>
+      <c r="M217" t="s">
+        <v>634</v>
+      </c>
+      <c r="N217" t="s">
+        <v>635</v>
+      </c>
+      <c r="O217" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="218" spans="1:15">
+      <c r="A218" t="s">
+        <v>629</v>
+      </c>
+      <c r="B218" t="s">
+        <v>629</v>
+      </c>
+      <c r="C218" t="s">
+        <v>655</v>
+      </c>
+      <c r="D218" t="s">
+        <v>656</v>
+      </c>
+      <c r="H218" t="s">
+        <v>657</v>
+      </c>
+      <c r="L218" t="s">
+        <v>19</v>
+      </c>
+      <c r="M218" t="s">
+        <v>19</v>
+      </c>
+      <c r="N218" t="s">
+        <v>19</v>
+      </c>
+      <c r="O218" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>